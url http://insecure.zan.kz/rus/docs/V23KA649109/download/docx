--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3a1661" w14:textId="a3a1661">
+    <w:p w14:paraId="68a403d" w14:textId="68a403d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -484,213 +484,220 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Карагандинского городского</w:t>
+              <w:t>Карагандинского городского маслихата</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маслихата от 27 сентября 2023</w:t>
-[...12 lines deleted...]
-              <w:t>года № 96</w:t>
+              <w:t>от 27 сентября 2023 года №96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Карагандинского городского маслихата от 26.02.2025 </w:t>
+      Сноска. Правила – в редакции решения Карагандинского городского маслихата от 29.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 230</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды (далее - Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее – Правила) разработаны в соответствии с Социальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О ветеранах" и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые Правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
@@ -1106,111 +1113,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 11, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 12, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 13, </w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 12, подпунктом 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечень памятных дат и праздничных дней для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
@@ -1306,2492 +1313,2750 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) День Победы в Великой Отечественной войне – 9 мая;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) День Конституции Республики Казахстан – 30 августа;</w:t>
+      6) День пожилых людей – 1 октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) День пожилых людей – 1 октября;</w:t>
+      7) День защиты прав лиц с инвалидностью – второе воскресенье октября;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) День защиты прав лиц с инвалидностью – второе воскресенье октября;</w:t>
+      8) День Независимости Республики Казахстан – 16 декабря.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) День Республики – 25 октября;</w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) День Независимости Республики Казахстан – 16 декабря.</w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых областным акиматом.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан:</w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан –15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан –15 февраля:</w:t>
+      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – 200 000 тенге;</w:t>
+      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – 200 000 тенге;</w:t>
+      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – 200 000 тенге;</w:t>
+      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья, либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья, либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – 200 000 тенге;</w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – 200 000 тенге;</w:t>
+      рабочие и служащие, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рабочие и служащие, направлявшиеся на работу в Афганистан в период с 1 декабря 1979 года по декабрь 1989 года и другие страны, в которых велись боевые действия – 200 000 тенге;</w:t>
+      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или в других государствах, в которых велись боевые действия – 200 000 тенге;</w:t>
+      рабочие и служащие Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рабочие и служащие Комитета государственной безопасности бывшего Союза ССР, временно находившиеся на территории Афганистана и не входившие в состав ограниченного контингента советских войск – 200 000 тенге;</w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) к Международному женскому дню – 8 марта:</w:t>
+      многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетные семьи, имеющие в своем составе четырех и более совместно проживающих несовершеннолетних детей – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать-героиня" и награжденным орденами "Материнская слава" I и II степени, а также многодетные семьи, имеющие в своем составе четырех и более совместно проживающих несовершеннолетних детей – 20 000 тенге;</w:t>
+      3) ко Дню памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ко Дню памяти аварии на Чернобыльской АЭС - 26 апреля:</w:t>
+      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах – 200 000 тенге;</w:t>
+      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – 200 000 тенге;</w:t>
+      лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – 200 000 тенге;</w:t>
+      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции – 200 000 тенге;</w:t>
+      семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции – 200 000 тенге;</w:t>
+      4) ко Дню защитника Отечества в Республике Казахстан – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ко Дню защитника Отечества в Республике Казахстан – 7 мая:</w:t>
+      военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – 200 000 тенге;</w:t>
+      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – 200 000 тенге;</w:t>
+      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – 200 000 тенге;</w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – 200 000 тенге;</w:t>
+      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – 200 000 тенге;</w:t>
+      5) ко Дню Победы в Великой Отечественной войне – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ко Дню Победы в Великой Отечественной войне – 9 мая:</w:t>
+      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизаны и подпольщики Великой Отечественной войны – 1156 (тысяча сто пятьдесят шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      участники Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик (далее – Союза ССР), партизаны и подпольщики Великой Отечественной войны – 5 000 000 тенге;</w:t>
+      лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – 1156 (тысяча сто пятьдесят шесть) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов – 5 000 000 тенге;</w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 200 000 тенге;</w:t>
+      лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – 200 000 тенге;</w:t>
+      лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – 200 000 тенге;</w:t>
+      лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, принимавшие участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – 200 000 тенге;</w:t>
+      работники специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      работники специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – 200 000 тенге;</w:t>
+      граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      граждане, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – 200 000 тенге;</w:t>
+      несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      несовершеннолетние узники концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – 200 000 тенге;</w:t>
+      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – 200 000 тенге;</w:t>
+      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      рабочие и служащие соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – 200 000 тенге;</w:t>
+      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – 200 000 тенге;</w:t>
+      лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 100 000 тенге;</w:t>
+      лица, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – 100 000 тенге;</w:t>
+      лица, являющиеся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденные орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенные почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденные почетными грамотами Республики Казахстан, либо награжденные ведомственными наградами Республики Казахстан – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, являющиеся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденные орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенные почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденные почетными грамотами Республики Казахстан, либо награжденные ведомственными наградами Республики Казахстан – 100 000 тенге;</w:t>
+      супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак – 100 000 тенге;</w:t>
+      родители и не вступившие в повторный брак вдовы воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруга (супруг), не вступившая (вступивший) в повторный брак – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      родители и не вступившие в повторный брак вдовы воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруга (супруг), не вступившая (вступивший) в повторный брак – 100 000 тенге;</w:t>
+      дети и другие иждивенцы погибшего (пропавшего без вести, умершего), которым в связи с этим выплачивается государственное социальное пособие по случаю потери кормильца – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дети и другие иждивенцы погибшего (пропавшего без вести, умершего), которым в связи с этим выплачивается государственное социальное пособие по случаю потери кормильца – 100 000 тенге;</w:t>
+      семьи военнослужащих, партизан, подпольщиков, погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       семьи военнослужащих, партизан, подпольщиков, погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – 100 000 тенге;</w:t>
+      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – 100 000 тенге;</w:t>
+      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьи военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – 100 000 тенге;</w:t>
+      герои Социалистического Труда, кавалеры орденов Славы трех степеней, Трудовой Славы трех степеней – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) ко Дню Конституции Республики Казахстан – 30 августа:</w:t>
+      лица, удостоенные званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" – 45 (сорок пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дети с инвалидностью до семи лет, дети с инвалидностью с семи до восемнадцати лет – 40 000 тенге;</w:t>
+      6) ко Дню пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ко Дню пожилых людей – 1 октября:</w:t>
+      лица, достигшие 75 лет и старше – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, достигшие 75 лет и старше – 20 000 тенге;</w:t>
+      7) ко Дню защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ко Дню защиты прав лиц с инвалидностью – второе воскресенье октября:</w:t>
+      лица с инвалидностью первой, второй и третьей группы – 5 (пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица с инвалидностью первой, второй и третьей группы – 20 000 тенге;</w:t>
+      дети с инвалидностью до семи лет, дети с инвалидностью с семи до восемнадцати лет – 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ко Дню Республики – 25 октября:</w:t>
+      8) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Герои Социалистического Труда, кавалеры орденов Славы трех степеней, Трудовой Славы трех степеней – 200 000 тенге;</w:t>
+        <w:t xml:space="preserve">
+      лица, принимавшие участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" – 95 (девяносто пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лица, удостоенные званий "Қазақстанның Еңбек Ері", "Халық қаһарманы" – 200 000 тенге;</w:t>
+      9) социальная помощь на санаторно-курортное лечение в пределах Республики Казахстан предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) ко Дню Независимости Республики Казахстан – 16 декабря:</w:t>
+      лицам, за сопровождение лица с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации лица с инвалидностью мероприятие по предоставлению социальных услуг индивидуального помощника, за исключением, в соответствии с законодательством, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) в санаторно-курортной организации оказывается один раз в год в размере не более 70 (семьдесят) процентов гарантированной суммы, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      лица, принимавшие участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан от 14 апреля 1993 года "О реабилитации жертв массовых политических репрессий" – 400 000 тенге;</w:t>
+      ветеранам в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" без учета доходов 1 (один) раз в год в виде возмещения стоимости пребывания в санаторно-курортной организации не более 14 дней, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) лицам, сопровождающих лиц с инвалидностью первой группы (имеющих в индивидуальной программе абилитации и реабилитации мероприятие на предоставление социальных услуг индивидуального помощника, за исключением, согласно законодательства, лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя) на санаторно-курортное лечение, для возмещения стоимости пребывания в санаторно-курортной организации оказывается один раз в год в размере гарантированной суммы, но не более суммы фактических затрат предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным органом в области социальной защиты населения;</w:t>
+      пенсионерам в возрасте 70 лет и старше с учетом среднедушевого дохода лица (семьи), не превышающего величины двухкратного прожиточного минимума, установленного на соответствующий финансовый год Законом о республиканском бюджете 1 (один) раз в год до 12 дней пребывания в санаторно-курортной организации в виде возмещения стоимости не более 70 (семьдесят) процентов гарантированной суммы, установленной для лиц с инвалидностью, определяемой уполномоченным органом в области социальной защиты населения (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 3 Закона Республики Казахстан "О ветеранах" на возмещение затрат на санаторно-курортное лечение не более 14 дней один раз в год, но не более гарантированной суммы санаторно-курортного лечения, установленной для лиц с инвалидностью. Социальная помощь на санаторно-курортное лечение ветеранам с инвалидностью, которым разработана индивидуальная программа абилитации и реабилитации (ИПАР) на санаторно-курортное лечение, не выплачивается; </w:t>
+        <w:t>
+      При наличии нескольких оснований социальная помощь на санаторно-курортное лечение назначается только по одному основанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) социальная помощь в виде ежеквартальных денежных выплат в размере 15 000 тенге предоставляется участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик, партизанам и подпольщикам Великой Отечественной войны и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов;</w:t>
+      Социальная помощь предоставляется не позднее двух месяцев с момента получения санаторно-курортного лечения в пределах фактических затрат на основании заявления с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) социальная помощь в виде ежеквартальных денежных выплат в размере 5 (пять) месячных расчетных показателей лицам, с заболеванием туберкулез предоставляется на основании списка коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области;</w:t>
+      документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) социальная помощь в виде ежемесячных денежных выплат в размере 2 (два) прожиточных минимума детям, с болезнью вызванной вирусом иммунодефицита человека предоставляется на основании списка коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области;</w:t>
+      счет-фактура;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) социальная помощь один раз в полугодии в размере 50 % (пятьдесят) от стоимости родительской оплаты, утвержденной уполномоченным органом в дошкольных организациях образования предоставляется многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования города Караганды на основании списка государственного учреждения "Отдел образования города Караганды" управления образования Карагандинской области;</w:t>
+      акт выполненных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) социальная помощь в виде ежеквартальных денежных выплат в размере 6 (шесть) месячных расчетных показателей предоставляется ветеранам боевых действий на территории других государств, лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей, военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия на оплату коммунальных услуг, абонентской оплаты за телефон и приобретение топлива на основании списка Государственной корпорации "Правительство для граждан";</w:t>
+      сведения о доходах лица (семьи) для категорий, оказываемых с учетом дохода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия предоставляется единовременно в течение шести месяцев с момента наступления случая, независимо от доходов лица (членов семьи). Предельный размер социальной помощи – 150 (сто пятьдесят) месячных расчетных показателей;</w:t>
+      сведения о номере счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара предоставляется единовременно, независимо от доходов лица (членов семьи) в течение шести месяцев с момента наступления случая. Предельный размер социальной помощи – 150 (сто пятьдесят) месячных расчетных показателей;</w:t>
+      Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год на лекарственное обеспечение при наличии среднедушевого дохода, не превышающего 1,0 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере – 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      10) социальная помощь на оплату коммунальных услуг предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) социальная помощь при наличии среднедушевого дохода, не превышающего 1,0 кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, предоставляется 1 (один) раз в год в размере – 10 месячных расчетных показателей;</w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза Советских Социалистических Республик, партизанам и подпольщикам Великой Отечественной войны и лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов в виде ежеквартальных денежных выплат в размере 4 (четыре) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) сиротство, отсутствие родительского попечения, предоставляется при наличии среднедушевого дохода лица (семьи), не превышающего 1,0 кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год. Социальная помощь предоставляется 1 (один) раз в год в размере–15 (пятнадцать) месячных расчетных показателей;</w:t>
+      ветеранам боевых действий на территории других государств, лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии, лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей, военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия, лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия на основании списка Государственной корпорации "Правительство для граждан" 1 (один) раз в год в размере 24 (двадцать четыре) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      23) неспособность к самообслуживанию в связи с преклонным возрастом, при наличии среднедушевого дохода лица (семьи), не превышающего 1,0 кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год. Социальная помощь предоставляется 1 (один) раз в год в размере – 15 (пятнадцать) месячных расчетных показателей; </w:t>
+        <w:t>
+      11) социальная помощь при наличии социально значимого заболевания предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) нахождение на учете службы пробации, предоставляется при наличии среднедушевого дохода лица (семьи), не превышающего 1,0 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год. Социальная помощь предоставляется 1 (один) раз в год в размере – 10 месячных расчетных показателей;</w:t>
+      лицам с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области 1 (один) раз в год в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) наличие социально значимого заболевания злокачественное новообразование 3 и 4 стадии предоставляется на лекарственное обеспечение. Социальная помощь предоставляется независимо от доходов лица (членов семьи), в размере – 20 (двадцать) месячных расчетных показателей 1 (один) раз в год;</w:t>
+      детям с болезнью, вызванной вирусом иммунодефицита человека, согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области ежемесячно в размере 2 (два) прожиточных минимума;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) освобождение из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения. Социальная помощь предоставляется 1 (один) раз в год независимо от доходов лица (членов семьи), в размере – 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      12) Социальная помощь в виде денежной выплаты предоставляется многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" и многодетным семьям, имеющим детей, воспитывающихся и обучающихся в дошкольных организациях образования на основании сведений из информационных систем государственных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) единовременная социальная помощь на газификацию жилого дома, многоэтажного жилого дома производится пенсионерам по возрасту, лицам с инвалидностью, семьям, воспитывающим детей с инвалидностью, многодетным матерям и многодетным семьям, получателям адресной социальной помощи, ветеранам боевых действий на территории других государств, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, проживающим в частных жилых домах, многоэтажных жилых домах, подлежащих газификации в городе Караганда, являющимися его собственниками, либо членами семьи собственника, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 3 (три) прожиточных минимума предшествующего кварталу обращения.</w:t>
+      Выплата осуществляется один раз в календарном году (по состоянию на октябрь текущего года) в размере 10 (десять) месячных расчетных показателей на каждого ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для одиноко проживающих пенсионеров и лицам с инвалидностью, являющихся собственниками жилья единовременная помощь оказывается без учета дохода. Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с подведением и установкой газового оборудования в течение одного года с момента заключения договора, но не более 130 (сто тридцать) месячных расчетных показателя;</w:t>
+      13) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия предоставляется единовременно в течение шести месяцев с момента наступления случая, независимо от доходов лица (членов семьи). Предельный размер социальной помощи – 100 (сто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) социальная помощь на возмещение затрат на приобретение твердого топлива производится пенсионерам по возрасту, лицам с инвалидностью, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, многодетным семьям, получателям адресной социальной помощи, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, проживающие в частном жилищном фонде с печным отоплением, являющимися его собственниками, либо членами семьи собственника, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 3 (три) прожиточных минимума предшествующего кварталу обращения. Для одиноко проживающих пенсионеров и лицам с инвалидностью первой и второй группы, являющихся собственниками жилья оказывается без учета дохода.</w:t>
+      14) социальная помощь при причинении ущерба гражданину (семье) либо его имуществу вследствие пожара предоставляется единовременно, независимо от доходов лица (членов семьи) в течение шести месяцев с момента наступления случая. Предельный размер социальной помощи – 150 (сто пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцать) месячных расчетных показателя 1 (один) раз в отопительный сезон.</w:t>
+      15) социальная помощь при наличии социально значимого заболевания предоставляется 1 (один) раз в год лицу со среднедушевым доходом, не превышающего 1 (один) кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год в размере 20 (двадцать) месячных расчетных показателей, за исключением лиц с заболеванием туберкулез согласно списку коммунального государственного предприятия на праве хозяйственного ведения "Областной центр фтизиопульмонологии" Управления здравоохранения Карагандинской области и детей с болезнью, вызванной вирусом иммунодефицита человека согласно списку коммунального государственного предприятия "Карагандинский областной центр по профилактике и борьбе со СПИД" Управления здравоохранения Карагандинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них;</w:t>
+      16) социальная помощь при наличии среднедушевого дохода, не превышающего 1,0 кратного прожиточного минимума, установленного законодательством Республики Казахстан на соответствующий финансовый год, 1 (один) раз в год в размере – 15 (пятнадцать) месячных расчетных показателей предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) социальная помощь на погребение в случае смерти ветерана боевых действий на территории других государств, лица, принимавшего участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, лица из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированного (самостоятельно выехавшего) из зон отчуждения и отселения в Республику Казахстан, не являющимся получателем государственного социального пособия по инвалидности или пенсий по возрасту оказывается единовременно его семье либо лицу, осуществившему погребение в размере 35 (тридцать пять) кратного месячного расчетного показателя;</w:t>
+      лицам, находящимся на учете службы пробации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      освободившимся из мест лишения свободы на основании справки не позднее трех месяцев со дня освобождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      сиротам, лицам с отсутствием родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      лицам, неспособным к самообслуживанию в связи с преклонным возрастом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) наличие социально значимого заболевания;</w:t>
+        <w:t xml:space="preserve">
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z129" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) сиротство, отсутствие родительского попечения;</w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+      17) социальная помощь на приобретение твердого топлива производится пенсионерам по возрасту, лицам с инвалидностью первой и второй группы, семьям, воспитывающим детей с инвалидностью до восемнадцати лет, многодетным семьям, получателям адресной социальной помощи, опекунам или попечителям ребенка-сироты (детей-сирот) и ребенка (детей), оставшегося без попечения родителей, проживающие в частном жилищном фонде с печным отоплением, являющимися его собственниками, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего 2 (два) прожиточный минимум, установленного законодательством Республики Казахстан на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с приобретением твердого топлива, но не более 16 (шестнадцать) месячных расчетных показателя 1 (один) раз в отопительный сезон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      В случае проживания в одном частном жилом доме нескольких лиц, имеющих право на получение социальной помощи на приобретение топлива, компенсация выплачивается только одному из них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      Для получения социальной помощи заявитель в период отопительного сезона обращается в уполномоченную организацию по выплате социальной помощи с заявлением с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      документ, подтверждающий состоявшиеся расходы лица, на приобретение твердого топлива (копии чеков, накладная, справка, счет фактура);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о доходах лица (членов семьи);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      копия документа, подтверждающего статус (пенсионное удостоверение, справка об инвалидности, свидетельства о рождении детей, постановление либо приказ местного исполнительного органа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы предоставляются в подлинниках и копиях для сверки, после чего подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       11. Социальная помощь оказывается в порядке и сроки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктам 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города на текущий финансовый год, предоставляется гражданам, зарегистрированным и постоянно проживающим в городе Караганда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3844,51 +4109,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3903,52 +4168,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата социальной помощи по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3963,433 +4228,371 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам – ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 27 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4481,628 +4684,628 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 сентября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых решений маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z172" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XLI сессии V созыва Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 2898);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z173" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XLIV сессии V созыва Карагандинского городского маслихата от 25 февраля 2015 года № 423 "О внесении изменений в некоторые решения Карагандинского городского маслихата" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3048);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z174" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XLVI сессии V созыва Карагандинского городского маслихата от 20 мая 2015 года № 452 "О внесении изменений в решение XLI сессии Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3236);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z175" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> IV сессии VI созыва Карагандинского городского маслихата от 24 августа 2016 года № 39 "О внесении изменений и дополнений в решение XLI сессии Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 3949);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z176" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХVIII сессии VI созыва Карагандинского городского маслихата от 11 октября 2017 года № 211 "О внесении изменений в решение XLI сессии Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4415);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z177" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXIV сессии VI созыва Карагандинского городского маслихата от 11 апреля 2018 года № 276 "О внесении изменений в решение XLI сессии Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 4716);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z178" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 25 апреля 2019 года № 389 "О внесении изменений и дополнения в решение XLI сессии V созыва Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5302);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z179" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 28 ноября 2019 года № 460 "О внесении изменений в решение XLI сессии V созыва Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 5559);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z180" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 25 ноября 2020 года № 592 "О внесении изменений в решение XLI сессии V созыва Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6106);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z181" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 17 марта 2021 года № 31 "О внесении изменений в решение XLI сессии V созыва Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6274);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z182" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 26 мая 2021 года № 49 "О внесении дополнений в решение Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 23066);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z183" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 29 июня 2022 года № 172 "О внесений изменения и дополнения в решение Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 28721);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z184" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 21 декабря 2022 года № 229 "О внесении изменений в решение Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 31269);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z185" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карагандинского городского маслихата от 25 мая 2023 года № 33 "О внесении дополнения в решение Карагандинского городского маслихата от 27 ноября 2014 года № 363 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Караганды" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 6418-09).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>