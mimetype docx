--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="68a403d" w14:textId="68a403d">
+    <w:p w14:paraId="5c48ec2" w14:textId="5c48ec2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5311,55 +5311,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5685,31 +5685,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>