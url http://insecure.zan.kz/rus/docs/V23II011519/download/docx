--- v0 (2026-01-11)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28528ee" w14:textId="28528ee">
+    <w:p w14:paraId="5ebc465" w14:textId="5ebc465">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -417,51 +417,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Е. Шокпаров</w:t>
+              <w:t>Е.Шокпаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1265,410 +1265,2039 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Перечни праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 февраля - День вывода советских войск из Афганистана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 26 апреля - Международный день памяти жертв аварии на Чернобыльской атомной электростанции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мая - День Победы в Великой Отечественной войне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 29 августа - День закрытия Семипалатинского испытательного ядерного полигон;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 10 октября – День лиц с инвалидностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) 15 февраля - День вывода советских войск из Афганистана;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      2) 26 апреля - Международный день памяти жертв аварии на Чернобыльской атомной электростанции;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      3) 9 мая - День Победы в Великой Отечественной войне;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сиротство, отсутствие родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      4) 29 августа - День закрытия Семипалатинского испытательного ядерного полигона;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      5) 30 августа - День Конституции Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 6 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Перечень категорий получателей и предельные размеры социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ветераны Великой Отечественной войны - 509 (пятьсот девять) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ветераны боевых действий на территории других государств:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочие и служащие, обслуживавшие советский воинский контингент в Афганистане, получившие ранения или увечья за участие в обеспечении боевых действий - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ветераны, приравненные по льготам к ветеранам Великой Отечественной войны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 - 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, в которых велись боевые действия - 26 (двадцать шесть) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ветераны труда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 26 (двадцать шесть) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, проработавшие (прослужившие) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - 26 (двадцать шесть) месячных расчетных показателей, 1 раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Другие лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьи умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний - 50 (пятьдесят) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруга (супруг) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - 26 (двадцать шесть) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Лицам (семьям) признанными ограничение жизнедеятельности вследствие социально значимых заболеваний:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, состоящим на диспансерном учете с социально значимым заболеванием в том числе: туберкулезбез учета среднедушевого дохода в размере 7 (семь) месячных расчетных показателей, ежемесячно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека состоящих на диспансерном учете без учета среднедушевого дохода в 2 (двух) кратном размере величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год, ежемесячно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при причинении ущерба гражданам (семьям) постоянно проживающим и зарегистрированным по данному адресу, либо их имуществу, вследствие стихийного бедствия или пожара, не позднее трех месяцев без учета среднедушевого дохода - 200 (двести) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) нуждающимся лицам (семьям), с учетом среднедушевого дохода не превышающего порога однократного размера (лицам, освобожденным из мест лишения свободы, лицам, состоящих на учете службы пробации) прожиточного минимума - 15 (пятнадцать) месячных расчетных показателей, 1 раз в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) исключен решением Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) исключен решением Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Социальная помощь на санаторно-курортное лечение одному из законных представителей детей с инвалидностью и лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение 1 раз в год без учета среднедушевого дохода в размере 70 (семидесяти) процентов от гарантированной суммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен решением Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ко дню лиц с инвалидностью Республики Казахстан - детям с инвалидностью в возрасте до 18 лет (одному из родителей или иным законным представителям) в размере 6 (шести) месячных расчетных показателей 1 раз в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным решением Панфиловского районного маслихата области Жетісу от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-41-179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);  с изменениями, внесенными решением Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7.1. Социальная помощь на санаторно-курортное лечение 1 раз в год, но не более гарантированной суммы, без учета среднедушевого дохода: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам, указанным в подпунктах 1)-5) пункта 7 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 7.1. решения Панфиловского районного маслихата области Жетісу от 21.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-41-179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения Панфиловского районного маслихата области Жетісу от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-59-257</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
-[...185 lines deleted...]
-      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Порядок оказания социальной помощи, основания для прекращения и возврата предоставляемой социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z84" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) и 4) пункта 6 настоящих Правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 6 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 12 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-35-143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1676,1575 +3305,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Перечень категорий получателей и предельные размеры социальной помощи:</w:t>
-[...526 lines deleted...]
-      11) одному из законных представителей детей с инвалидностью и лицам, сопровождающим лиц с инвалидностью первой группы на санаторно-курортное лечение 1 раз в год без учета среднедушевого дохода в размере 70 (семидесяти) процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения;</w:t>
+      13. Участковая комиссия в течение 2 (двух) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2, 3 к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким поселка, села, сельского округа в течение 2 (двух) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      12) ежемесячная социальная помощь ветеранам Великой Отечественной войны без учета доходов в размере 3 (трех) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      13) ко дню Конституции Республики Казахстан - детям с инвалидностью в возрасте до 18 лет (одному из родителей или иным законным представителям) в размере 6 (шести) месячных расчетных показателей 1 раз в год.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...95 lines deleted...]
-      1) лицам, указанным в подпунктах 1)-5) пункта 7 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Уполномоченный орган по оказанию социальной помощи в течение 1 (одного) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
-[...15 lines deleted...]
-      2) лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Специальная комиссия в течение 2 (двух) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z83" w:id="39"/>
-[...752 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, указанных в пунктах 14 и 15 Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3765,126 +3992,396 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Панфиловского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="48"/>
+    <w:bookmarkStart w:name="z86" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z87" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 21 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z90" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы Панфиловского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z91" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z92" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z93" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z94" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z96" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z87" w:id="49"/>
-[...15 lines deleted...]
-      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели в случае возникновения обстоятельств, влияющих на право получения социальной помощи, уведомляет о них в течение десяти рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 21 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+        <w:t xml:space="preserve">Сноска. Пункт 22 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-35-143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3892,269 +4389,341 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Социальная помощь прекращается в случаях:</w:t>
-[...18 lines deleted...]
-      1) смерти получателя;</w:t>
+      23. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z90" w:id="51"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 25 в соответствии с решением Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Дополнено пунктом 26 в соответствии с решением Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8-35-143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 29 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 22 в редакции решения Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
+        <w:t xml:space="preserve">Сноска. Дополнено пунктом 27 в соответствии с решением Панфиловского районного маслихата области Жетісу от 05.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8-35-143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4162,435 +4731,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
-[...340 lines deleted...]
-        <w:t>
       28. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="60"/>
+    <w:bookmarkStart w:name="z106" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z107" w:id="61"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z107" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию не ранее первого числа месяца выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5066,282 +5293,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к решению Панфиловского районного маслихата от 25 декабря 2023 года № 8-14-68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="62"/>
+    <w:bookmarkStart w:name="z121" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Панфиловского районного маслихата:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z122" w:id="63"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z122" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение Панфиловского районного маслихата Алматинской области от 23 февраля 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6-30-196</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Панфиловского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 119476).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z123" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение Панфиловского районного маслихата Алматинской области от 28 ноября 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6-45-285</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений в решение Панфиловского районного маслихата от 23 февраля 2018 года № 6-30-196 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Панфиловского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 126446).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z124" w:id="65"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z124" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение Панфиловского районного маслихата Алматинской области от 16 апреля 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6-69-397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменений и дополнения в решение Панфиловского районного маслихата от 23 февраля 2018 года № 6-30-196 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Панфиловского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 142233).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z125" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение Панфиловского районного маслихата Алматинской области от 15 ноября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-12-66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О внесении изменения в решение Панфиловского районного маслихата от 23 февраля 2018 года № 6-30-196 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Панфиловского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 160709).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5667,31 +5894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>