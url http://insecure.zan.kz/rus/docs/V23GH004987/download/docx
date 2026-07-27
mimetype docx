--- v0 (2025-12-22)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8650c0f" w14:textId="8650c0f">
+    <w:p w14:paraId="91e48b3" w14:textId="91e48b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,71 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в решение акима района Т.Рыскулова от 27 декабря 2019 года №02 "Об образовании избирательных участков на территории района Т.Рыскулова"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение акима района Т. Рыскулова Жамбылской области от 28 февраля 2023 года № 1. Зарегистрировано Департаментом юстиции Жамбылской области 6 марта 2023 года № 4987. Утратило силу решением акима района Т. Рыскулова Жамбылской области от 5 июня 2026 года № 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акима района Т. Рыскулова Жамбылской области от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -263,68 +341,50 @@
         <w:t>
       2. Контроль за исполнением настоящего решения возложить на руководителя аппарата акима района Т.Рыскулова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -340,51 +400,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким района Т.Рыскулова</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким района Т.Рыскулова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -409,128 +479,184 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Есиркепов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      "СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.Рыскуловской районной</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>избирательной комиссии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -775,2554 +901,2556 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">января 2019 года приложение </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к решению от декабря №02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z19" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 328</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Каинды, улица Ж.Толбаева №16, здание Каиндинского сельского клуба коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Кайынды, Мамай Кайындинского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 329</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Теренозек, улица Жамбыла №52, здание коммунального государственного учреждения "Аппарат акима Теренозекского сельского округа района Т.Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Теренозек, Кокарык, Шолак-Каинды Теренозекского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 330</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Акыртобе, улица К. Шарипхана №46, здание коммунального государственного учреждения "Средняя школа Акыртобе отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Акыртобе Акыртюбинского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 331</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Орнек, Ы.Алпысбайұлы №31, здание коммунального государственного учреждения "Средняя школа Алгабас отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Орнек Орнекского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 332</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Жарлысу, улица С.Муканова №1, здание коммунального государственного учреждения "Средняя школа имени Айткула Шынасилова отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Жарлысу, Сункайты Орнекского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Избирательный участок № 333 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Малдыбай, улица Мектеп №22, коммунального государственного учреждения "Средняя школа Малдыбай отдела образования района Т. Рыскулова управления образования акимата Жамбылской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы избирательного участка: село Малдыбай Акыртюбинского селького округа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 334</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Д.Кунаева, улица Бирлик №25, здание коммунального государственного учреждения "Средняя школа №5 с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Д.Кунаев, Абулхайыр Акниетского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 335</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Алгабас улица С.Игисинова №1, здание коммунального государственного учреждения "Средняя школа имени Ыбырая Алтынсарина с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Алгабас Кумарыкского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Избирательный</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+        <w:t>Избирательный участок № 336</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кумарык, улица Жибек жолы №63, здание Кумарыкского сельского Дома культуры коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турар Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Кумарык, Каракемер Кумарыкского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 337</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Когершин, улица М.Амреева №47, здание коммунального государственного учреждения "Средняя школа Актоган с миницентромотдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Когершин, Косапан Когершинского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 485</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Салимбай, улица Т.Сабазбекова №33/а, здание коммунального государственного учреждения "Средняя школа Бирлес с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Салимбай Орнекского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 339</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кокдонен, улица Ш.Уалиханова №89, здание Кокдоненского сельского Дома культуры коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Кокдонен, станция Кумарык Кокдоненского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 340</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Жаксылык, улица Жамбыла №14, здание коммунального государственного учреждения "Средняя школа имени Кызылпана Султанбекова с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Жаксылык Кокдоненского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 341</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №203, здание коммунального государственного учреждения "Школа-гимназия Кулан отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы С.Жамбылова, Жибек жолы (нечетная сторона №143-245, четная сторона №170 – 320), Желтоксана, М.Ауэзова, Ш.Айманова, К.Сатпаева, Алматы, Сырдарья, М.Отемисулы, Т.Сембиева, А.Жангельдина, Сыпатай батыра села Кулан и село Шунгер Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 342</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №81, здание коммунального государственного учреждения "Школа-лицей №1 отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы В.Метте, А.Исмаилова, А.Исаулы, М.Татибекова, А.Тлепова, Жетысу, Ш.Ултаракова, Абая, Амангельды, Т.Каскаева, Ш.Уалиханова, Н.Аденулы, А.Сухамбая и переулок Амангельдысела Кулан Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Избирательный участ</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+        <w:t>Избирательный участок № 343</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №57, здание коммунального государственного учреждения "Средняя школа имени Алихана Бокейханова отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы Д.Оспанова, Ы.Алтынсарина, М.Исбаева, Б.Абраимулы, К.Мунайтпасулы, К.Азирбаева, Т.Куанышбекулы, Медеу, С.Сарымолдаева, Абылай хана, А.Молдагулова, А.Рахманбердиулы, Ш.Калкабай, Р.Медеулова, Балуан Шолака, Ю.Гагарина, Е.Каратышканова, К.Асылова, Т.Смаилова, А.Исаева села Кулан Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 344</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Каракат, улица А.Сулейменова №26, здание Каракатского сельского клуба коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Каракат Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 345</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Абжапар, улица С.Акурпека №42, здание государственного коммунального казенного предприятия "Детско-юношеского центр туризма и краеведения отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Абжапар Орнекского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 346</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кокарык, улица К.Сатпаева №85, здание коммунального государственного учреждения "Средняя школа имени Абая с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Енбекши, Кокарык Абайского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 347</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Каменка, улица Сатыбалды Жусип Шау №1, здание коммунального государственного учреждения "Средняя школа имени Бауыржана Момышулы отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Каменка Каракыстакского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 348</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Казак, улица Абая №20, здание коммунального государственного учреждения "Опорная школа имени Мухтара Ауэзова отдела образования района Т. Рыскулова управления образования акимата Жамбылской области (ресурсный центр)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Казак Каракыстакского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 349</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Жалпаксаз, улица К.Келметова №23, здание коммунального государственного учреждения "Начальная школа Жалпаксаз отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Жалпаксаз Каракыстакского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 350</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Тасшолак, улица Жамбыла №65, здание коммунального государственного учреждения "Начальная школа Тасшолак отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Тасшолак Каракыстакского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z88" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 351</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z89" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Жанатурмыс, улица К.Сатпаева №45, здание коммунального государственного учреждения "Средняя школа имени Каныш Сатпаева отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z90" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Жанатурмыс и разъезд Монке Жанатурмыского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 352</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Корагаты, улица Толе би №15, здание Корагатского сельского Дома культуры коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: селы Корагаты, Аккайнар, Тойкудук, Мамыртобе и железнодорожная станция Корагаты Корагатинского сельского округа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 486</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №94, здание коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы избирательного участка: улицы Жибек жолы (нечетная сторона № 1-141, четная сторона 2-168) и многоквартирные дома, Б.Койшыманова, М.Жуманбекулы, Толе би, К.Датка, У.Акжолулы, К.Конарова, переулки Толе би и Жибек жолы села Кулан Куланского сельского округа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 354</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кызылшаруа, улица М.Маметовой №9, здание коммунального государственного учреждения "Средняя школа №3 с миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Кызылшаруа Акбулакского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 355</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Р. Сабденова, улица Р. Сабденова №25, здание коммунального государственного учреждения "Средняя школа Акбулакс миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Р.Сабденова Акбулакского сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 356</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z101" w:id="90"/>
-[...15 lines deleted...]
-      Центр избирательного участка: село Р. Сабденова, улица Р. Сабденова №25, здание коммунального государственного учреждения "Средняя школа Акбулакс миницентром отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Байтели, улица Ш. Оспанова №3, здание коммунального государственного учреждения "Начальная школа Байтели отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z102" w:id="91"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Р.Сабденова Акбулакского сельского округа.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: село Байтели Акбулакского сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z103" w:id="92"/>
-[...15 lines deleted...]
-      Избирательный участок № 356</w:t>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Избирательный участок № 357</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
-[...15 lines deleted...]
-      Центр избирательного участка: село Байтели, улица Ш. Оспанова №3, здание коммунального государственного учреждения "Начальная школа Байтели отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центр избирательного участка: село Луговое, улица Т. Рыскулова №4 А, здание коммунального государственного учреждения "Школа - лицей имени Турара Рыскулова отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z105" w:id="94"/>
-[...15 lines deleted...]
-      Границы избирательного участка: село Байтели Акбулакского сельского округа.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Границы избирательного участка: улицы Т.Рыскулова, А.Райкулова, А.Ыбраимулы, Т.Куанышбекулы, Турксиб, 2-Луговская, Ш.Егембердиулы, С.Аденулы, С.Есимулы (нечетная сторона №1-49, четная сторона №4-48), Гарышкер, Гостиница, Ынтымак, 2-микрорайон, К.Абыкулова, Тәуелсіздік (нечетная сторона №19-33, четная сторона №34-54), Кен дала и переулки 1-А.Райкулова, 2-А.Райкулова, С.Есимулы села Луговое Луговского сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 358</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Луговое, улица С.Есимулы №63, здание Луговского сельского Дома культуры коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы А.Болыс, Енбекши, А.Казыбекулы, С.Адилулы, А.Нурмаганбетова, Р.Курымбаева, А.Пушкина, Игилик, М.Маметова, Жамбыла, Алматы курылыс, Абая, Алатау, С.Есимулы (нечетная сторона №51-117, №50 -134 четная сторона), А.Даулетулы, Тауелсиздик (нечетная сторона№ 1-17, четная сторона №2-32), Б.Абуталипова, Карасу села Луговое Луговского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z112" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 359</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z113" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Луговое, улица Жантели батыра №32, здание коммунального государственного учреждения "Средняя школа имени Максим Горького отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы К.Ахметжанова, Акбулак, С.Алимкулова, Степная, И.Плотникова, Темиржолшы, Жантели батыра, А.Исаева, Акжол, Желтоксана, Ж. Жусупкызы и переулок Ж. Жусипкызы села Луговое Луговского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №57, здание коммунального государственного учреждения "Средняя школа имени Алихана Бокейханова отдела образования района Т. Рыскулова управления образования акимата Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы Акмола, Астана, Акжайык, Сарыарка, Костанай, Каспий, О.Болысова, С.Садыкова, А.Шахабая, Ж.Умбетулы, Жамбыла, М.Маметова, Н.Беркимбекулы и переулки 1-А.Шахабая, 2-А.Шахабая села Кулан Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок № 487</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Согеты, улица А.Молдагулова №11, здание Согетинского сельского клуба коммунального государственного казенного предприятия "Дом культуры имени Мэлса Узбекова района Турара Рыскулова".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: село Согеты и воинская часть №2035 Кайындинского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Избирательный участок №362</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Центр избирательного участка: село Кулан, улица Жибек жолы №318, здание коммунального государственного казенного предприятия "Куланский агротехнический высший колледж" управления образования акимата Жамбылской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы избирательного участка: улицы А.Карсыбаева, С.Муханова, Т.Рыскулова, И.Панфилова, С.Сейфуллина, Сулутор, Р.Тажиева, Б.Тажибаева, Наурыз, Достык, Ертис, А.Уколова, Зайсана, Саяхат и переулок Сулутор села Кулан Куланского сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3644,35 +3772,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>