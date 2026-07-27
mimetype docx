--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1be3075" w14:textId="1be3075">
+    <w:p w14:paraId="6acdbdf" w14:textId="6acdbdf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,71 +85,141 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об образовании избирательных участков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение акима Байзакского района Жамбылской области от 15 ноября 2023 года № 3. Зарегистрировано Департаментом юстиции Жамбылской области от 22 ноября 2023 года № 5119. Утратило силу решением акимата Байзакского района Жамбылской области от 27 июня 2025 № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z7" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением акимата Байзакского района Жамбылской области от 27.06.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -162,51 +234,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О выборах в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" аким Байзакского района РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Образовать избирательные участки на территории Байзакского района по согласованию с Байзакской районной избирательной комиссией согласно приложению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -738,13678 +809,13706 @@
               </w:rPr>
               <w:t>от 15 ноября 2023 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Избирательные участки на территории Байзакского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z706" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение с изменениями, внесенными решением акима Байзакского района Жамбылской области от 13.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Избирательный участок №113. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Н.Мамыраимова №2, областная специализированная детско-юношеская спортивная школа №8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Суханбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233/1, 233/2, 233/3, 233/4, 235/1, 235/2, 237/1, 239/1, 239/2, 239/3, 239/4, 241, 243/1, 243/2, 245/а, 245/2, 247/1, 247/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 144, 144/а, 144/б, 146, 148, 150, 152, 154, 156, 158, 160, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 190, 192, 194, 196, 198, 200, 202, 204, 206, 206/А, 208/1, 208/2, 210/1, 210/2, 212/1, 212/2, 214/1, 214/2, 216/1, 216/2, 218/1, 218/2, 220/1, 220/2, 220/3, 220/4, 220/5, 220/6, 220/7, 220/8, 222/1, 222/2, 222/3, 222/4, 222/5, 222/6, 222/7, 222/8, 224.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Косы батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205/1, 205/2, 207/1, 207/2, 209/1, 209/2, 211/1, 211/2, 213/1, 213/2, 215/1, 215/2, 217/1, 217/2, 219/1, 219/2, 221/1, 223.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 116, 118, 120, 122а, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188/1, 188/3, 190/1, 190/2, 190/3, 192/1, 192/2, 192/3, 194/1, 194/2, 194/3, 196/1, 196/2, 196/3, 196/4, 198, 200, 202, 204, 206/1, 206/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Орынкулова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1/2, 3/1, 3/2, 5, 7, 9, 9а/1, 9/6, 9а/10, 11а/4, 11/3, 11/1, 11/2, 13/1, 13/2, 15, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 27/3, 27/4, 29/1, 29/2, 31, 33/1, 33/2, 33/3, 33/4, 33/5, 33/6, 35, 39/1, 39/2, 39/3, 39/4, 41/1, 41/2, 43, 45, 47, 49, 51, 53, 55, 57, 59/1, 59/2, 61/1, 61/2, 63/1, 63/2, 65, 67, 69, 71/1, 71/2, 73/1, 73/2, 75/1, 75/2, 75/3, 75/4, 77, 79, 81, 83, 85, 87. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6, 8/1, 8/2, 10/1, 10/2, 12/1, 14/1, 14/2, 14/3, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       З.Абдикаримова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Сарыкемер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 41/а. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 30, 32, 34, 36, 38, 40, 42, 44, 46, 50, 52, 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Сатпаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 1/3, 1/4, 1/5, 1/6, 1/7, 1/8, 1/9, 1/10, 1/11, 1/12, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 3/10, 3/11, 3/12, 5/1, 5/2, 5/3, 5/4, 5/5, 5/6, 5/7, 5/8, 5/9, 5/10, 5/11, 5/12, 5/13, 5/14, 5/16, 7/а, 7/в, 7/1, 7/2, 7/3, 7/4, 7/7, 7/8, 7/9, 7/10, 7/11, 7/12, 7/13, 7/14, 7/15, 7/16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок К.Сатпаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/д, 3, 5, 7, 7/1, 7, 7/б, 7/в, 7/д, 7/р, 8/д, 9, 9/а, 9/б, 11, 13, 13/а, 13/б, 13/в, 13/д, 13/л, 13/н, 13/п, 15/а, 17, 17/б, 17/г, 18/а, 19, 19/б, 19/в, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16/г, 16/д, 20, 26, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №114.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: с.Туймекент, ул. Д.Конаева №78, дом культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: селаТуймекент</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Жасулан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 3, 3/а, 5/а, 7, 9, 11, 13, 15, 15/2, 17, 19, 21, 23, 25, 25/а, 27, 31/а, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Ш.Есботаулы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 3, 5, 7, 9, 11, 15, 17, 19, 21, 23, 25, 27, 29, 31, 35, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 65, 65/а, 67, 69, 69/а, 69/б, 71, 71/а, 73, 75, 77, 79, 81, 83, 85, 87, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 6/а, 8, 10, 12, 12/а, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42/а, 42, 44, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 80, 82, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 108/а, 110, 112, 114, 116, 118, 118/а, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 140/а, 142, 144, 146, 148.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Ш.Есботаулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 1/3, 1/4, 1/б, 3/1, 3/2, 3/3, 3/а, 5, 5/а, 7, 11, 9, 11/а, 13, 13/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 4, 8/а, 10, 12, 12/а, 12/б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Дукенбайкызы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 7, 7/а, 11, 11/а, 13, 13/а, 15, 15/а, 15/б, 17, 17/а, 17 б, 19, 21, 23, 31, 33, 35, 37, 39, 41, 43, 47, 57, 63, 65, 67, 69, 69/а, 71, 71/б, 73/а, 73, 75, 75/а, 79, 81, 83, 85, 87, 91, 97, 101, 103, 105, 107, 109/а, 109/б, 109/в, 111, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 2/3, 2/4, 4, 8, 16, 20, 22, 24, 24/б, 24/в, 24/г, 28, 28/а, 28/б, 28/в, 34а/1, 34а/2, 34/а/3, 34а/4, 34а/5, 34а/6, 34а/7, 34а/8, 34а/9, 34а/10, 34а/11, 34а/12, 34а/13, 34а/14, 34а/15, 34а/16, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 74, 76, 78, 80, 82, 84, 86, 88, 94, 96, 98, 100, 100/а, 112, 114, 118, 120.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок А.Дукенбайкызы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 3/а, 3/б, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Переулок А.Дукенбайкызы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 5, 9, 11, 13, 15, 17, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 6, 18/а, 24, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Нахмановича</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 1/а, 3, 5, 7, 9, 11, 13, 15, 15/а, 17, 19, 21, 25, 27, 29, 33, 35, 37/а, 39, 39/а, 41, 43, 45, 47, 47/а, 51/а, 53, 55, 59, 57, 61, 63, 63/а, 65, 65/а, 69, 71, 73, 75, 77, 79, 81, 83/1, 83/2, 85, 87, 89, 91, 93. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 8, 10, 10/а, 12, 12/а, 14, 16, 18, 20, 22, 24, 24/а, 26, 28, 28/а, 32, 34, 34/а, 36, 38, 40, 42, 42/а, 46/1, 46/2, 48, 50, 52, 52/1, 52/2, 54, 56, 58, 60.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок А.Нахмановича</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/а, 1/1, 1/2, 3/1, 3/2, 5, 7, 11, 13, 15, 17, 19, 21, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 24. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Д.Конаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 9, 11, 11/а, 13, 13/а, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 73, 75, 77, 79, 81, 83, 83/а, 85, 89, 91/1, 91/2, 93.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 16, 18, 20, 22, 24, 28, 30, 32, 34, 36, 38, 40, 44, 46, 48, 48/а, 50, 54, 56, 58, 60, 60/а, 62/а, 62, 64, 64/а, 66, 68, 70, 74/1, 74/2, 74/3, 74/4, 74/5, 74/6, 74/7, 74/8, 78, 80/а, 82/а, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 110, 112, 114, 114/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Д.Конаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 3, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/б, 4, 6, 6/а, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 115.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: с.Акжар, ул. С.Сейфуллина №35 Б, средняя школа С.Сейфуллина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Акжар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №116.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Мадимар, улица Т.Наржанова №3, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Мадимар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кенес, улица Е.Темиртаева №21, средняя школа №3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Кенес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №118.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Тегистик, улица Карабогет №4, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Тегистик.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 119.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Шахан, Учетный квартал 012, средняя школа имени М.Ауезова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыбарак, село Шахан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №120.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Костобе, улица Аулиеата №51 Б, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Костобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №121.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Ульгули, улица Ж.Мырзабаева №126/1, средняя школа. Ульгули.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Ульгули.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №122.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кызыл жулдыз, улица К.Тортаева №53, средняя школа имени Н.Акшабаева.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: улица Г.Апатаева, улица А.Богенбаева, улица К.Тортаева, улица М.Ауэзова, улица Б.Калиева, улица Тонкерис, 1 переулок Алатау, 2 переулок Алатау, улица К.Мырзакулова. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №123.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месторасположения: село Талас, улица Б.Туганбаева №3, средняя школа имени Н.Гоголья</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Талас.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №124.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Дихан, улица 9 мая №27, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Дихан-2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Байзак, улица С.Байдешова №30 б, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Байзак, улица Жамбыла, улица Ч.Валиханова, улица С.Байдешовой, улица Амангельды, улица М.Алпысбаевой, улица А.Даулетбаева, улица Р.Бегалиева, улица Жетитобе, улица Жеруйык, улица Орбулак, улица Женис, улица Шымбулак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Доненбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 77, 79, 81, 83, 85, 87, 89, 91, 93, 95.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 78, 80, 82, 84, 86, 88, 90, 92, 94, 96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Р.Рустемова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89/1, 89/2, 91/1, 91/2, 93, 95, 97, 99, 101, 103, 105, 107.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88/1, 88/2, 90/1, 90/2, 92, 94, 96, 98, 100, 102, 104, 106, 108.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Аймауытова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 175.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Торегельды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Станция Учбулак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Жылкыбайулы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z707" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №126.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z21" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Байзақ батыра №76, дом культуры имени "Аль-Фараби".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z22" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z22" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z23" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z23" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Б.Момышулы улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z24" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z24" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 31/а, 33, 33/а, 37, 39, 43, 45, 47, 51, 55, 57, 59, 61, 61/а, 67, 69, 71, 73, 75, 79, 85, 87, 89, 91, 93, 95, 103, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z25" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z25" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4/а, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14, 16, 18, 20, 22, 24, 26, 28/1, 28/2, 30, 32, 34, 36, 38, 40/1, 40/2, 42, 44, 46, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 74/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z26" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z26" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдибек баба улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z27" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z27" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 9/а, 11, 13, 15, 15/а, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43/а, 45, 47, 49, 51, 83, 83/а, 85/а, 87, 87/а, 97, 99, 101/а, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z28" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z28" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 10/а, 12, 12/а, 14, 16, 18, 20, 22, 24, 26, 28, 30, 30/а, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70/1, 70/2, 72, 74, 76, 78, 80, 82, 92, 94, 96, 100, 102, 108, 110, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z29" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z29" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдибек баба переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z30" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z30" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 15, 15/а, 17, 19, 21, 23, 27, 33, 37, 47, 49/а, 53, 63, 65, 71, 73, 77, 83, 85, 85/а, 91, 93, 93/а, 95, 97, 99, 83/а, 27, 101/а, 103, 105, 107, 109, 113, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z31" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z31" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2 ,4, 6, 8, 12, 12/а, 12/г, 16, 18, 20, 24, 26, 28, 30/а, 36, 38,40, 44, 46, 50, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100,104, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z32" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z32" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108, 110, 112, 118, 1 переулок 22, 1 переулок 24, 1 переулок 25</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z33" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z33" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жамбыл улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z34" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z34" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z35" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z35" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z36" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z36" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Райымбек батыра улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z37" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z37" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5 ,7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z38" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z38" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 6/а, 8, 10, 12 ,14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z39" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z39" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наурыз улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z40" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z40" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2, 4 ,6, 6/а, 8, 10, 12, 14, 16, 16/а, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z41" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z41" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Баянов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z42" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z42" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/а, 23, 25, 27, 29, 31, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z43" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z43" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 12/1, 12/2, 14, 14/а, 16, 18, 18/а, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z44" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z44" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       А.Жакыпбаев улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z45" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z45" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 17/а, 19, 19/а, 21, 23, 25, 27, 29, 31, 33, 35, 37, 37/а, 39, 41, 43, 47, 53, 53/а, 57</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z46" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z46" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 18/а, 20, 22, 24, 26, 28, 30, 32, 34, 36.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z47" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z47" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байзак батыр улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z48" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z48" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/а, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69/1, 69/4, 71, 73, 75, 77, 79, 81, 83, 85, 89, 91/1, 91/2, 93.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z49" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z49" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38/1, 38/2, 40, 42, 44/1, 44/2, 46, 48, 50, 52/1, 52/2, 54, 56, 58, 60, 62, 64, 66, 68, 68/а, 70, 72, 74, 78, 80, 82, 84, 86, 88, 90/1, 90/2, 90/3, 90/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z50" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z50" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Д.Конаев улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z51" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z51" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 1/в, 3, 3/а, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111/1, 111/2, 111/3, 113/1, 113/2 113/4, 113/5, 113/6, 113/7, 113/8, 115, 117, 119.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z52" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z52" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84 ,86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z53" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z53" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Д.Конаев переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z54" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z54" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не четный: 1, 3, 3/а, 5, 7, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z55" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z55" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z56" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z56" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сыпатай батыра улица </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z57" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z57" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 45, 47, 49, 51, 53, 55, 59, 61, 63, 65, 67.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z58" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z58" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48/а, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 86/а. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z59" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z59" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Кулымбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z60" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z60" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z61" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z61" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z62" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z62" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z63" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z63" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 23/а, 25, 27, 29, 31, 33, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z64" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z64" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z65" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z65" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Х.Дулати улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z66" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z66" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 11, 13, 15, 17, 19, 21/1, 21/2, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 47, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z67" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z67" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 4/а, 6, 8, 10, 12, 14, 16, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 18/8, 20, 22, 24, 26, 28, 30/1, 30/2, 32, 34, 36, 38, 40, 42, 44, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №127 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №127.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Д.Конаева №123, школа-гимназия №1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z173" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z173" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z174" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Д.Конаева </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z175" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z175" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 121, 123, 125, 127, 129, 131, 133, 135, 147, 149, 151, 153, 155, 157, 159, 161/1 161/2, 161/3, 163, 165/1, 165/2, 165/3, 165/4, 165/5, 165/6, 165/7, 165/8, 165/9, 165/10, 165/11, 165/12, 165/13, 165/14, 167, 169, 171, 173, 175, 175/а, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203, 205, 207/1, 207/2, 209, 211, 213, 215, 217, 219, 221, 223, 225, 227, 229, 231, 233, 235, 237, 239, 241, 245, 247, 249, 251, 253, 255, 257, 259, 261, 263, 265, 267, 269</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z176" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z176" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 130, 132/1, 132/2, 132/3, 132/4, 138/а, 138/1, 138/3, 138/4, 138/6, 138/8, 138/13, 138/18, 138/23, 138/26, 138/а, 138/в/1, 138/б/1, 138/28, 138/30, 138/31, 138/32, 138/35, 138/37, 138/38, 144, 146, 148, 150, 152, 154, 156/1, 156/2, 158/1, 158/2, 158/3, 160, 162, 164, 166, 168/1, 168/3, 170, 176/1, 176/2, 176/3, 176/4, 176/а, 178, 180, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208/а, 210, 212, 214, 216/1, 216/2, 218, 220, 222, 224, 226, 228, 230, 232, 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z177" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z177" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Амангельды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z178" w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z178" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z179" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z179" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30/1, 30/2, 30/3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z180" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z180" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Мадимарова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z181" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z181" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z182" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z183" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица М.Маметовой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z184" w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z185" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z185" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z186" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z186" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Рысбек батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z187" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z187" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z188" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z189" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Солодкина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z190" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z190" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z191" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60/1, 60/2, 62, 64, 66, 68, 70, 72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тупик Т.Сейдуалиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z193" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z193" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/в, 3, 5, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z194" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 4/а, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z195" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z195" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Абая</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z196" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z196" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z197" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z197" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z198" w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z198" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Буралхиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z199" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z200" w:id="196"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z201" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Куприенко</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z202" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25/1, 25/2, 27, 29, 31, 33, 35, 37, 39, 41, 55, 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z203" w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z204" w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Дидарбекулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z205" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1/а, 3, 5. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z206" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 4, 6, 8. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z207" w:id="203"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Б.Момышулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z208" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2/1, 2/2, 4/1, 4/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z209" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Сыпатай батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z210" w:id="206"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 69, 71, 73 ,75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z211" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 88, 90, 92, 94, 94/а, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 126/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z212" w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Р.Халиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z213" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7/1, 7/2, 7/3, 7/4, 9/1, 9/2, 9/3, 9/4, 11/1, 11/2, 11/3, 11/4, 13/1, 13/2, 13/3, 13/4, 15/1, 15/2, 15/3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z214" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z214" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z215" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z215" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Байзак батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z216" w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z216" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 95, 97, 99, 101/д, 101/ж, 101/1, 101/2, 101/3, 101/4, 103, 105, 109, 111, 113, 115, 117, 119, 121, 123, 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z217" w:id="213"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z217" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 92/1, 92/2, 92/3, 92/4, 94, 96, 98, 114, 116.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z218" w:id="214"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z218" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Желтоксан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z219" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z219" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z220" w:id="216"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z220" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z221" w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z221" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Нахмановича</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z222" w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z222" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z223" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z223" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z708" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №128.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z69" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Косы батыра № 47, школа-гимназия имени Г.Муратбаев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z70" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z70" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: село Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z71" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z71" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z72" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z72" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z73" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z73" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 12/а, 14, 16, 18, 20, 22, 24, 26, 28/1, 28/2, 30/1, 30/2, 30/3, 30/4, 30/5, 30/6, 30/7, 30/8, 32/1, 32/2, 32/3, 32/4, 32/5, 32/6, 32/7, 32/8, 34/1, 34/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z74" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z74" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев тупик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z75" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z75" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z76" w:id="227"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z76" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z77" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z77" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       У.Сыздыкбаев переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z78" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z78" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 5/1, 5/2, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z79" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z79" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z80" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z80" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р.Смаилов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z81" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z81" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z82" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z82" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 6, 8, 10, 12, 14/1, 14/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z83" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z83" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z84" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z84" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/а, 1, 7, 15, 19, 21,27, 29, 37, 39, 43, 47, 69/а, 47, 103</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z85" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z85" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 16, 18, 20, 22, 24, 26, 36, 38, 42, 46/а, 46, 50/ю</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z86" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z86" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 1-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z87" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z87" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетный: 1, 3, 5, 9, 19, 29, 33/а, 33/в, 41, 47, 51/в, 65/а, 69/а, 109, 109/а, 109/б, 109/в, 109/г, 111, 113/а, 113/в, 113/г, 113/з, 115/б, 115/в, 117, 117/а, 119, 121, 121/а, 121/б, 123, 127, 131, 133, 133/а, 139, 143, 145, 147, 149, 151, 155, 157, 159, 163, 165, 171/а, 173, 177, 183, 185, 187, 191, 195,197, 199, 203, 205, 213, 215, 217, 219, 221, 223, 225, 227, 229. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z88" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z88" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 4, 6, 8, 18, 20, 28, 30/а, 30/б, 30/в, 30/г, 30/д, 30/к, 38, 38/а, 38/б, 38/в, 38/г, 40, 42, 46, 46/а, 46/в, 46/г, 46/д, 48, 50, 50/1, 50/4, 50/б, 50/д, 50/и, 50/қ, 50/л, 50/м, 50/н, 50/п, 50/с, 50/т, 50/ы, 50/ш, 50/ю, 50/ц, 50/х, 52, 66/а, 68/а, 70/а, 72/б, 72/в, 72/г, 108, 112, 114, 120, 122, 124, 130, 134, 138, 140/а, 142, 156, 156/а, 164, 166, 170, 174, 176, 188/а, 190, 196, 200, 202, 216, 218, 222, 224, 228, 230. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z89" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z89" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 2-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z90" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z90" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 79, 85, 87, 89, 91, 93, 93/а, 95, 99, 101, 105.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z91" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z91" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 44, 86, 88, 90, 92, 94, 96, 98, 102, 104.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z92" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z92" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 3-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z93" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z93" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 11, 55/а, 59, 61/а, 67, 69, 71, 73, 77, 79, 81, 83, 93/а, 113/з.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z94" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z94" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 56/б, 58, 62/а, 64, 60, 60/а, 66, 68, 78, 80, 82, 92/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z95" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z95" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 4-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z96" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z96" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 1/а, 7, 9, 13, 15, 17, 19, 21, 23, 33, 41, 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z97" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z97" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4, 6, 8, 10, 12, 14/а, 16, 16/а, 18, 22, 20, 28, 34, 36, 38, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z98" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z98" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 5-переулок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z99" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z99" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: : 1, 3, 7, 21, 31, 45, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z100" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z100" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 4, 8, 14, 16, 18/а, 20/а, 22, 26, 30, 32, 56, 58</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z101" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z101" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов 6-переулок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z102" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z102" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный:1, 3, 11, 15, 17, 45, 47, 51, 55, 61, 65, 69, 73, 75, 77, 85, 93, 95, 99, 101, 101/а, 107, 109, 111, 113, 115</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z103" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z103" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный:2, 4, 6, 20, 22, 24, 44, 46, 48, 50, 52, 60, 62, 64, 66, 68, 72, 76/а, 80, 88, 90, 92, 98, 100, 102/а, 102, 106, 108, 112, 116, 120, 124, 126, 130, 134.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z104" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z104" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К.Орынкулов улица 1/а/1, 1/а/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z105" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z105" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ж.Назарымбетов улица 1, 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z106" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z106" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бригадный дом 1, 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z107" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z107" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полевой стан 1, 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z108" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z108" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z109" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z109" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 37, 39/1, 39/2, 39/3, 39/4, 39/5, 41/1, 41/2, 41/3, 41/4, 43/1, 43/2, 43/3, 43/4, 45/1, 45/2, 45/3, 45/4, 47/1, 47/2, 47/3, 47/4, 49/1, 49/2, 49/3, 49/4, 51/1, 51/2, 53/1, 53/2, 55/1, 55/2, 57, 59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z110" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z110" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 32, 34, 36, 38, 40, 42, 44/1, 44/2, 46/1, 46/2, 48, 50, 52, 54, 56, 58, 60, 60/а, 62, 64/1, 64/2, 66, 68, 70, 72.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z111" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z111" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-я А.Суханбаев улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z112" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z112" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 43/1, 43/2, 45/1, 45/2, 45/3, 45/4, 47, 47/1, 47/2, 47/3, 47/4, 49/1, 49/2, 49/3, 49/4, 51, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z113" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z113" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Косы батыр улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z114" w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z114" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z115" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z115" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z116" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z116" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.Ауезов улица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z117" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z117" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23, 25, 27, 27/а, 29, 31/1, 31/2, 33/1, 33/2, 33/3, 33/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z118" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z118" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2/а, 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z119" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z119" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       М.Ауезов переулок </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z120" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z120" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетный: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z121" w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z121" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четный: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z285" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №129 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z286" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Байзак батыра №223, средняя школа имени Ю.Гагарина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z287" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z288" w:id="276"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Байзак батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z289" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 225, 227, 229, 231, 233, 235, 237, 239, 241, 243, 245, 247, 249, 251, 253, 255, 257, 259, 261, 263, 265, 267, 269, 271, 273, 275, 277, 279, 281, 283, 285, 287, 289, 291, 293/1, 293/2, 295/1, 295/2, 295/3, 297/1, 297/2, 299/1, 299/2, 301/1, 301/2, 303/1, 303/2, 303/3, 303/4, 305/1, 305/2, 305/3, 305/4, 305/5, 305/6, 305/7, 305/8, 307/1, 307/2, 307/3, 307/4, 307/5, 307/6, 307/7, 307/8, 311/1, 311/2, 311/3, 311/4, 311/5, 311/6, 311/7, 311/8, 315/а, 315/1, 315/2, 317, 319/1, 319/2, 321/1, 321/2, 321/а, 325/а, 325/в, 325/е, 325/ж, 341, 343, 345, 347, 349/а, 351/а, 353, 355.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z290" w:id="278"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 234, 236, 238, 240, 242, 244, 246, 248, 250, 252, 254, 256, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 288/1, 288/2, 288/3, 288/4, 288/5, 288/6, 288/7, 288/8, 290/1, 290/2, 292/1, 292/2, 294/1, 294/3, 296/1, 296/2, 296/3, 296/4, 298/1, 298/2, 300/1, 300/2, 300/3, 302, 304, 304/а, 304/б, 304/в, 304/г, 306/2, 308/1, 308/2, 310/1, 310/2, 310/3, 312/1, 312/2, 314/1, 314/2, 314/3, 314/4, 316/1, 316/2, 316/3, 316/4, 316/5, 316/6, 322, 324, 326, 326/а, 328, 330, 332, 334, 336, 338, 340, 342, 344/а, 344/1, 344/2, 344/3, 346, 346/а, 348/1, 348/2, 350, 350/а, 350/б, 350/е, 350/у, 354.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z291" w:id="279"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Байзак батыра 3, 7, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z292" w:id="280"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z292" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z293" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z293" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/б, 1/в, 3, 7/1, 7/2, 9, 9/1, 9/2, 9/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z294" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z294" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/е, 2/ж, 4, 6, 8</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z295" w:id="283"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z295" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z296" w:id="284"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z296" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1,3,6</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z297" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z297" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Переулок Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z298" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z298" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z299" w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z299" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z300" w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z300" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 Переулок Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z301" w:id="289"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z301" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 3, 5, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z302" w:id="290"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z302" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3 Переулок Мамбет батыра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z303" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z303" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z304" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z304" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z305" w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z305" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4 Переулок Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z306" w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z307" w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z307" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z308" w:id="296"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z308" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 Переулок Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z309" w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z309" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z310" w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z310" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z311" w:id="299"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z311" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6 Переулок Мамбет батыра 42, 50.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z312" w:id="300"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z312" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица И.Кравцова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z313" w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z313" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 9/3, 9/5, 9/6, 9/7, 9/8, 11/2, 11/3, 11/4, 11/5, 11/6, 13, 15, 17, 19, 21, 23/1, 23/2, 25/1, 25/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z314" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 10/3, 10/4, 10/5, 10/6, 10/7, 10/8, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 26.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z315" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Сапаралиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z316" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 93, 93/а/1, 93/а/2, 93/б/1, 93/б/2, 95/б, 95/б/2, 97, 99, 101, 103/1, 103/2, 105, 107, 109, 111, 113, 115, 117.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z317" w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z317" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 78, 80, 82, 84, 86, 88, 90, 92, 94, 96/1, 96/2, 98/1, 98/2, 98/3, 98/4, 98/5, 98/6, 100/1, 100/2, 102/1, 102/2, 108/1, 108/2, 110/1, 110/2, 112/1, 112/2, 114/1, 114/2, 116/1, 116/2, 118/1, 118/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z318" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Толе би </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z319" w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z319" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 45, 47/1, 47/2, 47/3, 47/4, 47/5, 47/6, 47/7, 47/8, 47/9, 47/10, 47/12, 47/13, 47/14, 47/15, 47/16, 47/17, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z320" w:id="308"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z320" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 44, 46, 48, 50, 52, 54, 56/1, 56/2, 58/1, 58/2, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z321" w:id="309"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z321" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Молдагуловой</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z322" w:id="310"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z322" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106, 108, 110, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z323" w:id="311"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z323" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №130.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z324" w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z324" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер улица Абдикаримова №48, школа-гимназия имени Н.Киикбаева.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z325" w:id="313"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z325" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z326" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Рыскулбекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z327" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 3/а, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 29/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z328" w:id="316"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z328" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z329" w:id="317"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z329" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок К. Рыскулбекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z330" w:id="318"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z330" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 5, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z331" w:id="319"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z331" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 8, 10, 14, 16, 16/а, 16/б, 16/д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z332" w:id="320"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z332" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Н.Дидарбекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z333" w:id="321"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z333" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1/1, 1/2, 3/1, 3/2, 3/3, 5/1, 5/2, 7/1, 7/2, 7/3, 9/1, 9/2, 9/3, 11/1, 13, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2, 31/1, 31/2,31/А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z334" w:id="322"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z334" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Сенкибай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z335" w:id="323"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z335" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1/а, 1/в, 1/1, 1/2, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13, 15/2, 17. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z336" w:id="324"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z336" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2/1, 2/2, 2/3, 4/1, 4/2, 6/1, 6/2, 6/3, 8/2, 8/а, 8/б, 10/1, 10/2, 12/1, 12/2, 12/б, 14/1, 14/2, 14/3, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z337" w:id="325"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z337" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Ж.Байбосынулы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z338" w:id="326"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z338" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2/а, 1, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 15/4, 15/3, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 21/3, 21/4, 23/1, 23/б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z339" w:id="327"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z339" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 8/3, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18, 18/1, 20, 22/1, 22/2, 24/1, 24/2, 26/1, 26/2, 28/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z340" w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z340" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Ж.Байбосынулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z341" w:id="329"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z341" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 21, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z342" w:id="330"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z342" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z343" w:id="331"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z343" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Мадимар болыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z344" w:id="332"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z344" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 3/1, 3/2, 5/2, 7/1, 7/2, 7/а, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23, 25/1, 25/2, 27/1, 27/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z345" w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z345" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 2/а, 2/а/1, 2/а/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 16/1, 16/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z346" w:id="334"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z346" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ф.Гаджиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z347" w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z347" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 1/3, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 15/3, 17/1, 17/2, 17/3, 17/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z348" w:id="336"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z348" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z349" w:id="337"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z349" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Учбулак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z350" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 3/1, 3/2, 3/3, 5/1, 5/2, 7/1, 7/3, 9/1, 9/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z351" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 8/3, 10/1, 10/2, 12, 12/а, 14/1, 14/2, 14/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z352" w:id="340"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z352" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Б.Бексултанова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z353" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 13, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z354" w:id="342"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z354" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z355" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Шалабаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z356" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z357" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z358" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Жетису</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z359" w:id="347"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z359" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z360" w:id="348"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z360" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z361" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Арбатас</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z362" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z363" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Зербулак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z364" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 9, 11, 13, 15, 17, 19, 23, 25, 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z365" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 16, 18, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z366" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Тараз </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z367" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные:3, 5, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z368" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные:2, 4, 6, 8, 10, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z369" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Акбулым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z370" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные:1, 5, 7, 9, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z371" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 20, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z372" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переулок Колкайнар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z373" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z374" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 6, 8, 10, 12, 14, 16, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z375" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Колкайнар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z376" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z377" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z378" w:id="366"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z378" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Колкайнар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z379" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z380" w:id="368"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z380" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 24, 26, 28, 30, 32, 34, 36, 38, 42, 44, 50, 52, 54, 56, 58, 60, 66, 68, 72, 74, 78, 88, 90, 96.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z381" w:id="369"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z381" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Бостандык</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z382" w:id="370"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z382" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 15, 17, 19.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z383" w:id="371"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z383" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z384" w:id="372"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z384" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Жанкулиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z385" w:id="373"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z385" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z386" w:id="374"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z386" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 26, 28.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z387" w:id="375"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z387" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Кошербаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z388" w:id="376"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z388" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 19, 21, 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z389" w:id="377"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z389" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/а, 2/б, 2/в, 4, 6, 8, 10, 12, 14, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z390" w:id="378"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z390" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №131.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z391" w:id="379"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z391" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Косак, улица Астана №8, основная школа Косак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z392" w:id="380"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z392" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Косак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z393" w:id="381"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z393" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок № 132.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z394" w:id="382"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z394" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: селло Базарбай улица Н.Мулдиева 22, средняя школа имени А.Пушкина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z395" w:id="383"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z395" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Базарбай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z396" w:id="384"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z396" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №133.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z397" w:id="385"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z397" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Жакаш, улица Ш.Айтимбетова 44, средняя школа имени А.Суханбаева.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z398" w:id="386"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z398" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Жакаш, Карасу, Кокозек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z399" w:id="387"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z399" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №134.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z400" w:id="388"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z400" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Дикан, улица А.Кузембай 19а, дом культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z401" w:id="389"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z401" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Дикан, Аймантобе, Женис, дача "Здоровье".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z402" w:id="390"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z402" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №135.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z403" w:id="391"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z403" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Коктал, улица С.Муканова 14, дом культуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z404" w:id="392"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z404" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Границы: села Коктал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z405" w:id="393"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z405" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №136.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z406" w:id="394"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z406" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кокбастау, улица К.Курманбаев №57, средняя школа Амангельди.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z407" w:id="395"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z407" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: села Кокбастау, Тегистик, Торегельды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z408" w:id="396"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z408" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №137.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z409" w:id="397"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z409" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Жанатурмыс, улица Ж.Омиралиев №33а, средняя школа Жанатурмыс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z410" w:id="398"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z410" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Жанатурмыс, Жибек жолы, разъезд Кайнар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z411" w:id="399"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z411" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №138.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z412" w:id="400"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z412" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Акшолак, улица Т.Сапарбаева №1, средняя школа Акшолак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z413" w:id="401"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z413" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Акшолак.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z414" w:id="402"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z414" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №139.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z415" w:id="403"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z415" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Бурыл, улица Кумжота №38/2, средняя школа Бурыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z416" w:id="404"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z416" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы:село Бурыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z417" w:id="405"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z417" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байзак датка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z418" w:id="406"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z418" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 1/а, 1/у, 1/б, 3/в, 3/б, 3/1, 3/2, 3/3, 3/4, 3/5, 3/6, 3/7, 3/8, 5/1, 5/а, 5/д/2, 5/д/5, 7/б, 7, 9/е, 9, 11, 15, 17, 19, 19/а, 19/б, 19/в, 21, 21/а, 23, 23/а, 25, 27/б, 27, 29/б, 29/1, 29/2, 29/3, 29/4, 31, 31/а, 31/1, 33/а, 33/б, 33/1, 33/2, 33/3, 35, 35/1, 35/б, 35/в, 37, 37/1, 37/а, 37/б, 37/в, 39, 39/1, 39/б, 39/в, 41/а, 41/б, 41, 43/а, 43/г, 43/1, 43/2, 45, 45/а, 47, 49, 51, 51/1, 51/в, 53, 55, 57, 57/2, 57/а, 59, 59/1, 59/а, 59/б, 61, 61/а, 63, 63/1, 63/б, 65, 65/2, 67, 69, 69/1, 69/б, 71, 71/а, 73, 75, 77/а, 77, 79, 79/4, 81, 83/1, 83/2, 85, 85/1, 85/б, 87/а, 87/б, 87/1, 87/2, 87/4, 89, 89/1, 89/а, 91, 91/а, 93, 95/в, 95, 95/1, 97, 97/1, 101/а, 101, 101/1, 103, 103/1, 105, 105/1, 105/б, 107, 107/1, 109, 109/1, 111, 111/1, 113, 113/а, 115, 117, 119, 121, 123, 125, 127/а, 127, 129, 131/а, 131, 131/1, 133, 135, 137, 139, 141, 143, 145, 147, 149, 153. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z419" w:id="407"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z419" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 2/1, 2/2, 2/а, 2/б, 2/д, 2/е, 4/а, 4/б, 4/1, 4/2, 4/3, 4/4, 6, 6/а, 6/б, 8, 8/а, 8/г, 10/б, 10/1, 10/2, 12/а, 12, 14/а, 14, 16, 16/а, 18, 20/а, 20, 22, 24/а, 24, 26, 28/а, 28, 28/1, 30/а, 30, 32, 32/а, 32/б, 34, 34/а, 34/б, 34/2, 36, 36/в, 36/а, 38, 38/а, 38/1, 38/2, 38/в, 40/а, 40/в, 40, 42, 42/б, 42/а, 44/а, 44, 46/д, 46, 48/а, 48, 48/1,48/4, 50, 50/2, 50/в, 50/б, 52, 52/а, 54, 56/а, 56, 56/1, 58/а, 58/б, 58, 58/1, 60, 62/б, 62, 62/а, 64/в, 64, 64/1, 66, 66/в, 70, 72, 74/а, 74/б, 74, 76, 76/а, 80, 82, 84/а, 86, 86/д, 86/г, 86/б, 86/в, 88/1, 88/2, 88/3, 88/б, 90, 90/а, 92, 92/б, 92/а, 94, 94/1, 96, 100, 102, 104, 106, 112, 172. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z420" w:id="408"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z420" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица З.Палуанова </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z421" w:id="409"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z421" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/1, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101,1 03, 105, 107, 109, 111, 113, 115, 117, 117/а, 119, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z422" w:id="410"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z422" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 46/а, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 110/а, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z423" w:id="411"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z423" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Бейбитшилик </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z424" w:id="412"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z424" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/б, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43/1, 43/2, 45/1, 45/2, 45/3, 45/4, 45/5, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77/1, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 103/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z425" w:id="413"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z425" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z426" w:id="414"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z426" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Д.Конаева </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z427" w:id="415"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z427" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 1/а, 1/б, 1/г, 1/1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 25, 25/а, 25/г, 27, 29, 31, 33, 35, 37, 39, 39/а, 41, 41/а, 41/б, 43, 43/а, 45, 47, 49, 49/а, 51/1, 53/а, 53/1, 53/2, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77/а, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 97/а, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133/1, 131/а, 133, 133/а, 133/б, 137 .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z428" w:id="416"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z428" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Жастар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z429" w:id="417"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z429" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/б, 1/в, 3, 5, 7, 9, 11, 13, 15, 17, 17/а, 17/б, 19, 23, 25, 27, 29, 31, 33, 35.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z430" w:id="418"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z430" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 2/в, 4, 4/а, 6, 8, 10, 12, 16, 18, 20, 22, 24, 26, 28, 30, 32, 35, 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z431" w:id="419"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z431" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица О.Каримова 1, 1/1, 3, 5, 7, 9, 11, 13, 17/1, 17/2, 17/3, 17/4, 17/5, 17/6, 17/7, 17/8, 19, 21, 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z432" w:id="420"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z432" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Т.Рыскулова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z433" w:id="421"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z433" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 3/а, 5, 7, 9, 11, 13, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z434" w:id="422"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z434" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z435" w:id="423"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z435" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Кумжота </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z436" w:id="424"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z436" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 3, 5/1, 5/2, 7, 7/а, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 43, 45, 49, 51, 115/1, 167.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z437" w:id="425"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z437" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 32/1, 34, 36, 36/а, 38, 38/1, 40/а, 42, 46/1, 44/а, 46/а, 46, 48, 50/а, 52/б, 56, 58, 60, 62. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z438" w:id="426"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z438" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Массив Коктем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z439" w:id="427"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z439" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1/а, 3, 3/а, 5, 7, 9, 11, 13, 15, 17, 19/а, 19, 21, 23, 25, 27, 33, 35/а, 35/б, 35/в, 35, 37/а, 37, 39, 39/а, 41, 43, 45, 47, 49, 51, 51/1, 53, 55, 63, 65, 65/а, 65/б, 65/г, 69, 69/а, 73, 75, 77, 79, 81, 85, 87, 89, 93, 95, 97, 103, 105/а, 109, 113, 117, 123, 125, 125/а, 129, 135, 145. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z440" w:id="428"/>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z440" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 8/а, 12, 14, 14/а, 18, 24, 26, 28, 30, 34, 36, 38, 38/а, 42, 42/1, 44, 44/а, 44/б, 46, 46/а, 48, 50, 52, 52/1, 58, 58/1, 58/а, 58/б, 64, 66/1, 66/а, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86/а, 88, 90, 92, 92/а, 94, 100, 100/1, 106, 106/а, 110, 112, 114, 116, 116/1, 118, 120, 124, 126, 128, 132, 140, 140/1, 140/4, 140/в, 140/д, 144. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z441" w:id="429"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z441" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №140.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z442" w:id="430"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z442" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кумжота, улица Талас №18/а, средняя школа имени Ы.Алтынсарина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z443" w:id="431"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z443" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: села Кумжота </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z444" w:id="432"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z444" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улицы Бобек ата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z445" w:id="433"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z445" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/а, 1/1, 1/2, 1/3, 1/4, 3/1, 3/2, 3/3, 3/4, 5/1, 5/2, 7/1, 7/2, 7/3, 7/4, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 25/б, 25/1, 25/2, 27, 35, 39, 41, 51, 57, 57/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z446" w:id="434"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z446" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 4/1, 4/2, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22, 24/1, 24/2, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 62/а, 62/1, 62/2, 68.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z447" w:id="435"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z447" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрорайон Талас и улица Талас</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z448" w:id="436"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z448" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 13/а, 15, 21, 23, 25, 25/в, 27, 33, 35/б, 35/а, 37, 39, 41.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z449" w:id="437"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z449" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 12/а, 14, 16, 18, 18/а, 18/1, 18/2, 20/1, 20/2, 22, 24/1, 24/2, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32, 32/1, 32/2, 34/в, 34/б, 34/а, 34/г, 34/1, 34/2, 36/а, 36, 38, 40, 42, 44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z450" w:id="438"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z450" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Жамбыла</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z451" w:id="439"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z451" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 3, 5, 5/а, 7, 7/а, 9, 9/а, 11, 11/а, 13, 15, 17, 17/1, 19, 21, 21/а, 23, 23/а, 23/б, 25, 27, 29, 29/а, 29/б, 31, 33, 35, 35/а, 39, 41, 43, 43/а, 45, 47, 47/1, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77/а, 79, 81, 87.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z452" w:id="440"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z452" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/1, 2/а, 4, 6, 6/а, 8, 8/а, 10/а, 10, 12, 14, 16, 18, 20, 20/б, 20/г, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 44/а, 46, 48, 50, 52, 54, 56/1, 56/2, 56/3, 56/4, 56/5, 56/6, 56/7, 56/8, 58/а, 58/1, 58/2, 60, 62, 64, 66, 68, 70, 70/а, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 96, 98, 100, 102.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z453" w:id="441"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z453" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Абая </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z454" w:id="442"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z454" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15/а, 15, 17, 19, 21, 23, 23/5, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 47/1, 47/2, 49, 51, 53, 55, 57, 59, 61, 63, 69, 71, 85.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z455" w:id="443"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z455" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58/а, 58, 60, 62, 68, 70, 72, 74, 76, 78, 80, 82, 82/а, 84, 86, 86/а, 88, 92.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z456" w:id="444"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z456" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Битаева 1, 1/1, 3/а, 3/б, 3, 5, 5/1, 7, 9, 11, 13, 43/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z457" w:id="445"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z457" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Альмурза 1, 3, 5, 7, 7/1, 9, 11, 13, 13/а, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z458" w:id="446"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z458" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Жайлауова 1, 3, 7, 9, 11, 13, 15/а, 15/1, 15/2, 15/3, 15/4, 15/5, 15/6, 15/7, 15/8, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z459" w:id="447"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z459" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица М.Айтжанова 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z460" w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z460" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ш.Калматаева 1, 1/б, 1/а, 3, 5, 7, 9, 11, 13, 15, 17/а, 19, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z461" w:id="449"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z461" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Массив Нур </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z462" w:id="450"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z462" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 5, 5/а, 9, 11/а, 17, 21, 27/1, 33/а, 39, 51, 53/а, 65, 67, 69, 69/б, 71, 73, 75, 77, 79, 83, 85, 89, 93, 95, 97, 99, 101, 103/а, 103/б, 105, 105/а, 113, 115, 119, 129, 30, 131, 133, 135, 139, 143/г, 143, 145, 147, 151, 159, 161, 165, 167, 169, 169/а, 171, 171/а, 173, 175, 179, 181, 183, 185, 185/в, 187, 189, 191, 195, 197/а, 199/а, 199, 201, 203, 205, 207, 207/1, 207/4, 207/5, 211, 213, 215, 217, 217/1, 217/2, 221, 223, 225, 227, 229, 231, 231/1, 233, 255/в.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z463" w:id="451"/>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z463" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 8, 12, 24, 26, 28, 32, 36, 38, 40, 42, 52/д, 56, 60, 66/а, 66, 68, 70, 70/1, 70/б, 72, 74, 76, 78, 82, 84, 88, 92, 92/2, 94, 96, 100/а, 102/а, 104, 114, 116, 120, 122/б, 124, 126, 130, 132, 134, 140, 142, 144, 146, 148, 148/а, 150, 152, 156, 158, 160, 162, 166, 168, 170/б, 170/в, 172, 174, 176, 182, 186/а, 188, 190, 192, 196/а, 198/а, 200, 200/б, 202, 204, 208/а, 212/а, 212, 216, 218, 218/1, 220, 222, 224/а, 224, 226, 228, 230, 232, 234, 256.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z464" w:id="452"/>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z464" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №141.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z465" w:id="453"/>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z465" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Абай, улица Жамбыла № 4, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z466" w:id="454"/>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z466" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Абай, Жанасаз, Актобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z467" w:id="455"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z467" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №142.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z468" w:id="456"/>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z468" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Мырзатай, улица Ж.Амиркулулы №6, средняя школа Мырзатай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z469" w:id="457"/>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z469" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Мырзатай, Сенкибай.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z470" w:id="458"/>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z470" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №143.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z471" w:id="459"/>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z471" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Жетибай, улица Жамбыла №9/б, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z472" w:id="460"/>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z472" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Жетибай, Аккия, Тортколь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z473" w:id="461"/>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z473" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №144 сайлау учаскесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z474" w:id="462"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z474" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Талас станциясы, Барысхан көшесі №54/а, фельдшерлік тірек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z475" w:id="463"/>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z475" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралары: Талас станциясы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z476" w:id="464"/>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z476" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №145.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z477" w:id="465"/>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z477" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кызыл жулдыз, улица К.Тортаева №70/а, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z478" w:id="466"/>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z478" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Границы: Улицы А.Сухамбаева, М.Ибрагимовой, Д.Жантоховой, И.Агадиловой, Амангельды, 1 переулок Амангельды, 2 переулок Амангельды, Абая, М.Нурбаевой, Т.Рыскулова, М.Нурбаева, Жамбыла, Н.Фахрутдинова, С.Онгарбаева, Р.Шупенова. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z479" w:id="467"/>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z479" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №146.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z480" w:id="468"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z480" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Байзак батыра №123, спортивная школа им.Ж.Ушкемпирова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z481" w:id="469"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z481" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z482" w:id="470"/>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z482" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Косы батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z483" w:id="471"/>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z483" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 51, 53, 55, 57, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z484" w:id="472"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z484" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z485" w:id="473"/>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z485" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Суханбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z486" w:id="474"/>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z486" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 61, 63, 65, 67, 69, 69/а, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129, 131, 133, 133/а, 135, 137, 139, 141, 143, 145, 147, 149, 151, 153, 155.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z487" w:id="475"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z487" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 98/а, 100, 100/а, 102, 104, 106, 108, 110, 112, 114, 114/а, 116, 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 142/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z488" w:id="476"/>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z488" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Нахмановича</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z489" w:id="477"/>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z489" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 21, 21/а, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z490" w:id="478"/>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z490" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z491" w:id="479"/>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z491" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ш.Алтаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z492" w:id="480"/>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z492" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z493" w:id="481"/>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z493" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z494" w:id="482"/>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z494" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Ш.Алтаева 1, 3, 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z495" w:id="483"/>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z495" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Сулейменова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z496" w:id="484"/>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z496" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19/1, 19/2, 21/1, 21/2, 23/1, 23/2, 23/3, 23/4, 23/5, 25, 27</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z497" w:id="485"/>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z497" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z498" w:id="486"/>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z498" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Н.Дутбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z499" w:id="487"/>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z499" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z500" w:id="488"/>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z500" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z501" w:id="489"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z501" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица А.Молдагуловой </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z502" w:id="490"/>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z502" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92/1, 92/3, 92/4, 94, 96, 98, 100, 102, 104/1, 104/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z503" w:id="491"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z503" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Сапаралиева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z504" w:id="492"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z504" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 39, 41, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z505" w:id="493"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z505" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z506" w:id="494"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z506" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Толе би</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z507" w:id="495"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z507" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27/1, 27/2, 29/1, 29/2, 31/1, 31/2, 33/1, 33/2, 35/1, 35/2, 37/1, 37/2, 39/1, 39/2, 41/1, 41/2, 43/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z508" w:id="496"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z508" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/3, 32/4, 32/5, 32/6, 32/7, 32/8, 32/9, 32/10, 32/11, 32/12, 32/13, 32/14, 32/15, 32/16, 32/17, 32/18, 32/18а, 32/19, 32/20, 32/21, 32/22, 32/23, 32/24, 32/25, 32/26, 34/1, 34/2, 36/1, 36/2, 38/1, 38/2, 40/1, 40/2, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z509" w:id="497"/>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z509" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Дидарбекулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z510" w:id="498"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z510" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43/1, 43/2, 43/3, 43/4, 45/1, 45/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z511" w:id="499"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z511" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
-    <w:bookmarkStart w:name="z512" w:id="500"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z512" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Мамбет батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z513" w:id="501"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z513" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 3/1, 3/2, 5/1, 5/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z514" w:id="502"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z514" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2 ,4/1, 4/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z515" w:id="503"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z515" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Байзак батыра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z516" w:id="504"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z516" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 127, 129, 131, 133, 135, 137, 141а/1, 141а/2, 141а/3, 141а/4, 141/2, 141а/5, 143, 145, 147, 149, 151, 153, 155, 157, 159, 161, 163, 165, 167, 169, 171, 173, 176, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195 197, 201, 302, 205, 207, 209, 211, 213, 215, 217, 219, 221, 223.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z517" w:id="505"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z517" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 118, 120, 122, 124, 126, 128, 130, 132, 134, 136, 138, 140, 142, 144, 146, 148, 150, 152, 154, 156, 158, 160, 164, 166, 168, 170, 172, 174, 176, 178, 180, 182, 184, 186, 188, 190, 192, 194, 196, 198, 200, 202, 204, 206, 208, 210, 212, 214, 216, 218, 220, 222, 224, 226, 228, 230, 232.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z518" w:id="506"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z518" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Желтоксан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z519" w:id="507"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z519" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 27, 29/1, 29/2, 31, 33, 35, 37,39, 41, 43, 45, 47, 49, 51, 53, 55, 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z520" w:id="508"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z520" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 26, 28, 30/1, 30/2, 32, 34/1, 34/2, 36, 38, 40, 42, 44, 46, 48, 50.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z521" w:id="509"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z521" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №147.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z522" w:id="510"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z522" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Сарыкемер, улица Мамбет батыра, № 27/а, школа-гимназия Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z523" w:id="511"/>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z523" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Сарыкемер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z524" w:id="512"/>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z524" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Н.Мамыраимова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z525" w:id="513"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z525" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 11, 15, 17, 17/а, 17/б, 17/в, 19, 21, 23, 31, 33.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z526" w:id="514"/>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z526" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 26/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z527" w:id="515"/>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z527" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Жидели</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
-    <w:bookmarkStart w:name="z528" w:id="516"/>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z528" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/к, 3, 5, 7, 9, 11, 13, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z529" w:id="517"/>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z529" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 1/а, 2/а, 2/б, 2/в, 2, 2/1, 2/2, 4, 6, 8, 10, 12, 14, 16, 16/а, 16/б, 16/в, 16/е.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z530" w:id="518"/>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z530" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Жанаконыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="518"/>
-    <w:bookmarkStart w:name="z531" w:id="519"/>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z531" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z532" w:id="520"/>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z532" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 4, 6, 6/а, 8, 10, 12, 18, 20.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z533" w:id="521"/>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z533" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица С.Аблекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z534" w:id="522"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z534" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 1/а, 1/б, 1/в, 1/д, 1/г, 7.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z535" w:id="523"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z535" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 10/1, 10/2, 10/3, 10/4, 10/5, 10/6, 10/8, 10/7, 10/13,10/14, 10/15,10/16, 10/17,10/18, 10/19, 10/20, 10/22, 10/23, 10/26, 10/29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z536" w:id="524"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z536" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица С.Сейфуллина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z537" w:id="525"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z537" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 9/3, 11/1, 11/2, 13/1, 13/2, 13/3, 15/1, 15/2, 15/3, 17/1, 17/3, 19/2, 19/4, 19/5, 19/6, 19/8, 19/10, 19/11, 19/12, 21/1, 21/4, 21/5, 21/6, 21/7, 21/9, 21/10, 21/11, 21/12, 23/1, 23/2, 23/3, 23/4, 23/5, 23/6, 23/7, 23/8, 23/10, 23/11, 23/12, 25/15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z538" w:id="526"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z538" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4/1, 4/2, 4/3, 4/4, 4/6, 4/7, 4/8, 6/1, 6/2, 6/3, 6/4, 6/5, 6/6, 6/7, 6/8, 8/1, 8/2, 8/3, 8/4, 8/5, 8/6, 8/7, 10/2, 10/3, 10/4, 10/6, 10/7, 10/8, 12/1, 12/2, 12/3, 12/4, 12/5, 12/6, 12/7, 12/8, 14/1, 14/2, 14/3, 14/4, 14/5, 14/6, 14/7, 14/8, 16/1, 16/3, 16/4, 16/5, 16/6, 16/7, 16/8, 18/а, 18/2, 20/2, 20/4, 20/5, 20/6, 20/7, 20/8, 22/1, 22/2, 22/3, 22/4, 22/5, 22/6, 22/7, 22/8, 24/1, 24/2, 24/3, 24/4, 24/5, 24/6, 24/7, 24/8, 28/15А, 28/5, 28/6, 28/7, 28/9, 28/11.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z539" w:id="527"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z539" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок С.Сейфуллина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z540" w:id="528"/>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z540" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/д, 3, 7/а, 19/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z541" w:id="529"/>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z541" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 10/а, 28/в.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z542" w:id="530"/>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z542" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ю.Гагарина</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z543" w:id="531"/>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z543" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z544" w:id="532"/>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z544" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z545" w:id="533"/>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z545" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица С.Абдикулулы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z546" w:id="534"/>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z546" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41/1, 41/2, 43, 45, 47.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z547" w:id="535"/>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z547" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30/1, 30/2, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z548" w:id="536"/>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z548" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Р.Медеулова </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z549" w:id="537"/>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z549" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5/1, 5/2, 7, 7/б, 7/в, 7/г, 7/е, 7/5, 9/1, 9/2, 11/1, 11/2, 13/1, 13/2, 15/1, 15/2, 17/1, 17/2, 19, 21, 25/1, 25/2, 27/1, 27/2, 29/1, 29/2, 31/1, 31/2, 31/3, 33/1, 33/2, 33/1/а, 35/1, 35/2, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z550" w:id="538"/>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z550" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 56/в, 62.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z551" w:id="539"/>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z551" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Т.Акбозова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z552" w:id="540"/>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z552" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
-    <w:bookmarkStart w:name="z553" w:id="541"/>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z553" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6/1, 6/2, 8/1, 8/2, 10/1, 10/2, 10/г, 10/д, 10/ж, 10/м, 10/н, 10/и, 10/с, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z554" w:id="542"/>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z554" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Акыртас</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z555" w:id="543"/>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z555" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 17, 19, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z556" w:id="544"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z556" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z557" w:id="545"/>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z557" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Тауелсиздик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z558" w:id="546"/>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z558" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z559" w:id="547"/>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z559" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z560" w:id="548"/>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z560" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Карасу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z561" w:id="549"/>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z561" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z562" w:id="550"/>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z562" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 20/а, 22, 24.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z563" w:id="551"/>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z563" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Достық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z564" w:id="552"/>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z564" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 5, 7, 11, 13, 13/а, 17, 19, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z565" w:id="553"/>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z565" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 4, 6, 8, 10, 12, 14, 16, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z566" w:id="554"/>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z566" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Акдала</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
-    <w:bookmarkStart w:name="z567" w:id="555"/>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z567" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z568" w:id="556"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z568" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z569" w:id="557"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z569" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Т.Рыскулов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z570" w:id="558"/>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z570" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 5, 7, 9, 11, 13, 15, 17, 21.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z571" w:id="559"/>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z571" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z572" w:id="560"/>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z572" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ескара</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z573" w:id="561"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z573" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z574" w:id="562"/>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z574" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 10, 12, 14, 16, 18.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z575" w:id="563"/>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z575" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Тастобе </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z576" w:id="564"/>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z576" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 7, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z577" w:id="565"/>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z577" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 10, 12, 14, 16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
-    <w:bookmarkStart w:name="z578" w:id="566"/>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z578" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Кызылкайнар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z579" w:id="567"/>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z579" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11/1, 11/2, 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z580" w:id="568"/>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z580" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z581" w:id="569"/>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z581" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Е.Акбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z582" w:id="570"/>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z582" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z583" w:id="571"/>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z583" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z584" w:id="572"/>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z584" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       №467 сайлау учаскесі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z585" w:id="573"/>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z585" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жері: Түймекент ауылы, Д.Қонаев көшесі №16, Түймекент орта мектебі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z586" w:id="574"/>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z586" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Түймекент ауылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z587" w:id="575"/>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z587" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица М.Жетибаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z588" w:id="576"/>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z588" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 3, 5/1, 5/2, 7, 9, 11/1, 11/2, 13, 15, 17, 19, 21, 23, 25, 27, 27/2, 29/1, 29/2, 31/1, 31/2, 33/1, 33/2, 35, 37/1, 37/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z589" w:id="577"/>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z589" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/а, 4, 6, 8, 10, 12, 14, 16, 16/а, 18, 20, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 26/1, 26/2, 28/1, 28/2, 30/1, 30/2, 32/1, 32/2, 34/1, 34/2, 36/1, 36/2, 38/1, 38/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z590" w:id="578"/>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z590" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Т.Каримбекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z591" w:id="579"/>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z591" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 11, 11/а, 13, 15, 17, 19, 21, 23, 25, 27/а, 29, 31, 33, 35, 37, 39, 41, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 65/а, 69, 71, 73, 75, 75/а, 77, 79, 81, 85, 85/а, 85/в, 87, 91, 93, 97, 101, 105, 107, 109, 111, 113, 115, 117, 119, 121, 123, 125, 127, 129.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z592" w:id="580"/>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z592" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 36, 38, 40, 42, 44, 46/а, 46, 48, 50, 52/а, 56, 56/а, 60, 62, 64, 66, 68, 68/а, 68/б, 70, 74, 76, 78, 80.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z593" w:id="581"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z593" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Т.Каримбекова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z594" w:id="582"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z594" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 9, 13.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z595" w:id="583"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z595" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z596" w:id="584"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z596" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Жамбыла </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z597" w:id="585"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z597" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 9, 11, 13, 15, 17, 19, 21, 23, 27/а, 29, 31, 31/а, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 49/а, 51/а, 55, 57, 59, 61, 63, 65, 67, 71, 73, 75.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z598" w:id="586"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z598" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 16, 18, 20, 20/а, 22, 24, 26, 28, 30, 32, 34, 36, 36/а, 42, 44, 48, 52, 52/а, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 76, 78, 80, 82.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z599" w:id="587"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z599" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Байзак батыра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z600" w:id="588"/>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z600" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1,1/а, 1/б, 1/в, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 25/а, 27, 29, 31, 33, 33/а, 35/а, 37, 39, 41, 43, 45, 47, 49, 51, 55.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z601" w:id="589"/>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z601" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 38/а, 40, 40/а, 42, 44, 46, 48, 48/а, 50, 50/а, 50/б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z602" w:id="590"/>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z602" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Переулок Байзак батыра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z603" w:id="591"/>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z603" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 5, 7, 9, 11, 13/а, 13/б, 15, 17, 19, 21, 23, 25, 27, 29.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z604" w:id="592"/>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z604" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 8, 8/а, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z605" w:id="593"/>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z605" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Т.Рыскулова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z606" w:id="594"/>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z606" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 3, 7, 9, 11, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 49/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z607" w:id="595"/>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z607" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 6, 8, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 32/а, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 64.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z608" w:id="596"/>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z608" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Б.Коныра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z609" w:id="597"/>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z609" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/б, 1/в, 1/д, 3, 5, 7, 9, 9/а, 11, 13, 13/а, 13/б, 15, 15/а, 17, 17/б, 19, 19/а, 21, 23, 25.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z610" w:id="598"/>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z610" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 4/а, 6, 8, 10, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 26, 28, 30/1, 30/2, 32, 34, 36, 38, 40, 44.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z611" w:id="599"/>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z611" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Переулок Б.Коныра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z612" w:id="600"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z612" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 15/б</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z613" w:id="601"/>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z613" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 2, 4, 4/а, 8, 10, 12, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z614" w:id="602"/>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z614" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Сухамбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="602"/>
-    <w:bookmarkStart w:name="z615" w:id="603"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z615" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/1, 1/2, 1/3, 3, 5, 7/1, 7/2, 7/3, 7/4, 9.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z616" w:id="604"/>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z616" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z617" w:id="605"/>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z617" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица 50 лет Победы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="605"/>
-    <w:bookmarkStart w:name="z618" w:id="606"/>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z618" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 11/а, 13, 15, 19, 21, 43, 49, 53.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z619" w:id="607"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z619" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 2/б, 4, 8, 10, 12, 14, 16</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
-    <w:bookmarkStart w:name="z620" w:id="608"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z620" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Карасу </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z621" w:id="609"/>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z621" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 7/б, 9, 11, 15.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="609"/>
-    <w:bookmarkStart w:name="z622" w:id="610"/>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z622" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 10, 10/а, 12, 14, 16.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z623" w:id="611"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z623" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ретронслятор көшесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z624" w:id="612"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z624" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z625" w:id="613"/>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z625" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрорайон Самал</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z626" w:id="614"/>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z626" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/а, 1/б, 1/г, 1/д, 1/е, 3, 3/а, 5, 7, 11, 13, 15, 17, 19, 21, 21/а, 23, 23/а, 25, 27, 29, 31, 37, 39, 41, 43, 45, 47, 51, 53, 55, 57, 59, 61, 63, 63/а, 65.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z627" w:id="615"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z627" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 12, 12/а, 14, 18, 20, 22/а, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 46, 48, 50, 52, 54, 58, 60, 60, 64, 66, 66/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z628" w:id="616"/>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z628" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №468.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z629" w:id="617"/>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z629" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Бурыл, улица 9 мая №13в, сельский клуб.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z630" w:id="618"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z630" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Бурыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z631" w:id="619"/>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z631" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Белхожа </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z632" w:id="620"/>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z632" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные:1, 1/а, 1/1, 3, 5, 7, 9, 11, 11/а, 13, 15, 15/1, 17, 17/г, 17/1, 19, 21, 23, 23/а, 25, 27, 29, 31, 33, 35, 35/1, 37, 39, 41, 43, 45, 47, 48, 49, 51, 51/а, 53, 55, 57, 59, 59/а, 61, 61/а, 63, 65, 65/а, 67, 69, 71, 73, 77, 83/б, 85/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z633" w:id="621"/>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z633" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6, 6/а, 6/б, 8, 10, 12, 14, 14/а, 16, 18/а, 20/а, 22, 22/а, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70/а, 70, 72, 74, 76, 78, 80, 80а, 82, 84, 86, 88, 90, 92, 94, 94/а, 96, 98, 100, 102, 104, 108, 110, 110/а, 114, 122, 120/1.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z634" w:id="622"/>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z634" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Д.Агыбая </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z635" w:id="623"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z635" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3/а, 3, 5, 7, 9, 11, 13, 15, 17/а, 17/1, 17/3, 17/4, 19, 21, 25, 29, 30, 33, 37, 73.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z636" w:id="624"/>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z636" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18/1, 18/2, 18/3, 20, 20/1, 20/а, 22, 24, 26, 28/1, 28/2, 30, 32, 34, 36, 38, 40, 42, 44, 44/1, 46, 48, 50, 52, 54, 56, 58.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z637" w:id="625"/>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z637" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       А.Хамдиева </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="625"/>
-    <w:bookmarkStart w:name="z638" w:id="626"/>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z638" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 17/а, 17/б, 17.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z639" w:id="627"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z639" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/1, 2/2, 2/3, 2/4, 4/1, 4/2, 4/3, 4/4, 10.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z640" w:id="628"/>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z640" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       С.Зауырбекулы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z641" w:id="629"/>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z641" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные:1, 1/а, 3/в, 5/г, 5, 5/в, 7, 7/а, 9, 13/а, 13, 15, 15/1, 17, 19, 19/а, 19/б, 21, 23, 23/а, 25, 25/б, 25/г, 25/а, 25/е, 29, 31, 33, 35, 39.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="629"/>
-    <w:bookmarkStart w:name="z642" w:id="630"/>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z642" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/1, 2/2, 2/а, 2/б, 2/в, 4, 4/а, 6/г, 6, 8, 8/а, 10, 10/а, 10/б, 10/1, 12/а, 14, 16/б, 16/а, 16, 18, 18/а, 20/а, 20, 20/в, 22, 24, 24/г, 26, 26/а, 28, 30, 32, 32/б, 34/а, 34/б, 34, 36, 38, 40, 42, 44, 46, 48, 50/а, 50, 52, 54, 56, 58, 60, 62, 64, 66, 70, 72, 74, 80</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z643" w:id="631"/>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z643" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица 9 мая </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z644" w:id="632"/>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z644" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/а, 1/б 1/в, 3, 5, 7/а, 7/2, 9/б, 9/1, 9/2, 11, 11/а, 11/б, 11/в, 11/д, 13, 13/а, 13/б, 13/1, 13/2, 15/а, 15/б, 15/в, 17, 19, 21, 23, 23/б, 25, 25/а, 25/б, 25/в, 25/г, 27, 27/а, 27/б, 29/3, 31, 31/1, 37, 43, 45, 47/б, 49, 49/а, 61, 63, 63/а, 65, 67, 67/в, 67/а, 69, 69/а, 71, 73/а, 77, 87, 91, 297.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z645" w:id="633"/>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z645" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/а, 4, 6/а, 6, 8/1, 8/2, 10, 12, 12/а, 12/1, 14/а, 14/б, 18, 20, 22, 24/а, 24, 28, 28/1, 32, 36, 36/1, 38, 40, 42, 44, 46, 60, 64/а, 64/1, 66/а, 66/б, 66/в, 66/5, 68, 68/а, 68/б, 70, 70/в, 78, 100, 296, 300.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z646" w:id="634"/>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z646" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Жанбыршы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z647" w:id="635"/>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z647" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные:1, 3, 5, 7, 9, 9а, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33/1, 33/2, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71/а, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z648" w:id="636"/>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z648" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 2/1, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 66/1, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z649" w:id="637"/>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z649" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Б. Момышулы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z650" w:id="638"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z650" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9,11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z651" w:id="639"/>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z651" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z652" w:id="640"/>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z652" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Амангельды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z653" w:id="641"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z653" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 21/3, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 43/а, 45, 47, 49, 51, 53, 55, 57, 59/а, 61, 63, 65/1, 65/2, 67, 69/1, 69/2, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89/1, 89/2, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113/1, 113/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z654" w:id="642"/>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z654" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 16, 18, 18/а, 20, 22, 24, 26, 28, 30, 32, 34, 36, 36/а, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 106, 108, 110, 112, 114, 114/а, 116, 118, 120.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z655" w:id="643"/>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z655" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Массив Арай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z656" w:id="644"/>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z656" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 5, 9, 11, 15, 17, 21, 25, 29, 33, 35, 37, 37/а, 41, 47/а, 49, 59, 63/б, 63, 65, 67, 69/а, 69, 71, 77/1, 85, 87/б, 89, 89/а, 91, 91/а, 93, 93/а, 97/а, 97, 103, 107, 109, 111, 113/а, 117/а, 119, 123, 125, 127/а, 127, 135, 137, 139, 141, 143, 145, 149, 151, 155, 157, 159, 161, 163/а, 171, 173, 181, 183, 185, 187, 191, 193, 195/а, 197, 199, 201, 203, 217, 219, 221/а, 241/а, 241, 241/2, 243, 245, 247, 251/1, 253, 255, 259, 261, 263/а, 263, 271/1, 285, 287/б, 291, 293, 299, 303/а, 305/б, 305, 307. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z657" w:id="645"/>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z657" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Четные: 4, 6, 6/а, 8, 10, 14/а, 18, 20, 22, 24, 26, 28, 30, 34, 38, 44, 48/а, 48, 50, 52, 62, 66, 68, 70, 72, 76/1, 76/2, 78/а, 84, 86, 88/1, 90/а, 90/в, 94, 96/б, 96/а, 98, 98/а, 102, 108, 110, 112, 114, 120, 122, 124, 126, 130, 132, 134, 136, 138, 140, 142, 152, 156, 158, 160, 172, 174, 176, 180, 186, 190, 192, 196, 196/а, 200, 202, 204/б, 210, 212, 216, 248, 252, 254, 256, 258/а, 264, 268, 272, 274, 276/а, 280/а, 292, 294, 308. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z658" w:id="646"/>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z658" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Д.Конаева </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z659" w:id="647"/>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z659" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2, 2/а, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 38/а, 40, 42, 42/а, 44, 48, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 84/а, 86, 88, 90, 92, 94, 94/1, 96, 98, 100, 102, 104, 106, 108, 110, 112. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z660" w:id="648"/>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z660" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица О.Каримова </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z661" w:id="649"/>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z661" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2, 4, 6, 8, 10, 12, 14, 16, 18/1, 18/2, 18/3, 18/4, 18/5, 18/6, 18/7, 18/8, 18/9, 18/10, 18/11, 1812, 18/13, 18/14, 18/15, 18/16, 20, 22, 24, 26, 28, 30, 32.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z662" w:id="650"/>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z662" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №469.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z663" w:id="651"/>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z663" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Кумжота, улица К.Жайлауова 15 А, детский сад "Балауса".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z664" w:id="652"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z664" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Кумжота</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z665" w:id="653"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z665" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1, 2, 3/а, 4, 5, 6, 7, 9, 10, 11, 14, 14/а, 16, 18, 19, 20, 21, 22, 26, 29/а, 30, 31, 33, 34, 35, 36, 37, 39, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z666" w:id="654"/>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z666" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Дангыл ата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z667" w:id="655"/>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z667" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1/в, 1/1, 1/2, 3/1, 3/2, 3/3, 3/4, 5/1, 5/2, 5/3, 5/4, 7/1, 7/2, 7/3, 7/4, 9/1, 9/2, 9/3, 9/4, 11, 13/а, 13/1, 13/2, 13/3, 13/4, 15/а, 15, 17, 19, 21, 23, 25, 27, 29, 29/1, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 77/а, 79, 81, 83, 83/1, 85, 87, 89, 91, 93, 95, 95/а, 97, 99, 103, 105, 107, 109, 111, 111/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z668" w:id="656"/>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z668" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2/а, 2/1, 2/2, 2/3, 2/4, 4/1, 4/2, 4/3, 4/4, 6/1, 6/2, 6/3, 6/4, 8, 10, 12, 14, 16, 16/1, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 48/1, 50, 52, 52/б, 54, 56, 58, 58/а, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 80/а, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102/а, 102.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z669" w:id="657"/>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z669" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Жолдыбай ата </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z670" w:id="658"/>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z670" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 3/а, 5, 5/а, 7, 7/а, 9, 11, 13, 13/а, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 53/а, 55, 57, 59, 63/а, 63, 65, 67, 69/а.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z671" w:id="659"/>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z671" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 6/а, 8, 8/а, 10, 12, 14, 16, 16/а, 18, 20, 22, 22/а, 24, 26, 28, 30, 32, 34, 36, 36/а, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z672" w:id="660"/>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z672" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица Ж.Бузаубакова </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z673" w:id="661"/>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z673" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 1/1, 1/б, 3/1, 5, 5/а, 5/б, 5/в, 9, 13, 15/а, 15, 17, 19, 23, 23/1, 25, 25/а, 27, 29, 29/а, 31, 31/а, 33, 39, 49</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z674" w:id="662"/>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z674" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 8, 10, 10/б, 10/а, 14, 16, 18, 18/а, 18/б, 20, 20/а, 30, 30/а, 34, 36, 38, 40, 42.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z675" w:id="663"/>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z675" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 Переулок Ж.Бузаубакова : 1, 2, 4, 9, 10, 11, 12, 13, 15, 17, 18, 22, 23, 24, 25</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z676" w:id="664"/>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z676" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 Переулок Ж.Бузаубакова: 1,2,3,4,7,8,9,16/1,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z677" w:id="665"/>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z677" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Улица М.Ауезова </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z678" w:id="666"/>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z678" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3/1, 3/2, 5/1, 5/2, 7/1, 7/2, 9/1, 9/2, 11/1, 11/2, 13/а, 13, 15/1, 15/2, 17/1, 17/2, 19, 21, 23/1, 23/2, 23/3, 23/4, 23/5, 23/6, 23/7, 23/7, 23/8, 23/9, 25/б, 25/а, 25/1, 25/2, 25/3, 26/1, 27, 29, 31/а, 31, 33, 37, 57, 63/1, 63/2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z679" w:id="667"/>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z679" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4/1, 4/2, 6/1, 6/2, 8, 10/1, 10/2, 12/1, 12/2, 14/1, 14/2, 16/1, 16/2, 18/1, 18/2, 20/1, 20/2, 22/1, 22/2, 24/1, 24/2, 26/а, 26/1, 26/2, 28, 30, 32, 34, 36, 38, 40.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z680" w:id="668"/>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z680" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Битаева 2, 2/а, 2/б, 4/а, 4, 6, 6/1, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42/б, 42, 42/а, 42/1, 42/3, 42/4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z681" w:id="669"/>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z681" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Альмурза 2, 4, 6, 8, 8/а, 10, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-    <w:bookmarkStart w:name="z682" w:id="670"/>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z682" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица К.Жайлауова 2, 2/а, 4, 6, 8, 10, 12.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z683" w:id="671"/>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z683" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица М.Айтжанова 2, 4, 6, 6/а, 8, 8/а</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z684" w:id="672"/>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z684" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ш.Калматаева 2, 2/а, 2/в, 4, 6, 8, 10, 10/а, 12, 14, 16, 18/а, 18, 20, 22.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z685" w:id="673"/>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z685" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Избирательный участок №470.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z686" w:id="674"/>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z686" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место расположения: село Байзак, улица Ж.Аймауытова №170а, школа-лицей №4.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z687" w:id="675"/>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z687" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы: села Байзак, улицы Торегелди, Акбулак, А.Жамалова, Талас, Торткол и Туран</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z688" w:id="676"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z688" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица А.Доненбаева</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z689" w:id="677"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z689" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="677"/>
-    <w:bookmarkStart w:name="z690" w:id="678"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z690" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z691" w:id="679"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z691" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Р.Рустемова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z692" w:id="680"/>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z692" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39,41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z693" w:id="681"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z693" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="681"/>
-    <w:bookmarkStart w:name="z694" w:id="682"/>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z694" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Ж.Аймауытова</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z695" w:id="683"/>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z695" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85, 87, 89, 91, 93, 95, 97, 99, 101, 103, 105, 107, 109, 111, 113, 115, 117, 177, 179, 181, 183, 185, 187, 189, 191, 193, 195, 197, 199, 201, 203.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z696" w:id="684"/>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z696" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86, 88, 90, 92, 94, 96, 98, 100, 102, 104, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z697" w:id="685"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z697" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица Торегельды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z698" w:id="686"/>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z698" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нечетные: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, , 45, 47, 49, 51, 53, 54/а, 54/б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z699" w:id="687"/>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z699" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Четные: 2, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 26, 28, 30, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 54/а, 54/б.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z700" w:id="688"/>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z700" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       село Ботамойнак</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z701" w:id="689"/>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z701" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Улица С.Абланова, улица З.Жумабекова, улица Мамбет батыра, улица А.Койайдарова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkEnd w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14731,35 +14830,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>