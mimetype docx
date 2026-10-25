--- v0 (2025-10-19)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b1b041" w14:textId="9b1b041">
+    <w:p w14:paraId="e1b3809" w14:textId="e1b3809">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1079,111 +1079,169 @@
         </w:rPr>
         <w:t xml:space="preserve"> - специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер - утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      13) сервис цифровых документов - объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов - объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "цифрового правительства" (далее - портал) - цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее - ЭЦП) - цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1318,1624 +1376,2098 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 в редакции решения Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящие Правила распространяется на лиц, постоянно зарегистрированных и проживающих на территории Урджарского района, за исключением случаев, указанных во втором абзаце пункта 8 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      5. Настоящие Правила распространяется на лиц, постоянно зарегистрированных и проживающих на территории Урджарского района, за исключением случаев, указанных во втором абзаце пункта 8 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 февраля - День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      6. Перечень праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 8 марта - Международный женский день;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      1) 15 февраля - День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мая - День Победы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      2) 8 марта - Международный женский день;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Второе воскресенье октября месяца - День лиц с инвалидностью Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) 16 декабря - День Независимости. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кратность оказания социальной помощи один раз в год по одному из оснований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам оказывается единовременно, в виде денежных выплат следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      Кратность оказания социальной помощи один раз в год по одному из оснований.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля (по одному из оснований):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее - Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистане с территории бывшего Союза ССР - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день - 8 марта (по одному из оснований):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени - в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими восемнадцатилетнего возраста до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) - в размере 5 (пять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День Победы - 9 мая (по одному из оснований):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащие, проходившие службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизаны и подпольщики Великой Отечественной войны - в размере 5 000 000 (пять миллионов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащие действующей армии и флота, партизаны и подпольщики Великой Отечественной войны, а также рабочие и служащие, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере 5 000 000 (пять миллионов) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившие в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшие штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившиеся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также члены экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденные орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 - 1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...663 lines deleted...]
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения - в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День лиц с инвалидностью Республики Казахстан второе воскресенье октября месяца (по одному из оснований):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...15 lines deleted...]
-      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью в возрасте до 18 лет (одному из родителей или иным законным представителям детей с инвалидностью) и лицам с инвалидностью первой, второй группы - в размере 5 (пять) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...15 lines deleted...]
-      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 30 (тридцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День Независимости - 16 декабря (по одному из оснований):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...15 lines deleted...]
-      4) День памяти жертв политических репрессий - 31 мая (по одному из оснований):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессий за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 55 (пятьдесят пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессиям советскими судами и другими органами за пределами бывшего Союза ССР - в размере 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, осужденных военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих) - в размере 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессий после призыва для прохождения воинской службы за пределы Казахстана - в размере 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессий по решениям центральных союзных органов: Верховного Суда Союза ССР и его судебных коллегий, коллегии Объединенных государственных политических управлении Союза ССР, особого совещания при Народном комиссариате внутренних дел - Министерства государственной безопасности-Министерства внутренних дел Союза ССР, Комиссии Прокуратуры Союза ССР и Народный комиссариат внутренних дел Союза ССР по следственным делам и других органов - в размере 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся насильственному противоправному переселению в Казахстан и из Казахстана на основании актов высших органов государственной власти Союза ССР - в размере 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям жертв политических репрессий, находившиеся вместе с родителями или заменявшими их лицами в местах лишения свободы, в ссылке, высылке или на спецпоселении, а также дети жертв политических репрессий, не достигшие восемнадцатилетнего возраста на момент репрессии и в результате ее применения оставшиеся без попечения родителей или одного из них - в размере 7 (семь) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь оказывается отдельным категориям нуждающихся граждан, единовременно или периодически (ежемесячно):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
-[...15 lines deleted...]
-      лицам, подвергшимся репрессиям советскими судами и другими органами за пределами бывшего Союза ССР - в размере 7 (семь) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара по месту возникновения стихийного бедствия или пожара, на основании подтверждающего документа, но не более 100 (сто) месячных расчетных показателей единовременно один раз в год без учета среднедушевого дохода и обследования материально-бытового положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
-[...15 lines deleted...]
-      лицам, осужденных военными трибуналами действующей армии во время второй мировой войны (гражданских лиц и военнослужащих) - в размере 7 (семь) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам (семьям), со среднедушевым доходом за квартал, предшествующим кварталу обращению, не превышающим порога однократной величины прожиточного минимума находящиеся в трудной жизненной ситуации предоставляется единовременно один раз в год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) лицам, имеющим социально-значимые заболевания - со среднедушевым доходом за квартал, предшествующим кварталу обращению, не превышающим порога однократной величины прожиточного минимума предоставляется единовременно один раз в год; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) лицам, больным туберкулезом, находящимся на амбулаторном этапе лечения, предоставляются по спискам организациями здравоохранения (с указанием индивидуального идентификационного номера, фамилия, имя, отчество, счета) ежемесячно в размере 7 месячных расчетных показателей без учета среднедушевого дохода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) детям до восемнадцати лет инфицированных вирусом иммунодефицита человека (одному из родителей или иным законным представителям детей), состоящим на диспансерном учете, предоставляется ежемесячно без учета среднедушевого дохода и обследования материально-бытового положения в двукратном размере величины прожиточного минимума, установленного законом о республиканском бюджете на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) исключен решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается местными представительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Предельный размер социальной помощи составляет 100 (сто) месячных расчетных показателей. Для ветеранов Великой Отечественной войны, статус которых определен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", предельный размер социальной помощи составляет 5 000 000 (пять миллионов) тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Среднедушевой доход семьи для оказания социальной помощи отдельным категориям нуждающихся граждан по решению местных исполнительных органов исчисляется на основе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Министерстве юстиции Республики Казахстан 29 мая 2023 года под № 32609).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Категории получателей социальной помощи определяются государственным учреждением "Отдел занятости и социальных программ Урджарского района области Абай".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из цифровых систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      13. "Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2954,452 +3486,440 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее - ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие цифровые системы государственных органов и (или) организаций через шлюз "цифрового правительства" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в цифровых системах заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в цифровые системы государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из цифровых систем государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Поступившие заявления, в том числе электронные, уполномоченный орган по оказанию социальной помощи регистрирует в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня - в первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z126" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил, уполномоченный орган по оказанию социальной помощи или акимы сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z127" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3414,172 +3934,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам, и направляет их в уполномоченный орган по оказанию социальной помощи или акиму сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z128" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аким сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z129" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случае недостаточности документов для оказания социальной помощи, уполномоченный орган по оказанию социальной помощи запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z130" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, уполномоченный орган по оказанию социальной помощи принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z131" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уполномоченный орган по оказанию социальной помощи в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z132" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z133" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уполномоченный орган по оказанию социальной помощи в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z134" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3594,272 +4114,334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, уполномоченный орган по оказанию социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z135" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании социальной помощи уполномоченный орган по оказанию социальной помощи в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Время и дата заслушивания устанавливаются уполномоченным органом по оказанию социальной помощи, которое проводится путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z137" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z138" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z139" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z140" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z141" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае устного выражения заявителем своего возражения, уполномоченный орган по оказанию социальной помощи, должностное лицо ведут протокол заслушивания. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z142" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи, должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z143" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z144" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам рассмотрения замечаний уполномоченный орган по оказанию социальной помощи принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Уполномоченный орган по оказанию социальной помощи направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3874,791 +4456,1407 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам (в случае отказа - согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z146" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z147" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии возможности отправки sms-оповещения на мобильный телефон заявителя уполномоченный орган по оказанию социальной помощи или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z148" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z149" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z150" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z151" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z152" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z153" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из цифровой системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным решением Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z155" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z156" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z157" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 23 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы Урджарского района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z163" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z164" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z165" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанный в подпункте 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z166" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z167" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 24 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z170" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной цифровой системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Для формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням уполномоченным органом по оказанию социальной помощи инициируется запрос в цифровые системы уполномоченного государственного органа на получение данных граждан, являющихся (активными) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется уполномоченным органом по оказанию социальной помощи при принятии им решения об оказании социальной помощи через цифровые системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z175" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по единовременным выплатам - ежедневно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z176" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам - к 27 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 29 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z179" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z180" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 30 с изменениями, внесенными решением Урджарского районного маслихата области Абай от 08.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35-715/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z183" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи уполномоченный орган по оказанию социальной помощи в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в цифровую систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 в редакции решения Урджарского районного маслихата области Абай от 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 38-746/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в уполномоченный орган по оказанию социальной помощи излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z185" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и уполномоченным органом по оказанию социальной помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4750,628 +5948,628 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 сентября 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5-113/VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:bookmarkStart w:name="z187" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень решений Урджарского районного маслихата признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z183" w:id="173"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z188" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 15 апреля 2014 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-253/V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 3325);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z184" w:id="174"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z189" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "О внесении изменений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 13 марта 2015 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-354/V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 3837);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z185" w:id="175"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z190" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "О внесении изменений и дополнений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 28 марта 2016 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1-11/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 4514);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z186" w:id="176"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z191" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 12 марта 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 24-248/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5567);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z187" w:id="177"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z192" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 05 сентября 2018 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31-325/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 5-18-166);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z188" w:id="178"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z193" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "О внесении изменений и дополнений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 11 июня 2019 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 41-466/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6014);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z189" w:id="179"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z194" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "О внесении изменений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 11 октября 2019 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 45-500/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6223);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z190" w:id="180"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z195" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 16 апреля 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-624/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 6964);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z191" w:id="181"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z196" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "О внесении изменений и дополнения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 14 октября 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 55-714/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7714);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z192" w:id="182"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z197" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "О внесении изменений и дополнений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 22 декабря 2020 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 57-746/VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8391);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z193" w:id="183"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z198" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "О внесении изменений в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 16 марта 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3-28/VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8466);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z199" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 30 марта 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14-218/VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27580);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z200" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 05 октября 2022 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18-300/VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30113);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z201" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "О внесении изменения в решение Урджарского районного маслихата от 15 апреля 2014 года № 24-253/V "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 26 апреля 2023 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2-31/ VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 58-18).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5751,31 +6949,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>