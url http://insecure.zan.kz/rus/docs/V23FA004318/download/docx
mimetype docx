--- v0 (2025-11-10)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6259936" w14:textId="6259936">
+    <w:p w14:paraId="5244f16" w14:textId="5244f16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома в городе Семей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Семей области Абай от 7 апреля 2023 года № 262. Зарегистрировано Департаментом юстиции области Абай 14 апреля 2023 года № 43-18.</w:t>
+        <w:t>Постановление акимата города Семей области Абай от 7 апреля 2023 года № 262. Зарегистрировано Департаментом юстиции области Абай 14 апреля 2023 года № 43-18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок постановления в редакции постановления акимата города Семей области Абай от 23.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -834,123 +834,123 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) управляющая компания – физическое или юридическое лицо, оказывающее услуги по управлению объектом кондоминиума на основании заключенного договора;</w:t>
-[...35 lines deleted...]
-      3) управляющий многоквартирным жилым домом – гражданин Республики Казахстан, не являющийся собственником квартиры, нежилого помещения, парковочных мест, кладовки в управляемом многоквартирном жилом доме, соответствующий квалификационным требованиям, утвержденным уполномоченным органом;</w:t>
+      управляющая компания - субъект предпринимательства, оказывающий услуги по управлению объектом кондоминиума на основании заключенного договора управления объектом кондоминиума или протокола собрания собственников квартир, нежилых помещений многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      голосование – процедура, при которой собственники квартир, нежилых помещений, парковочных мест, кладовок выражают свое мнение для принятия решения по вопросам, связанным с управлением объектом кондоминиума, путем подсчета голосов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кооператив собственников квартир (нежилых помещений) - некоммерческая организация, образованная собственниками квартир, нежилых помещений для оказания услуг по управлению объектом кондоминиума на основании заключенного договора управления объектом кондоминиума или протокола собрания собственников квартир, нежилых помещений многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) совет многоквартирного жилого дома (далее – Совет дома) – коллегиальный орган управления объектом кондоминиума, избираемый из числа собственников квартир, нежилых помещений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее – собрание) – высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и принятие решений собственниками квартир, нежилых помещений, связанных с управлением объектом кондоминиума и содержанием общего имущества объекта кондоминиума, путем голосования;</w:t>
+      собрание собственников квартир, нежилых помещений многоквартирного жилого дома (далее - собрание) - высший орган управления объектом кондоминиума, обеспечивающий коллективное обсуждение и (или) принятие решений, связанных с управлением объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) общая площадь жилища - сумма полезной площади жилища и площадей балконов (лоджий, веранд, террас), рассчитываемых с применением понижающих коэффициентов в соответствии с нормативно-техническими актами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1014,105 +1014,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) объект кондоминиума – единый имущественный комплекс, состоящий из квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности, и общего имущества, которое не может находиться в индивидуальной (раздельной) собственности и принадлежит собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
+      11) общее имущество объекта кондоминиума – части объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и лестничные площадки, лифты, крыши, козырьки (навесы) входных групп, чердаки, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок, элементы благоустройства и другое имущество общего пользования), кроме квартир, нежилых помещений, парковочных мест, кладовок, находящихся в индивидуальной (раздельной) собственности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) кондоминиум многоквартирного жилого дома (далее – кондоминиум) – форма собственности, зарегистрированная в порядке, определенном законодательством Республики Казахстан, при которой квартиры, нежилые помещения, парковочные места, кладовки находятся в индивидуальной (раздельной) собственности, а те части, которые не находятся в индивидуальной (раздельной) собственности, принадлежат собственникам квартир, нежилых помещений, парковочных мест, кладовок на праве общей долевой собственности, включая единый неделимый земельный участок под многоквартирным жилым домом и (или) придомовой земельный участок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) капитальный ремонт общего имущества объекта кондоминиума - комплекс мероприятий и работ по замене изношенных конструкций, деталей и инженерного оборудования многоквартирного жилого дома на новые или более прочные и экономичные, улучшающие эксплуатационные показатели ремонтируемых объектов, проводимых с целью восстановления ресурса многоквартирного жилого дома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      14) содержание общего имущества объекта кондоминиума - комплекс работ или услуг по технической эксплуатации, санитарному содержанию и текущему ремонту общего имущества объекта кондоминиума;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14) исключен постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) многоквартирный жилой дом - отдельно стоящее здание с единым фундаментом на едином неделимом земельном участке, состоящее из общего имущества объекта кондоминиума, которое является общей долевой собственностью двух и более квартир, нежилых помещений, имеющих самостоятельные выходы на земельный участок, прилегающий к многоквартирному жилому дому, либо в иные части общего имущества объекта кондоминиума;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1122,113 +1166,361 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) объединение собственников имущества многоквартирного жилого дома (далее - объединение собственников имущества) - юридическое лицо, являющееся некоммерческой организацией, образованное собственниками квартир, нежилых помещений одного многоквартирного жилого дома, осуществляющее управление объектом кондоминиума, финансирующее его содержание и обеспечивающее его сохранность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) расходы на капитальный ремонт общего имущества объекта кондоминиума – обязательные ежемесячные взносы собственников квартир, нежилых помещений на капитальный ремонт общего имущества объекта кондоминиума или отдельных его частей.</w:t>
+       накопительные взносы - обязательные ежемесячные взносы собственников квартир, нежилых помещений, парковочных мест, кладовок на капитальный ремонт общего имущества объекта кондоминиума или отдельных его частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Настоящие Правила не распространяются на финансирование мероприятий по текущему или капитальному ремонту фасадов, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика на территории города Семей, которое осуществляется за счет средств местного бюджета.</w:t>
+      Настоящие Правила не распространяются на финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика городу Семей, которое осуществляется за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Собственники квартир, нежилых помещений участвуют в расходах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума и несут обязанности, предусмотренные Законом.</w:t>
+      4. Собственники квартир, нежилых помещений парковочных мест, кладовок участвуют в расходах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума и несут обязанности, предусмотренные Законом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Собственники квартир, нежилых помещений обязаны принимать меры по содержанию общего имущества объекта кондоминиума и обеспечению его безопасной эксплуатации, включая проведение текущего и капитального ремонта общего имущества объекта кондоминиума.</w:t>
+      5. Собственники квартир, нежилых помещений парковочных мест, кладовок обязаны принимать меры по содержанию общего имущества объекта кондоминиума и обеспечению его безопасной эксплуатации, включая проведение текущего и капитального ремонта общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и условия обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома в городе Семей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1268,155 +1560,279 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собрание собственников квартир, нежилых помещений проходит в соответствии с порядком, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 42-1</w:t>
+        <w:t>статьей 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принятые собранием решения являются обязательными для всех собственников квартир, нежилых помещений, парковочных мест, кладовок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Собственники квартир, нежилых помещений при принятии положительного решения в установленном порядке о капитальном ремонте многоквартирного жилого дома, ремонте и замене лифтов за счет средств местного бюджета, избирают орган управления многоквартирным жилым домом, если на момент участия орган управления (форма управления) не выбрана.</w:t>
+      Собственники квартир, нежилых помещений при принятии положительного решения в установленном порядке о капитальном ремонте многоквартирного жилого дома, ремонте и замене лифтов за счет средств местного бюджета, избирают орган управления многоквартирным жилым домом или субъект управления, если на момент участия орган управления (форма управления) не выбрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае отсутствия необходимого кворума собственников квартир, нежилых помещений для принятия решения на собрании, проводится письменный опрос. Письменный опрос проводится в срок не более двух месяцев с даты объявления собрания. Решение о проведении письменного опроса и организация голосования осуществляется Советом дома или инициативной группой жителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок проведения письменного опроса проходит в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьей 42-2</w:t>
+        <w:t>статьей 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        9. В случае принятия положительного решения на основании утвержденного перечня многоквартирных жилых домов, требующих ремонта и замены лифтов, капитального ремонта дома Отдел ЖО и ЖИ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1467,614 +1883,852 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информирует собственников квартир и нежилых помещений, парковочных мест, кладовок многоквартирных жилых домов (при их наличии) о планируемых работах и предполагаемых сроках их проведения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) принимает участие в комиссиях по приемке выполненных работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      10. При выполнении условий договора о накоплении средств на капитальный ремонт общего имущества объекта кондоминиума, в том числе накоплении денежных средств на сберегательном счете не менее 50 (пятидесяти) процентов от утвержденной сметы расходов в течение не менее 3-х лет, объединение собственников имущества или простое товарищество обращается в банк второго уровня для получения жилищного займа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Исключен постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок проведения собственниками квартир, нежилых помещений многоквартирного жилого дома мероприятий связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По итогам обследования технического состояния дома (лифтов) Оператор программы организует собрание собственников квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Собственники квартир, нежилых помещений, парковочных мест, кладовок:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) согласовывают сметную документацию на ремонт лифтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласовывают проектно-сметную документацию на проведение капитального ремонта многоквартирного жилого дома, замену лифтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) утверждают сумму расходов на проведение капитального ремонта многоквартирного жилого дома, ремонт (замену) лифтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) согласовывают порядок и сроки возврата денежных средств. Расчет сумм возврата средств за проведенный капитальный ремонт определяется на основании технических характеристик, предоставляемых собственниками квартир, нежилых помещений, парковочных мест, кладовок в соответствии с их долей в общем имуществе объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляют выбор ответственных лиц из числа собственников помещений (квартир) для участия в приемке выполненных работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Специализированная уполномоченная организация обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организацию и проведение работы по определению подрядной организации на портале государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заключение договоров на выполнение капитального ремонта с органами управления и собственниками квартир, нежилых помещений, парковочных мест, кладовок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнение капитального ремонта в соответствии с договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заключение договоров с субподрядными организациями при необходимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие мер по устранению недостатков, допущенных в ходе проведения ремонтных работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) согласование проектно-сметной документации и сметы с собственниками квартир, нежилых помещений, парковочных мест, кладовок многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок проведения собственниками квартир, нежилых помещений многоквартирного жилого дома мероприятий связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома</w:t>
-[...39 lines deleted...]
-      12. Собственники квартир, нежилых помещений, парковочных мест, кладовок:</w:t>
+        <w:t xml:space="preserve"> Глава 4. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...215 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Проведение капитального ремонта многоквартирного жилого дома за счет возвратных средств собственников квартир, нежилых помещений, парковочных мест, кладовок осуществляется специализированной уполномоченной организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специализированная уполномоченная организация определяется местным исполнительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Возвращенные собственниками квартир, нежилых помещений, парковочных мест, кладовок денежные средства по решению местного исполнительного органа могут быть использованы специализированной уполномоченной организацией на ремонт другого многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Организация ремонта и замены лифтов в многоквартирном жилом доме, работы по капитальному ремонту многоквартирного жилого дома осуществляются администратором бюджетной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Председатель объединения собственников имущества, управляющий, председатель, совет дома при обнаружении недостатков, допущенных в ходе проведения капитального ремонта, обращаются в специализированную уполномоченную организацию либо в местные исполнительные органы для устранения выявленных недостатков. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...101 lines deleted...]
-      17. Председатель объединения собственников имущества, доверенное лицо простого товарищества, совет дома при обнаружении недостатков, допущенных в ходе проведения капитального ремонта, обращаются в специализированную уполномоченную организацию либо в местные исполнительные органы для устранения выявленных недостатков. </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В приемке и вводе в эксплуатацию многоквартирного жилого дома по капитальному ремонту принимают участие специализированная уполномоченная организация, подрядная организация, жилищная инспекция, технический надзор, авторский надзор, а также совет дома, председатель объединения собственников имущества или управляющий, председатель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      18. В приемке и вводе в эксплуатацию многоквартирного жилого дома по капитальному ремонту принимают участие специализированная уполномоченная организация, подрядная организация, жилищная инспекция, технический надзор, авторский надзор, а также совет дома, председатель объединения собственников имущества или доверенное лицо простого товарищества. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сноска. Пункт 18 с изменением, внесенным постановлением акимата города Семей области Абай от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечению десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Собственники квартир, нежилых помещений, парковочных мест, кладовок после подписания акта-приемки выполненных работ обеспечивают возврат средств, затраченных на ремонт, в соответствии с графиком, являющимся неотъемлемой частью договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
-[...15 lines deleted...]
-      19. Собственники квартир, нежилых помещений, парковочных мест, кладовок после подписания акта-приемки выполненных работ обеспечивают возврат средств, затраченных на ремонт, в соответствии с графиком, являющимся неотъемлемой частью договора.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Собственники квартир, нежилых помещений, парковочных мест, кладовок производят ежемесячные взносы на сберегательный счет в банке второго уровня, предназначенный для накопления денег на капитальный ремонт общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
-[...15 lines deleted...]
-      20. Собственники квартир, нежилых помещений, парковочных мест, кладовок производят ежемесячные взносы на сберегательный счет в банке второго уровня, предназначенный для накопления денег на капитальный ремонт общего имущества объекта кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Накопленные средства со счета в банке второго уровня перечисляются в специализированную уполномоченную организацию в качестве оплаты выполненных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
-[...15 lines deleted...]
-      21. Накопленные средства со счета в банке второго уровня перечисляются в специализированную уполномоченную организацию в качестве оплаты выполненных работ.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. При переходе права собственности на квартиру, нежилое помещение, парковочных мест, кладовок в многоквартирном жилом доме продавец погашает образовавшуюся сумму задолженности ежемесячных платежей на момент реализации квартиры, нежилого помещения за капитальный ремонт многоквартирного жилого дома, ремонт (замену) лифтов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>