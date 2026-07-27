--- v1 (2026-06-12)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5244f16" w14:textId="5244f16">
+    <w:p w14:paraId="cbddfd0" w14:textId="cbddfd0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2680,55 +2680,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>