--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f37f5c2" w14:textId="f37f5c2">
+    <w:p w14:paraId="ba4ea25" w14:textId="ba4ea25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1145,1929 +1145,1911 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+        <w:t xml:space="preserve">
+      4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      5. Перечни праздничных дней и памятных дат для оказания социальной помощи, а также кратность оказания социальной помощи устанавливаются местными представительными органами по представлению МИО.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются местными представительными органами по представлению МИО Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых МИО Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых МИО Алматинской области.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      Типовые положения о специальных и участковых комиссиях утверждаются уполномоченным государственным органом.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, статус которых определен статьей 4 Закона Республики Казахстан "О ветеранах" единовременно – 450 (четыресто пятьдесят) месячных расчетных показателей и ежемесячно на оплату коммунальных услуг в размере 3 (три) месячных расчетных показателей без учета доходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, а также лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны единовременно – 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствии ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствии ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак единовременно – 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" единовременно – 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны единовременно – 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам, боевых действий на территории других государств, статус которых определен статьей 5 Закона Республики Казахстан "О ветеранах" единовременно – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия единовременно – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия единовременно– 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) День вывода советских войск из Афганистана – 15 февраля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанные, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий единовременно– 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия единовременно – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День участников ликвидации последствий радиационных аварий и катастроф и памяти жертв этих аварий и катастроф – 26 апреля, а также день закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях единовременно 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, погибшим при ликвидации последствий катастрофы на Чернобыльской атомной электростанции единовременно – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям лиц, умершим вследствие лучевой болезни или умерших лиц c инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний единовременно – 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сноска. Пункт 7 с изменением, внесенным решением Кегенского районного маслихата Алматинской области от 13.06.2024 № 21-101 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исключен решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь оказывается единовременно и (или) периодически (ежемесячно) отдельным категориям нуждающихся граждан, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)с учетом среднедушевого дохода не превышающего размера прожиточного минимума по Алматинской области:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия единовременно в размере – 400 (четыресто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие пожара единовременно в размере – 400 (четыресто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок обращения за социальной помощью при наступлении трудной жизненной ситуации вследствие стихийного бедствия или пожара – три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) исключен решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)без учета среднедушевого дохода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на амбулаторном лечении с заболеванием туберкулез ежемесячно в размере – 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека ежемесячно 2 (два) кратных размера величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход лица (семьи) на оказание социальной помощи исчисляется в соответствии с приказом Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 181</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      7. Социальная помощь к праздничным дням и памятным датам оказывается единовременно в виде денежных выплат следующим категориям граждан:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      1) День Победы – 9 мая:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сиротство, отсутствие родительского попечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок обращения за социальной помощью, порядок оказания социальной помощи, сроки выплаты социальной помощи, основания отказа от назначения социальной помощи, порядок возврата излишне выплаченных и неправомерно полученных сумм утверждается согласно Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются местными исполнительными органами Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решения Кегенского районного маслихата Алматинской области от 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29-129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ветеранам Великой Отечественной войны, статус которых определен </w:t>
-[...277 lines deleted...]
-      лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях единовременно 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      12. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Кегенского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порядок выплаты социальной помощи и сроки перечисления утверждается согласно Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Сноска. Пункт 7 с изменением, внесенным решением Кегенского районного маслихата Алматинской области от 30.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 29-129</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      13. Исключен решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Социальная помощь на санаторно-курортное лечение (далее – социальная помощь на санаторно-курортное лечение) предоставляется в натуральном (путевка в санаторно-курортные организации, определенные в соответствии с законодательством Республики Казахстан о государственных закупках) или денежном (возмещение затрат за санаторно-курортное лечение в пределах Республики Казахстан в размере стоимости путевки, установленной при формировании бюджетной заявки на соответствующий финансовый год) видах, без учета среднедушевого дохода, бесплатно следующим категориям нуждающихся граждан:</w:t>
-[...399 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+      14. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы Кегенского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1)-3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Получатели социальной помощи обязаны уведомить государственное учреждение "Отдел занятости и социальных программ" Кегенского района или акима сельского округа по месту проживания о наступлении указанных обстоятельств от себя или от имени семьи в течение 2(два) рабочих дней со дня наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 в редакции решения Кегенского районного маслихата Алматинской области от 30.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 29-129</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным решением Кегенского районного маслихата Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44-211</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...807 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы подлежат возврату в добровольном или ином установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z79" w:id="90"/>
+    <w:bookmarkStart w:name="z79" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3107,202 +3089,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к решению маслихата Кегенского района "__" _______2023 года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="91"/>
+    <w:bookmarkStart w:name="z81" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признаваемых утратившими силу некоторых решений Кегенского районного маслихата:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z82" w:id="92"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z82" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение от 23 ноября 2018 года № 10-35 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Кегенского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z83" w:id="93"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z83" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение от 15 мая 2020 года № 35-123 " О внесении изменений и дополнения в решение Кегенского районного маслихата от 23 ноября 2018 года "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Кегенского района" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5529</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3628,31 +3610,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>