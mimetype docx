--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba4ea25" w14:textId="ba4ea25">
+    <w:p w14:paraId="58c72a1" w14:textId="58c72a1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3236,55 +3236,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>