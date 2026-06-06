--- v0 (2025-11-19)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88361d8" w14:textId="88361d8">
+    <w:p w14:paraId="1580e81" w14:textId="1580e81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1101,2790 +1101,3238 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год).</w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      5. Перечни праздничных дней и памятных дат для оказания социальной помощи:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечни праздничных дней и памятных дат для оказания социальной помощи устанавливаются маслихатом города Қонаев по представлению государственного учреждения "Отдел занятости и социальных программ города Қонаев":</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 26 апреля –День памяти аварии на Чернобыльской атомной электростанции, а также день закрытия Семипалатинского испытательного полигона – 29 августа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 9 мая – День Победы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечень категорий получателей, предельные размеры социальной помощи, сроки обращения за социальной помощью отдельным категориям нуждающихся граждан устанавливаются государственным учреждением "Отдел занятости исоциальных программ города Қонаев" и утверждаются маслихатом города Қонаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его недвижимому имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его недвижимому имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба недвижимому имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень видов помощи по вышеуказанным основаниям для оказания социальной помощи и (или) проведения обследований материально-бытового положения лица (семьи) утверждается маслихатом города Қонаев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным маслихатом города Қонаев перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых постановлением акимата Алматинской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням и памятным датам для отдельно взятой категории получателей устанавливается в едином размере местными исполнительными органами города Қонаев по согласованию с исполнительными органами Алматинской области, один раз в год в виде денежных выплат следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ветеранам Великой Отечественной войны, статус которых определен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" единовременно, один раз в год 450 (четыреста пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, а также лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z50" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) военнослужащие, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) лица начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) ветеранам, боевых действий на территории других государств, статус которых определен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" 50 (пятьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гражданам, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" 20 (двадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) семьям лиц, погибшим при ликвидации последствий катастрофы на Чернобыльской атомной электростанции50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) семьям лиц, умершим вследствие лучевой болезни или умерших лиц c инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний 50 (пятьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исключен решением маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь оказывается один раз в год отдельным категориям нуждающихся граждан, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), пострадавшим вследствие стихийного бедствия социальная помощь оказывается с учетом среднедушевого дохода не превышающего порога, однократного размера к прожиточному минимуму по Алматинской области:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае причинения вреда его недвижимому имуществу (при наличии подтверждающего документа) в размере 400 (четыреста) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) гражданам (семьям), пострадавшим вследствие пожара социальная помощь оказывается с учетом среднедушевого дохода не превышающего порога, однократного размера к прожиточному минимуму по Алматинской области:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае причинения вреда егонедвижимом имуществу (при наличии подтверждающего документа) в размере 400 (четыреста) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь предоставляется не позднее трех месяцев со дня возникновения пожара или чрезвычайной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1. Социальная помощь оказывается ежемесячно отдельным категориям нуждающихся граждан, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лицам (семьям) имеющие ограничение жизнедеятельности вследствие социально значимых заболеваний и заболеваний, представляющих опасность для окружающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, находящимся на амбулаторном лечении с заболеванием туберкулез ежемесячно без учета среднедушевого дохода 7 (семь) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) родителям или иным законным представителям детей, инфицированных вирусом иммунодефицита человека состоящих на диспансерном учете ежемесячно без учета среднедушевого дохода 2 (два) кратных размера величины прожиточного минимума, установленного Законом Республики Казахстан о республиканском бюджете на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) исключен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Социальная помощь ветеранам Великой Отечественной войны, статус которых определен статьей 4 Закона Республики Казахстан "О ветеранах" 3 (три) месячных расчетных показателя на оплату комунальных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10-1 с изменениями, внесенными решением маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются местными исполнительными органами города Қонаев по согласованию с исполнительными органами Алматинской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со статьей 167 Гражданского кодекса Республики Казахстан) обращается письменно в государственное учреждение "Отдел занятости и социальных программ города Қонаев" или к акиму сельского округа, или в Государственную корпорацию с заявлением по форме, согласно приложению 1 к настоящим правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
-[...15 lines deleted...]
-      7) гражданам, работавшие в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденные медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" 20 (двадцать) месячных расчетных показателей;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие ИС государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно приложению 1-2 к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно приложению 1-3 к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Поступившие заявления, в том числе электронные, государственное учреждение "Отдел занятости и социальных программ города Қонаев" регистрирует в день поступления в течении рабочего дня, а в случае поступления вне времени рабочего дня- первый рабочий день после даты поступления заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
-[...15 lines deleted...]
-      8) несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны 30 (тридцать) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) пункта 6настоящих правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
-[...15 lines deleted...]
-      9) семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно приложениям 2,3к настоящим правилам, и направляет их в государственное учреждение "Отдел занятости и социальных программ города Қонаев" или акиму поселка, села, сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
-[...15 lines deleted...]
-      10) лицам, принимавшие участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аким поселка, села, сельского округа в течение 2 (два) рабочих дней со дня получения акта и заключения участковой комиссии направляет их с приложенными документами в государственное учреждение "Отдел занятости и социальных программ города Қонаев".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
-[...15 lines deleted...]
-      11) лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае недостаточности документов для оказания социальной помощи, государственное учреждение "Отдел занятости и социальных программ города Қонаев" запрашивает в соответствующих органах сведения, необходимые для рассмотрения представленных для оказания социальной помощи документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
-[...15 lines deleted...]
-      12) семьям лиц, погибшим при ликвидации последствий катастрофы на Чернобыльской атомной электростанции50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерейгосударственное учреждение "Отдел занятости и социальных программ города Қонаев" принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
-[...15 lines deleted...]
-      13) семьям лиц, умершим вследствие лучевой болезни или умерших лиц c инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний 50 (пятьдесят) месячных расчетных показателей;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Государственное учреждение "Отдел занятости и социальных программ города Қонаев" в течение 1 (один) рабочего дня со дня поступления документов от участковой комиссии или акима поселка, села, сельского округа производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
-[...15 lines deleted...]
-      9. Социальная помощь на санаторно-курортное лечение (далее– социальная помощь на санаторно-курортное лечение) предоставляется в натуральном (путевка в санаторно-курортные организации, определенные в соответствии с законодательством Республики Казахстан о государственных закупках) или денежном (возмещение затрат за санаторно-курортное лечение в пределах Республики Казахстан в размере стоимости путевки, установленной при формировании бюджетной заявки на соответствующий финансовый год) видах, без учета среднедушевого дохода, бесплатно, один раз в год следующим категориям нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z108" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственное учреждение "Отдел занятости и социальных программ города Қонаев" в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z109" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях, указанных в пунктах 15 и 16 правил, государственное учреждение "Отдел занятости и социальных программ города Қонаев" принимает решение об оказании либо отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя или акима поселка, села, сельского округа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z110" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании социальной помощи государственное учреждение "Отдел занятости и социальных программ города Қонаев" в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z111" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время и дата заслушивания устанавливаются государственным учреждением "Отдел занятости и социальных программ города Қонаев", которое проводится путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z112" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приглашения заявителя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z113" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z114" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих заявителю изложить свою позицию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z115" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель вправе предоставить или высказать возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z116" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устного выражения заявителем своего возражения, государственное учреждение "Отдел занятости и социальных программ города Қонаев", должностное лицо ведут протокол заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z117" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел занятости и социальных программ города Қонаев", должностное лицо обязаны обеспечить заявителю возможность ознакомиться с протоколом заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z118" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель в течение трех рабочих дней после ознакомления вправе представить свои замечания на протокол заслушивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z119" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения замечаний государственное учреждение "Отдел занятости и социальных программ города Қонаев" принимает решение об оказании (отказе в оказании) социальной помощи по форме согласно приложению 4к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z120" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20)Государственное учреждение "Отдел занятости и социальных программ города Қонаев" направляет заявителю уведомление о принятом решении об оказании социальной помощи согласно приложению 5к настоящим правилам (в случае отказа – согласно приложению 6к настоящим правилам).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z121" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на оказание социальной помощи указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление об оказании социальной помощи (отказе в оказании) отправляется в автоматическом режиме посредством передачи sms–оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z122" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии возможности отправки sms–оповещения на мобильный телефон заявителя государственное учреждение "Отдел занятости и социальных программ города Қонаев" или Государственная корпорация распечатывают уведомление об оказании социальной помощи (отказе в оказании) и выдают его при личном обращении заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z123" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления посредством портала уведомление об оказании социальной помощи (отказе в оказании) в автоматическом режиме в течение одного рабочего дня со дня принятия решения отправляется в личный кабинет заявителя посредством портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z124" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z125" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z126" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z127" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z128" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z129" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ветеранам Великой Отечественной войны, статус которых определен </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+      22. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Қонаев на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственное учреждение "Отдел занятости и социальных программ города Қонаев" переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от государственного учреждения "Отдел занятости и социальных программ города Қонаев", на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателей на постоянное проживание за пределы города Қонаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направление получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявление недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 6 настоящих правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Излишне выплаченные суммы подлежат возврату в добровольном или ином установленном законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z142" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Формирования категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z143" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно приложению 7 к настоящим правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z144" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется государственное учреждение "Отдел занятости и социальных программ города Қонаев" при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z145" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ветеранам боевых действий на территории других государств, статус которых определен </w:t>
-[...383 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+      28. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>На основании решения государственным учреждением "Отдел занятости и социальных программ города Қонаев по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 в редакции решения маслихата города Қонаев Алматинской области от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62-212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи государственное учреждение "Отдел занятости и социальных программ города Қонаев" в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z153" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в государственное учреждение "Отдел занятости и социальных программ города Қонаев" излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z154" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Оплата банковских услуг, связанных с выплатой социальной помощи,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z155" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и государственное учреждение "Отдел занятости и социальных программ города Қонаев".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z156" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
-[...279 lines deleted...]
-      документ, подтверждающий факт сиротства, отсутствия родительского попечения;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц, Государственной корпорации и (или) ее работников по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт неспособности к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с пунктом 1 статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...15 lines deleted...]
-      документ, подтверждающий факт освобождения из мест лишения свободы, нахождения на учете службы пробации.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
-[...15 lines deleted...]
-      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
-[...15 lines deleted...]
-      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно к настоящимправилам.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
-[...15 lines deleted...]
-      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с результатами оказанной государственной услуги услугополучатель вправе обратиться с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 2 статьи 25 Закона Республики Казахстан "О государственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
-[...15 lines deleted...]
-      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
-[...15 lines deleted...]
-      13. Поступившие заявления, в том числе электронные, государственное учреждение "Отдел занятости и социальных программ города Қонаев" регистрирует в день поступления в течении рабочего дня, а в случае поступления вне времени рабочего дня- первый рабочий день после даты поступления заявления.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
-[...15 lines deleted...]
-      При поступлении заявления на оказание социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанным в подпунктах 1), 2) пункта 6настоящих правил, уполномоченный орган по оказанию социальной помощи или акимы поселка, села, сельского округа в течение 1 (один) рабочего дня направляют документы заявителя в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+    <w:bookmarkStart w:name="z164" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с пунктом 5 статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...1256 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3989,388 +4437,388 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководителю ГУ "Отдел занятости и социальных программ города Қонаев"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:bookmarkStart w:name="z167" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z168" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки) _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z169" w:id="158"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z169" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z170" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения: "____" ________ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z171" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер: _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z172" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид документа, удостоверяющего личность: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z173" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия документа: ____ номер документа: ________ кем выдан: _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z174" w:id="163"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z174" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: "____" _____________ ______ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z175" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес постоянного местожительства: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z176" w:id="165"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z176" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область ________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z177" w:id="166"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z177" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       город (район) _____________________ село _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z178" w:id="167"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z178" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       улица (микрорайон) ______________________ дом ______ квартира _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z179" w:id="168"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z179" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z180" w:id="169"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z180" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z181" w:id="170"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z181" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет № _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z182" w:id="171"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z182" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z183" w:id="172"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z183" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4780,270 +5228,270 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="173"/>
+    <w:bookmarkStart w:name="z184" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z185" w:id="174"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z185" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z186" w:id="175"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z186" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z187" w:id="176"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z187" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z188" w:id="177"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z188" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ___________ 20____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z189" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z190" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), подпись заявителя (законного представителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z191" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы принял:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z192" w:id="181"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z192" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z193" w:id="182"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z193" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии), должность и подпись лица, принявшего заявление)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z194" w:id="183"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z194" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ____________ 20____ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5148,368 +5596,368 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководителю ГУ "Отдел занятости и социальных программ города Қонаев"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="184"/>
+    <w:bookmarkStart w:name="z197" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на оказание социальной помощи через веб-портал "электронное правительство"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z198" w:id="185"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z198" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       От гражданина (ки) __________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z199" w:id="186"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z199" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z200" w:id="187"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z200" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения: __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z201" w:id="188"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z201" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер: ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z202" w:id="189"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z202" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждение государственных органов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z203" w:id="190"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z203" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данные из информационной системы "Государственная база данных "Физические лица"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z204" w:id="191"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z204" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о заявителе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z205" w:id="192"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z205" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Вид документа, удостоверяющего личность: _______________________________Серия документа: ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z206" w:id="193"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z206" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер документа: ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z207" w:id="194"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z207" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кем выдан: _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z208" w:id="195"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z208" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z209" w:id="196"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z209" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес постоянного места жительства:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z210" w:id="197"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z210" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Область __________________________________ город (район) _____________ село: ______________ улица (микрорайон) _________ дом ____ квартира_______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z211" w:id="198"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z211" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу назначить мне социальную помощь _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z212" w:id="199"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z212" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5919,290 +6367,290 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="200"/>
+    <w:bookmarkStart w:name="z213" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковские реквизиты: __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z214" w:id="201"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z214" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование банка ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z215" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банковский счет № ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z216" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z217" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная почта ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z218" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку моих персональных данных в соответствии с Законом Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z219" w:id="206"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z219" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z220" w:id="207"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z220" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z221" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z222" w:id="209"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z222" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронная цифровая подпись заявителя __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z223" w:id="210"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z223" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата и время подписания заявления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z224" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____ .___. _____ год __ часов __ минут__ секунд</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6242,508 +6690,508 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1-2 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="212"/>
+    <w:bookmarkStart w:name="z226" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запросы в информационные системы государственных органов и (или) организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z227" w:id="213"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z227" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для получения социальной помощи отдельным категориям нуждающихся граждан формируются запросы по ИИН заявителя, членов семьи в информационные системы государственных органов и (или) организаций через шлюз "электронное правительство" для получения следующих сведений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z228" w:id="214"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z228" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) удостоверяющих личность из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z229" w:id="215"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z229" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) о регистрации по постоянному месту жительства заявителя из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z230" w:id="216"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z230" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) о банковских реквизитах в уполномоченной организации по выплате социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z231" w:id="217"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z231" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) о кадастровом номере и адресе недвижимости в ИС "ЕГКН";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z232" w:id="218"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z232" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по свидетельству о рождении ребенка (детей) или выписке из актовой записи о рождении в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z233" w:id="219"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z233" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) по свидетельству о заключении брака в ИС "ЗАГС" (записи актов гражданского состояния);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z234" w:id="220"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z234" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) по документам об установлении опеки (попечительства) в ИС "НОБД";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z235" w:id="221"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z235" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) о регистрации по постоянному месту жительства опекаемого старше 14 лет из ГБД ФЛ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z236" w:id="222"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z236" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сведений состоящих на Д-учете физического лица в ИС "ЭРДБ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z237" w:id="223"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z237" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные документы, подтверждающие запрашиваемые сведения из ИС государственных органов и (или) организации и ИС БВУ, удостоверяются ЭЦП соответствующих государственных органов и (или) организаций, БВУ через шлюз "электронное правительство", а также ЭЦП осуществившего запрос работника отделения государственной корпорации или заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z238" w:id="224"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z238" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z239" w:id="225"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z239" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z240" w:id="226"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z240" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГБД ФЛ – государственная база данных "Физические лица";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z241" w:id="227"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z241" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЕГКН" – информационная система "Единый государственный кадастр недвижимости";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z242" w:id="228"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z242" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС – информационная система;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z243" w:id="229"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z243" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЗАГС" – информационная система актов гражданского состояния;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z244" w:id="230"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z244" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "НОБД" – информационная система "Национальная образовательная база данных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z245" w:id="231"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z245" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС "ЭРДБ" – информационная система "Электронный регистр диспансерных больных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z246" w:id="232"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z246" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС БВУ – информационная система банков второго уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z247" w:id="233"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z247" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН – индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z248" w:id="234"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z248" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦП – электронная цифровая подпись.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6848,190 +7296,190 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="235"/>
+    <w:bookmarkStart w:name="z251" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расписка об отказе в приеме заявления на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z252" w:id="236"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z252" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        от "___" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z253" w:id="237"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z253" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) _________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z254" w:id="238"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z254" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z255" w:id="239"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z255" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата обращения "___" ___________ 20 ___ года,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z256" w:id="240"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z256" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказано в приеме заявления на оказание социальной помощи по причине представления заявителем неполного пакета документов согласно перечню, предусмотренному пунктом 12 настоящих правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, утвержденных постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523, и (или) документов с истекшим сроком действия (нужное подчеркнуть).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z257" w:id="241"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z257" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________фамилия, имя, отчество (при его наличии) и должность ответственного лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7081,330 +7529,330 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приложение 2 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z258" w:id="242"/>
+    <w:bookmarkStart w:name="z258" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АКТ обследования для определения нуждаемости лица (семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z259" w:id="243"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z259" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "__" ____ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z260" w:id="244"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z260" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z261" w:id="245"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z261" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (населенный пункт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z262" w:id="246"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z262" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Фамилия, имя, отчество (при его наличии) заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z263" w:id="247"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z263" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z264" w:id="248"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z264" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z265" w:id="249"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z265" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Адрес места жительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z266" w:id="250"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z266" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z267" w:id="251"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z267" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z268" w:id="252"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z268" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Причины обращения заявителя за социальной помощью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z269" w:id="253"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z269" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z270" w:id="254"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z270" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z271" w:id="255"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z271" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Состав семьи (учитываются фактически проживающие в семье) ____ человек, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8358,250 +8806,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="256"/>
+    <w:bookmarkStart w:name="z272" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего трудоспособных _________ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z273" w:id="257"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z273" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z274" w:id="258"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z274" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z275" w:id="259"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z275" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z276" w:id="260"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z276" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z277" w:id="261"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z277" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Условия проживания (общежитие, арендное, приватизированное жилье, служебное жилье, жилой кооператив, индивидуальный жилой дом или иное – указать):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z278" w:id="262"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z278" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z279" w:id="263"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z279" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расходы на содержание жилья:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z280" w:id="264"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z280" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z281" w:id="265"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z281" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доходы семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9319,610 +9767,610 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z282" w:id="266"/>
+    <w:bookmarkStart w:name="z282" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z283" w:id="267"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z283" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заявленные доходы от его эксплуатации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z284" w:id="268"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z284" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z285" w:id="269"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z285" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иного жилья, кроме занимаемого в настоящее время (заявленные доходы от его</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z286" w:id="270"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z286" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       эксплуатации) ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z287" w:id="271"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z287" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сведения о ранее полученной помощи (форма, сумма, источник):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z288" w:id="272"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z288" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z289" w:id="273"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z289" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Иные доходы семьи (форма, сумма, источник):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z290" w:id="274"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z290" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z291" w:id="275"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z291" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Обеспеченность детей школьными принадлежностями, одеждой, обувью:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z292" w:id="276"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z292" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z293" w:id="277"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z293" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Санитарно-эпидемиологические условия проживания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z294" w:id="278"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z294" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z295" w:id="279"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z295" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z296" w:id="280"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z296" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z297" w:id="281"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z297" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z298" w:id="282"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z298" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z299" w:id="283"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z299" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z300" w:id="284"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z300" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (подписи) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z301" w:id="285"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z301" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С составленным актом ознакомлен(а):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z302" w:id="286"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z302" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z303" w:id="287"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z303" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z304" w:id="288"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z304" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z305" w:id="289"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z305" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От проведения обследования отказываюсь _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z306" w:id="290"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z306" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) и подпись заявителя (или одного из членов семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z307" w:id="291"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z307" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z308" w:id="292"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z308" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заполняется в случае отказа заявителя от проведения обследования)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z309" w:id="293"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z309" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дата _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9962,270 +10410,270 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="294"/>
+    <w:bookmarkStart w:name="z311" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z312" w:id="295"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z312" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __ _________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z313" w:id="296"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z313" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z314" w:id="297"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z314" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________(фамилия, имя, отчество (при его наличии) заявителя) на основании представленных документов и результатов обследования материального положения заявителя (семьи) выносит заключение о</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z315" w:id="298"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z315" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________ (необходимости, отсутствии необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z316" w:id="299"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z316" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z317" w:id="300"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z317" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:_______________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z318" w:id="301"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z318" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены комиссии: _______________________ _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z319" w:id="302"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z319" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________ __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z320" w:id="303"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z320" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подписи) (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z321" w:id="304"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z321" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение с прилагаемыми документами в количестве ____ штук принято "__"____________ 20__ г. ___________________________________________________ фамилия, имя, отчество (при его наличии), должность, подпись работника, акима поселка, села, сельского округа или местного уполномоченного органа, принявшего документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10265,450 +10713,450 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4 к настоящих правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z323" w:id="305"/>
+    <w:bookmarkStart w:name="z323" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об оказании (отказе в оказании) социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z324" w:id="306"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z324" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ______ 20__ года № _________ акимата города Қонаев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z325" w:id="307"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z325" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель__________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z326" w:id="308"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z326" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z327" w:id="309"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z327" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пол __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z328" w:id="310"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z328" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения _________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z329" w:id="311"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z329" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер и дата выдачи документа, подтверждающего факт наличия основания для отнесения к категории нуждающихся ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z330" w:id="312"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z330" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заключение специальной комиссии (по основаниям, указанным в подпунктах 1), 2),3) пункта 10 настоящих правил): _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z331" w:id="313"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z331" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оказать социальную помощь.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z332" w:id="314"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z332" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер социальной помощи: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z333" w:id="315"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z333" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z334" w:id="316"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z334" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z335" w:id="317"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z335" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z336" w:id="318"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z336" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отказать в оказании социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z337" w:id="319"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z337" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________ ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z338" w:id="320"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z338" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (основание отказа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z339" w:id="321"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z339" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель отдела ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z340" w:id="322"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z340" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z341" w:id="323"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z341" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалист ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z342" w:id="324"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z342" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10748,230 +11196,230 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z344" w:id="325"/>
+    <w:bookmarkStart w:name="z344" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление об оказании социальной помощи от "___" ________ 20 __ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z345" w:id="326"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z345" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z346" w:id="327"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z346" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z347" w:id="328"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z347" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z348" w:id="329"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z348" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________ (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z349" w:id="330"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z349" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z350" w:id="331"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z350" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об оказании социальной помощи от "__" _____ 20__ года № ___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z351" w:id="332"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z351" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Назначенная сумма: _____________________________________ тенге (сумма прописью) с "___" ________ 20 __ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z352" w:id="333"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z352" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверено электронной цифровой подписью ответственного лица__________________________________________________________________ (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11011,250 +11459,250 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 6 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z354" w:id="334"/>
+    <w:bookmarkStart w:name="z354" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление об отказе в оказании социальной помощи от "___" ________ 20 __ года ___________________________________________________________ (вид социальной помощи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z355" w:id="335"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z355" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданину (ке) _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z356" w:id="336"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z356" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z357" w:id="337"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z357" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата рождения ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z358" w:id="338"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z358" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение об отказе в оказании социальной помощи от "___" __________ 20___ года № _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z359" w:id="339"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z359" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказано в оказании ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z360" w:id="340"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z360" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z361" w:id="341"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z361" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основание (указать причины)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z362" w:id="342"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z362" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление удостоверено электронной цифровой подписью ответственного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z363" w:id="343"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z363" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11294,110 +11742,110 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 7 к настоящим правилам оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий| нуждающихся граждан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z365" w:id="344"/>
+    <w:bookmarkStart w:name="z365" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения по получателям пенсий и пособий на оказание социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z366" w:id="345"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z366" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подразделение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z367" w:id="346"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z367" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Месяц на выплату:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -11893,70 +12341,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="347"/>
+    <w:bookmarkStart w:name="z368" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12619,282 +13067,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к решению маслихата города Қонаев от 24 октября 2023 года № 11-38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="348"/>
+    <w:bookmarkStart w:name="z76" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признаваемых утратившими силу некоторых решений маслихата города Қонаев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z77" w:id="349"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z77" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Решение маслихата города Қонаев от 14 февраля 2018 года № 31-143 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Капшагай" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4545</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z78" w:id="350"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z78" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Решение маслихата города Қонаев от 18 июля 2019 года № 54-201 "О внесении изменений в решение Капшагайского городского маслихата от 14 февраля 2018 года № 31-143 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Капшагай"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4848</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z79" w:id="351"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z79" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Решение маслихата города Қонаев от 27 марта 2020 года № 67-250 "О внесении изменений в решение Капшагайского городского маслихата от 14 февраля 2018 года № 31-143 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Капшагай"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 5446</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z80" w:id="352"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z80" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Решение маслихата города Қонаев от 18 января 2022 года № 18-54 "О внесении изменений в решение Капшагайского городского маслихата от 14 февраля 2018 года № 31-143 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Капшагай"" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26606</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>