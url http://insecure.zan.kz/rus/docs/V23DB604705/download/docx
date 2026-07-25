--- v1 (2026-06-06)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1580e81" w14:textId="1580e81">
+    <w:p w14:paraId="20655b2" w14:textId="20655b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -13294,55 +13294,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13668,31 +13668,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>