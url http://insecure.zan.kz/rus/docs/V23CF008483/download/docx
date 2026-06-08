--- v0 (2025-11-19)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3142333" w14:textId="3142333">
+    <w:p w14:paraId="83e921c" w14:textId="83e921c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Каргалинского районного маслихата Актюбинской области от 29 декабря 2023 года № 123. Зарегистрировано Департаментом юстиции Актюбинской области 4 января 2024 года № 8483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -428,68 +435,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Аманжолов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -601,444 +590,496 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции решения Каргалинского районного маслихата Актюбинской области от 02.05.2025 </w:t>
+      Сноска. Правила - в редакции решения Каргалинского районного маслихата Актюбинской области от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 307</w:t>
+        <w:t>№ 463</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...15 lines deleted...]
-      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия - комиссия, создаваемая решением акима Каргалинского района Актюбинской области, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом (далее - МИО) в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи- государственное учреждение "Каргалинский районный отдел занятости и социальных программ" (далее – Отдел социальных программ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум - минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих сельских округов для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер - утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Настоящие Правила распространяются на лиц, постоянно зарегистрированных и проживающих в Каргалинском районе, за исключением случаев, указанных в последнем абзаце </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...273 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьей 71, </w:t>
+        <w:t xml:space="preserve"> статьи 71, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1137,1033 +1178,1697 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" (далее – Закон), оказываются в порядке, определенном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
-[...15 lines deleted...]
-      5. Социальная помощь предоставляется единовременно и периодически (один раз в год).</w:t>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Перечни праздничных дней и памятных дат для оказания социальной помощи, устанавливается местными представительными органами по представлению МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых государственным учреждением "Управление координации занятости и социальных программ Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
-[...19 lines deleted...]
-      6. Единовременная социальная помощь к праздничным дням оказывается без учета дохода в виде денежных выплат следующим категориям граждан:</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания социальной помощи, определения перечня получателей и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням без учета доходов оказывается единовременно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - ветеранам Великой Отечественной войны в размере - 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей (далее - МРП);</w:t>
-[...35 lines deleted...]
-      ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны в размере - 90 (девяносто) МРП;</w:t>
+      ветеранам Великой Отечественной войны в размере 1272 (одна тысяча двести семьдесят два) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств в размере 90 (девяносто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - другим лицам, на которых распространяется действие Закона, за исключением лиц, указанных в абзаце 6 подпункта 1) </w:t>
-[...400 lines deleted...]
-      8. Социальная помощь один раз в год без учета дохода гражданина (семьи) оказывается:</w:t>
+      другим лицам, на которых распространяется действие Закона за исключением лиц, указанных в абзаце пятом подпункта 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 90 (девяносто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза Советских Социалистических Республик (далее - бывшего Союза ССР) за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умерших участников Великой Отечественной войны, которые не вступали в повторный брак в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и супруге, не вступившей в повторный брак, военнослужащих, умерших после прохождения воинской службы в Афганистане в размере 39 (тридцать девять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ко Дню Республики Казахстан – 25 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью, получающим государственные социальные пособия по инвалидности, за исключением лиц, указанных в последнем абзаце настоящего подпункта в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью до семи лет, детям с инвалидностью с семи до восемнадцати лет в размере 26 (двадцать шесть) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню Независимости Республики Казахстан - 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 60 (шестьдесят) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких основания социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Социальная помощь без учета дохода оказывается один раз в год по следующим основаниям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) гражданам (семьям) в связи с причинением ущерба им либо его имуществу вследствие стихийного бедствия не позднее шести месяцев с момента наступления такой ситуации в размере - 100 (сто) МРП;</w:t>
-[...19 lines deleted...]
-    </w:p>
+      1) причинения ущерба гражданину (семье), либо их имуществу вследствие стихийного бедствия, обратившимся не позднее шести месяцев с момента наступления такой ситуации в размере 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинения ущерба гражданину (семье), либо их имуществу вследствие пожара, обратившимся не позднее шести месяцев с момента наступления такой ситуации в размере 100 (сто) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Единовременная социальная помощь с учетом среднедушевого дохода гражданина (семьи), не превышающего однократного размера прожиточного минимума устанавливаемому на соответствующий финансовый год законом о республиканском бюджете оказывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) лицам, страдающим одним из социально значимых заболеваний согласно Перечня социально значимых заболеваний, утвержденного </w:t>
+      1) лицам, страдающим одним из социально значимых заболеваний согласно Перечня, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ-108/2020 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов № 21263) (далее – Перечень) в размере - 30 (тридцать) МРП;</w:t>
-[...73 lines deleted...]
-      2) многодетным семьям (лицам), малообеспеченным гражданам в размере - 30 (тридцать) МРП;</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 23 сентября 2020 года № ҚР ДСМ-108/2020 "Об утверждении перечня социально значимых заболеваний" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21263) (далее – Перечень) в размере 30 (тридцать) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Единовременная социальная помощь по Перечню оказывается одному лицу по одному заболеванию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) социальная помощь отдельным категориям нуждающихся граждан, указанных в подпунктах 5), 6), 7) </w:t>
-[...38 lines deleted...]
-      10. Семье (лицам), имеющим право на одновременное получение нескольких видов социальной помощи, назначается один вид социальной помощи. Социальная помощь оказывается указанным лицам, если они не находятся на полном государственном обеспечении.</w:t>
+      Среднедушевой доход семьи для оказания социальной помощи исчисляется на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 181 "Об утверждении Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32609).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Состав семьи определяется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил исчисления совокупного дохода лица (семьи), претендующего на получение государственной адресной социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Среднедушевой доход семьи рассчитывается путем деления совокупного дохода семьи за расчетный период (предыдущий квартал) на количество месяцев в указанном периоде (три месяца) и число членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Социальная помощь лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил оказывается если они не находятся на полном государственном обеспечении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь к праздничным дням оказывается без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      11. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия и указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для формирования категорий получателей на выплату социальной помощи к праздничным дням Отделом социальных программ инициируется запрос в информационные системы уполномоченного государственного органа на получение данных граждан, являющихся (активных) получателями пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения по получателям пенсий и пособий на оказание социальной помощи формируются по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в Отдел социальных программ, или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме согласно приложению 1 к Типовым правилам, или электронно на портал с заявлением по форме согласно приложению 1-1 к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Порядок и сроки оказания социальной помощи, основания для отказа, прекращения, возврата и выплаты определяются согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Типовых правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      12. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Каргалинского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Категории получателей социальной помощи определяются МИО.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+      Отдел социальных программ переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от Отдела социальных программ на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Для получения социальной помощи отдельным категориям нуждающихся граждан по основаниям, указанных в </w:t>
-[...114 lines deleted...]
-      17. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Типовых правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Процесс осуществления выплаты социальной помощи через Государственную корпорацию инициируется Отделом социальных программ при принятии им решения об оказании социальной помощи через информационные системы уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. На основании принятого Отделом социальных программ решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – к 27 числу месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в Отдел социальных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отдел социальных программ в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим 27 числа месяца, Отдел социальных программ перечисляет денежные средства в Государственную корпорацию не ранее 1 числа месяца выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственная корпорация в течение двух рабочих дней после поступления трансфертов формирует в соответствии с графиком выплаты платежные поручения и осуществляет выплату на банковские счета получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При возврате суммы социальной помощи из уполномоченной организации по выплате социальной помощи Отдел социальных программ в течение трех рабочих дней, следующих за днем получения сведений из уполномоченной организации по выплате социальной помощи, вносит соответствующие изменения в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит в Отдел социальных программ излишне зачисленные (выплаченные) суммы социальной помощи, поступившие на счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Оплата банковских услуг, связанных с выплатой социальной помощи, осуществляется за счет средств местных бюджетов на основании договора, заключаемого между Государственной корпорацией и Отделом социальных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Мониторинг и учет предоставления социальной помощи проводит Отдел социальных программ с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2244,402 +2949,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">маслихата от 29 декабря 2023 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>года № 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений Каргалинского районного маслихата, признанных утратившими силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 2 марта 2016 года №404 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 4826);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменений и дополнений в решение районного маслихата от 2 марта 2016 года №404 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 27 июля 2016 года № 51 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за №5035);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменений и дополнения в решение районного маслихата от 2 марта 2016 года № 404 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 31 мая 2018 года № 245 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 3-6-166);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменения в решение районного маслихата от 2 марта 2016 года № 404 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 24 июля 2019 года №368 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 6311);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменения в решение Каргалинского районного маслихата от 2 марта 2016 года № 404 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 9 апреля 2020 года № 451 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 7039);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменений в решение Каргалинского районного маслихата от 2 марта 2016 года № 404 "Об утверждении правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 24 декабря 2020 года № 533 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 7904);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Каргалинского района Актюбинской области "О внесении изменения в решение Каргалинского районного маслихата от 2 марта 2016 года № 404 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан в Каргалинском районе" от 25 мая 2023 года № 30 (зарегистрированное в Реестре государственной регистрации нормативных правовых актов за № 8359).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>