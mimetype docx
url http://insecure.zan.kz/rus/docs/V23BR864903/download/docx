--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d0c0e6" w14:textId="5d0c0e6">
+    <w:p w14:paraId="3efaaa9" w14:textId="3efaaa9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1901,483 +1901,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны в размере 1 500 000 (один миллион пятьсот тысяч) тенге;</w:t>
-[...178 lines deleted...]
-        <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 30 (тридцать) месячных расчетных показателей;</w:t>
-[...71 lines deleted...]
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 10 (десять) месячных расчетных показателей;</w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4-6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте в размере 10 (десять) месячных расчетных показателей;</w:t>
-[...52 lines deleted...]
-        <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 20 (двадцать) месячных расчетных показателей;</w:t>
-      </w:r>
-[...34 lines deleted...]
-      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне, супруге (супругу), не вступившей (не вступившему) в повторный брак в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2543,61 +2201,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Шортандинского районного маслихата Акмолинской области от 22.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-36/3</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Шортандинского районного маслихата Акмолинской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2633,51 +2291,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в предельном размере 100 (сто) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) лицам (семьям) имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования, сахарный диабет первого типа), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний 1 раз в год в предельном размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      2) лицам (семьям) имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний 1 раз в год в предельном размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицам, с заболеванием туберкулез, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в предельном размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2712,206 +2370,390 @@
       5) родителям или иным законным представителям детей, имеющим злокачественные новообразования 1 раз в год в предельном размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) родителям или иным законным представителям детей, инфицированных туберкулезом в период химиопрофилактики 1 раз в год в предельном размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      9) лицам (семьям), воспитывающим ребенка с инвалидностью 1 раз в год в предельном размере 5 (пять) месячных расчетных показателей;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) исключен решением Шортандинского районного маслихата Акмолинской области от 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) исключен решением Шортандинского районного маслихата Акмолинской области от 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) исключен решением Шортандинского районного маслихата Акмолинской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) лицам, освобожденным из мест лишения свободы единовременно, не позднее трех месяцев со дня освобождения в предельном размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) лицам, состоящим на учете службы пробации единовременно в предельном размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      15) лицам с инвалидностью первой группы, которому выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, для сопровождения на санаторно-курортное лечение 1 раз в год в размере семидесяти процентов от гарантированной суммы, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) исключен решением Шортандинского районного маслихата Акмолинской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, не позднее трех месяцев на основании документов об оплате 1 раз в два года в предельном размере 30 (тридцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) лицам с инвалидностью первой группы на проезд в период получения гемодиализа, проводимого на аппарате "Искусственная почка", ежемесячно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) исключен решением Шортандинского районного маслихата Акмолинской области от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3140,50 +2982,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Шортандинского районного маслихата Акмолинской области от 22.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-36/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решением Шортандинского районного маслихата Акмолинской области от 23.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-48/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-50/5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>