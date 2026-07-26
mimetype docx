--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0959dfc" w14:textId="0959dfc">
+    <w:p w14:paraId="12cca1b" w14:textId="12cca1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1846,68 +1846,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" 1 раз в год в размере 30 (тридцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1957,51 +1939,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награждҰнным почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, являющимся получателями пенсионных выплат по возрасту или пенсионных выплат по выслуге лет и награжденным орденами или медалями бывшего Союза ССР или Республики Казахстан либо удостоенным почетных званий бывшего Союза ССР или Республики Казахстан, либо награжденным почетными грамотами Республики Казахстан, либо награжденным ведомственными наградами Республики Казахстан 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан -15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2313,61 +2295,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. В пункт 10 внесены изменения на казахском языке, текст на русском языке не меняется, решением Целиноградского районного маслихата Акмолинской области от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 181/23-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями и дополнениями, внесенными решением Целиноградского районного маслихата Акмолинской области от 22.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 337/44-8</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями и дополнениями, внесенными решением Целиноградского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 491/65-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2404,68 +2386,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим социально значимые заболевания (злокачественные новообразования, болезнь, вызванная вирусом иммунодефицита человека (ВИЧ)), 1 раз в год в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      лицам, имеющим социально значимые заболевания (сахарный диабет первого типа) 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2589,51 +2553,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате 1 раз в год в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve">, Закона Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьях 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О ветеранах", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате 1 раз в год в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2667,347 +2691,143 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на возмещение стоимости проезда в обе стороны на лечение в санаторий или госпиталь железнодорожным или автомобильным пассажирским транспортом по территории Республики Казахстан от станции отправления до места лечения или госпитализации и обратно при предоставлении подтверждающих документов 1 раз в год в размере не более 20 (двадцать) месячных расчетных показателей;</w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на расходы за коммунальные услуги ежемесячно в размере 2 (два) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в размере 30 (тридцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам с инвалидностью первой группы, которому выдана путевка согласно индивидуальной программы абилитации и реабилитации лиц с инвалидностью, для сопровождения на санаторно - курортное лечение 1 раз в год в размере 30 (тридцать) месячных расчетных показателей</w:t>
-[...16 lines deleted...]
-        <w:t>
       2) с учетом доходов 1 раз в год:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      студентам до двадцати трех лет, обучающимся по очной форме на платной основе в колледжах Республики Казахстан из числа лиц из многодетных семей, лиц с инвалидностью, детей сирот и детей, оставшихся без попечения родителей со среднедушевым доходом ниже прожиточного минимума, на основании справки с места учебы в размере 100 (сто) процентов от стоимости обучения;</w:t>
-[...89 lines deleted...]
-      Для получения социальной помощи заявитель обращается в уполномоченный орган и прилагает акт и/или документ, подтверждающий состоявшиеся расходы, связанные с подведением и установкой газового оборудования (копии фискальных чеков, квитанций, договоров на оказание услуг) и справку об отсутствии (наличии) зарегистрированных прав на недвижимое имущество.</w:t>
+      лицам (семьям) со среднедушевым доходом в месяц за предыдущий квартал, не превышающего порога в 1,0 кратном отношении к прожиточному минимуму, не получающим государственную адресную социальную помощь 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Целиноградского районного маслихата Акмолинской области от 28.06.2024 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 337/44-8</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Целиноградского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 491/65-8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4034,55 +3854,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4408,31 +4228,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>