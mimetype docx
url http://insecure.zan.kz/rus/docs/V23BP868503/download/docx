--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="352c375" w14:textId="352c375">
+    <w:p w14:paraId="830b2bf" w14:textId="830b2bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1454,62 +1454,150 @@
       8) День лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) День Независимости – 16 декабря;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      10) Новый год – 1-2 января.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) исключен решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1600,62 +1688,106 @@
       4) наличие среднедушевого дохода, не превышающего порога, в однократном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сиротство, отсутствие родительского попечения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2021,68 +2153,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ветеранам Великой Отечественной войны, в размере 1500000 (один миллион пятьсот тысяч) тенге;</w:t>
-[...16 lines deleted...]
-        <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия, в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак, в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2298,143 +2412,151 @@
       9) ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Сандыктауского районного маслихата Акмолинской области от 29.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 21/4</w:t>
+        <w:t xml:space="preserve">      10) исключен решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Социальная помощь оказывается по заявлению, следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2445,69 +2567,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в размере не более 100 (сто) месячных расчетных показателей;</w:t>
-[...17 lines deleted...]
-      лицам (семьям), имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), туберкулез, злокачественные новообразования, сахарный диабет первого типа), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний, 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в размере до 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам (семьям), имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний, 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2518,428 +2640,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, освобожденным из мест лишения свободы единовременно, не позднее трех месяцев со дня освобождения в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      лицам с инвалидностью, детям-сиротам и детям, оставшимся без попечения родителей, обучающимся по очной форме на платной основе в колледжах Республики Казахстан на основании справки с места учебы 1 раз в год в размере 100 (сто) процентов от стоимости обучения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьях 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате, 1 раз в год в размере 40 (сорок) месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате, 1 раз в год в размере 40 (сорок) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>статьях 4</w:t>
-[...233 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>статье 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на расходы за коммунальные услуги ежемесячно в размере 2 (два) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2959,143 +2829,107 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с учетом доходов 1 раз в год:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      студентам из семей со среднедушевым доходом ниже прожиточного минимума, обучающихся по очной форме на платной основе в колледжах Республики Казахстан, на основании справки с места учебы в размере 100 (сто) процентов от стоимости обучения;</w:t>
-[...34 lines deleted...]
-        <w:t>
       лицам, состоящим на учете службы пробации, со среднедушевым доходом ниже прожиточного минимума в размере 10 (десять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам (семьям) со среднедушевым доходом ниже прожиточного минимума в размере 10 (десять) месячных расчетных показателей.</w:t>
+      лицам (семьям) со среднедушевым доходом ниже прожиточного минимума в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Сандыктауского районного маслихата Акмолинской области от 29.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 21/4</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3703,55 +3537,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4077,31 +3911,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>