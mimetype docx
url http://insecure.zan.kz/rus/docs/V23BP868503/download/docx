--- v1 (2026-06-09)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="830b2bf" w14:textId="830b2bf">
+    <w:p w14:paraId="187f411" w14:textId="187f411">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1670,216 +1670,254 @@
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие среднедушевого дохода, не превышающего порога, в однократном отношении к прожиточному минимуму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      5) исключен решением Сандыктауского районного маслихата Акмолинской области от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      6) исключен решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) исключен решением Сандыктауского районного маслихата Акмолинской области от 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Сандыктауского районного маслихата Акмолинской области от 29.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 21/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными решениями Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1991,51 +2029,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени, в размере 2 (два) месячных расчетных показателей;</w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава"I и II степени, в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню защитника Отечества – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2153,105 +2191,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия, в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
-[...53 lines deleted...]
-      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, в размере 13 (тринадцать) месячных расчетных показателей;</w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ко Дню памяти жертв политических репрессий и голода - 31 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2315,105 +2353,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ко Дню пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      пенсионерам с минимальным и ниже минимального размером пенсии в</w:t>
-[...17 lines deleted...]
-      размере 2 (два) месячных расчетных показателей;</w:t>
+      пенсионерам с минимальным и ниже минимального размером пенсии в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ко Дню лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам с инвалидностью всех групп и детям с инвалидностью, в размере 2 (два) месячных расчетных показателей;</w:t>
+      лицам с инвалидностью всех групп и детям с инвалидностью, в размере 3(три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ко Дню Независимости - 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2477,61 +2497,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30/1</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Сандыктауского районного маслихата Акмолинской области от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2567,123 +2587,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в размере до 100 (сто) месячных расчетных показателей;</w:t>
-[...35 lines deleted...]
-      лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 10 (десять) месячных расчетных показателей;</w:t>
+      гражданам (семьям), пострадавшим вследствие пожара не позднее трех месяцев единовременно в размере до 200 (двести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям), пострадавшим вследствие стихийного бедствия не позднее трех месяцев единовременно в размере до 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам (семьям), имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), туберкулез, злокачественные новообразования), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний, 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      лицам, освобожденным из мест лишения свободы единовременно, не позднее трех месяцев со дня освобождения в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2737,89 +2757,89 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате, 1 раз в год в размере 40 (сорок) месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий", на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате, 1 раз в год в размере не более 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на расходы за коммунальные услуги ежемесячно в размере 2 (два) месячных расчетных показателей;</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", на расходы за коммунальные услуги ежемесячно в размере 2,5 (два с половиной) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года, в размере 30 (тридцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2829,107 +2849,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с учетом доходов 1 раз в год:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, состоящим на учете службы пробации, со среднедушевым доходом ниже прожиточного минимума в размере 10 (десять) месячных расчетных показателей;</w:t>
-[...16 lines deleted...]
-        <w:t>
       лицам (семьям) со среднедушевым доходом ниже прожиточного минимума в размере 15 (пятнадцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Сандыктауского районного маслихата Акмолинской области от 08.04.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 30/1</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции решений Сандыктауского районного маслихата Акмолинской области от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33/1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3537,55 +3539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>