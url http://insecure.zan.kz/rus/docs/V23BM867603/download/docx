--- v0 (2025-10-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e725899" w14:textId="e725899">
+    <w:p w14:paraId="7df1054" w14:textId="7df1054">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1647,51 +1647,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год без истребования заявлений от получателей следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан - 15 февраля:</w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1755,789 +1755,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) к Международному женскому дню - 8 марта:</w:t>
-[...35 lines deleted...]
-      3) ко Дню защитника Отечества - 7 мая:</w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать – героиня", а также награжденным орденами "Материнская слава" I и II степени в размере 3 (три) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню защитника Отечества – 7 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
-[...16 lines deleted...]
-        <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ко Дню Победы - 9 мая:</w:t>
-[...179 lines deleted...]
-      лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах в размере 20 (двадцать) месячных расчетных показателей;</w:t>
+      4) ко Дню Победы – 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 30 (тридцать) месячных расчетных показателей;</w:t>
-[...52 lines deleted...]
-        <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
-[...16 lines deleted...]
-        <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4-6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте в размере 10 (десять) месячных расчетных показателей;</w:t>
-[...52 lines deleted...]
-        <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф, и аварий на объектах гражданского или военного назначения в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
-[...70 lines deleted...]
-        <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 20 (двадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ко Дню памяти жертв политических репрессий и голода - 31 мая:</w:t>
-[...35 lines deleted...]
-      6) ко Дню закрытия Семипалатинского испытательного ядерного полигона - 29 августа:</w:t>
+      5) ко Дню памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жертвам политических репрессий или пострадавшим от политических репрессий в размере 5 (пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню закрытия Семипалатинского испытательного ядерного полигона – 29 августа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ко Дню пожилых людей - 1 октября:</w:t>
+      7) ко Дню пожилых людей – 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам с минимальным и ниже минимального размером пенсии в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) ко Дню лиц с инвалидностью Республики Казахстан - второе воскресенье октября месяца:</w:t>
+      8) ко Дню лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью, в том числе детям с инвалидностью до восемнадцати лет в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ко Дню Независимости -16 декабря:</w:t>
+      9) ко Дню Независимости – 16 декабря:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2559,177 +2163,195 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции решения Жаксынского районного маслихата Акмолинской области от 08.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-42-4</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции решения Жаксынского районного маслихата Акмолинской области от 07.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 8С-55-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Социальная помощь оказывается следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении:</w:t>
+      11. Социальная помощь оказывается следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия не позднее трех месяцев единовременно в предельном размере 200 (двести) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
-[...53 lines deleted...]
-      4) лицам с заболеванием туберкулез, состоящим на учете в организациях здравоохранения на основании списка государственного коммунального предприятия на праве хозяйственного ведения "Жаксынская районная больница" при управлении здравоохранения Акмолинской области, без подачи заявления, ежемесячно в предельном размере 15 (пятнадцать) месячных расчетных показателей, без учета доходов;</w:t>
+      государственном обеспечении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия не позднее трех месяцев единовременно в размере до 100 (сто) месячных расчетных показателей, по заявлению, без учета доходов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара не позднее трех месяцев единовременно в размере до 200 (двести) месячных расчетных показателей, по заявлению, без учета доходов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицам (семьям) имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования), состоящим на учете в организациях здравоохранения, по одному виду из заболеваний 1 раз в год в предельном размере 15 (пятнадцать) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно в течение 6 месяцев в размере 10 (десять) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов, по заявлению, без учета доходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2738,332 +2360,182 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) родителям или иным законным представителям детей, имеющим злокачественные новообразования 1 раз в год в предельном размере 15 (пятнадцать) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      8) лицам, указанным в </w:t>
-[...77 lines deleted...]
-      9) пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в размере 30 (тридцать) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
+      7) лицам, указанным в статьях 4, 5, 6 Закона Республики Казахстан "О ветеранах" и лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате, 1 раз в год в предельном размере 60 (шестьдесят) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в размере 30 (тридцать) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) лицам, указанным в </w:t>
-[...127 lines deleted...]
-      16) лицам, состоящим на учете службы пробации единовременно в предельном размере 15 (пятнадцать) месячных расчетных показателей, по заявлению, без учета доходов.</w:t>
+      9) лицам, указанным в статьях 5, 6, 8 Закона Республики Казахстан "О ветеранах", на расходы за коммунальные услуги, без подачи заявления, ежемесячно в предельном размере 2 (два) месячных расчетных показателей, без учета доходов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) лицам, освобожденным из мест лишения свободы единовременно, не позднее трех месяцев со дня освобождения в предельном размере 15 (пятнадцать) месячных расчетных показателей, по заявлению, без учета доходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) лицам, состоящим на учете службы пробации единовременно в предельном размере 15 (пятнадцать) месячных расчетных показателей, по заявлению, без учета доходов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Жаксынского районного маслихата Акмолинской области от 08.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-42-4</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Жаксынского районного маслихата Акмолинской области от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-55-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4178,55 +3650,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4552,31 +4024,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>