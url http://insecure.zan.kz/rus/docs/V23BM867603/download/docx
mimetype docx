--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7df1054" w14:textId="7df1054">
+    <w:p w14:paraId="2501c56" w14:textId="2501c56">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3650,55 +3650,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4024,31 +4024,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>