--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="18473b9" w14:textId="18473b9">
+    <w:p w14:paraId="bebf909" w14:textId="bebf909">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1390,2084 +1390,1608 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z42" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, в однократном отношении к прожиточному минимуму;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местным представительным органом перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местным представительным органом по согласованию с местным исполнительным органом области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z43" w:id="14"/>
-[...15 lines deleted...]
-      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z44" w:id="15"/>
-[...15 lines deleted...]
-      3) наличие социально значимого заболевания;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год без истребования заявлений от получателей следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z45" w:id="16"/>
-[...15 lines deleted...]
-      4) наличие среднедушевого дохода, не превышающего порога, в однократном отношении к прожиточному минимуму;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ко Дню вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза Советских Социалистических Республик (далее – Союза ССР) (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к Международному женскому дню – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звания "Мать-героиня", а также награжденным орденами "Материнская слава" I и II степени в размере 3 (три) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ко Дню защитника Отечества – 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ко Дню Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время в размере 10 (десять) месячных расчетных показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне, супруге (супругу), не вступившей (не вступившему) в повторный брак в размере 10 (десять) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак в размере 10 (десять) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ко Дню пожилых людей – 1 октября:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам с минимальным и ниже минимального размером пенсии в размере 3 (три) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ко Дню лиц с инвалидностью Республики Казахстан – второе воскресенье октября месяца:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью всех групп, в том числе детям с инвалидностью до восемнадцати лет, в размере 3 (три) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ко Дню Независимости – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел, реабилитированным в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" в размере 60 (шестьдесят) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным решением Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь оказывается без учета доходов следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении, по заявлению:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z46" w:id="17"/>
-[...15 lines deleted...]
-      5) сиротство, отсутствие родительского попечения;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям), пострадавшим вследствие стихийного бедствия, не позднее трех месяцев с момента его наступления, единовременно в размере не более 200 (двести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам (семьям), пострадавшим вследствие пожара, не позднее трех месяцев с момента его наступления, единовременно в размере не более 200 (двести) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, имеющим социально значимые заболевания (болезнь, вызванная вирусом иммунодефицита человека (ВИЧ), злокачественные новообразования), единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или иным законным представителям инфицированных детей с болезнью, вызванной вирусом иммунодефицита человека (ВИЧ), состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ветеранам Великой Отечественной войны, лицам, приравненным по льготам к ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате, единовременно в размере не более 60 (шестьдесят) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в размере 30 (тридцать) месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен решением Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Исключен решением Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z47" w:id="18"/>
-[...15 lines deleted...]
-      6) неспособность к самообслуживанию в связи с преклонным возрастом;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Порядок оказания социальной помощи определяется согласно Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
-[...15 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявления недостоверных сведений, представленных заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местным представительным органом порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции решения Есильского районного маслихата Акмолинской области от 24.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-30/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом Есильского района на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
-[...17 lines deleted...]
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местным представительным органом перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Есильского районного маслихата Акмолинской области от 24.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 8С-30/4</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции решения Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="20"/>
-[...15 lines deleted...]
-      8. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местным представительным органом по согласованию с местным исполнительным органом области.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z16" w:id="21"/>
-[...15 lines deleted...]
-      9. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) смерти получателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z17" w:id="22"/>
-[...15 lines deleted...]
-      10. Социальная помощь к праздничным дням и памятным датам оказывается 1 раз в год без истребования заявлений от получателей следующим категориям граждан:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно – территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...905 lines deleted...]
-      11. Социальная помощь оказывается без учета доходов следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении, по заявлению:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...221 lines deleted...]
-      12. Социальная помощь оказывается без учета доходов лицам с заболеванием туберкулез на основании списка организации здравоохранения без подачи заявления, ежемесячно в размере 8 (восемь) месячных расчетных показателей.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...77 lines deleted...]
-      13. Социальная помощь оказывается с учетом доходов по заявлению, единовременно одной из следующих категорий нуждающихся граждан:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:p>
-[...516 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3623,107 +3147,127 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции решения Есильского районного маслихата Акмолинской области от 24.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8С-30/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным решением Есильского районного маслихата Акмолинской области от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8С-45/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="35"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z26" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z26" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3851,442 +3395,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 декабря 2023 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8С-13/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="37"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений Есильского районного маслихата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z29" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 19 февраля 2019 года № 45/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7072).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z30" w:id="39"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменений и дополнений в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 13 мая 2019 года № 50/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7192).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z31" w:id="40"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменений в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 21 августа 2019 года № 55/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7332).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z32" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменения в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 4 октября 2019 года № 57/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7410).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z33" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменений в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 3 марта 2020 года № 65/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 7711).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z34" w:id="43"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменений в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 15 февраля 2021 года № 2/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8365).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z35" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменения в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 22 ноября 2022 года № 32/3 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 30786).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z36" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есильского районного маслихата "О внесении изменений в решение Есильского районного маслихата от 19 февраля 2019 года № 45/2 "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан Есильского района" от 6 июня 2023 года № 8С-4/2 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 8581-03).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4612,31 +4156,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>