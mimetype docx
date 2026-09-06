--- v0 (2025-11-28)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef0e9fb" w14:textId="ef0e9fb">
+    <w:p w14:paraId="f0b9c13" w14:textId="f0b9c13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1609,179 +1609,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога, в двухкратном отношении к прожиточному минимуму;</w:t>
-[...53 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в однократном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местным представительным органом перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
+      Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются утвержденным местными представительными органами перечнем оснований для отнесения граждан к категории нуждающихся.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Аршалынского районного маслихата Акмолинской области от 14.01.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 31/2</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции решения Аршалынского районного маслихата Акмолинской области от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1929,86 +1875,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ко Дню Победы - 9 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ветеранам Великой Отечественной войны 1 раз в год в размере – 1 500 000 (один миллионов пятьсот тысяч) тенге;</w:t>
-[...34 lines deleted...]
-        <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшим непосредственно в ядерных испытаниях 1 раз в год в размере 25 (двадцать пять) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2073,87 +1983,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ко Дню памяти жертв политических репрессий и голода - 31 мая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жертвам политических репрессий и пострадавшим от политических репрессий 1 раз в год в размере 5 (пять) месячных расчетных показателей;</w:t>
+      жертвам политических репрессий и пострадавшим от политических репрессий 1 раз в год в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ко Дню закрытия Семипалатинского испытательного ядерного полигона - 29 августа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне 1 раз в год в размере 5 (пять) месячных расчетных показателей;</w:t>
+      гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне 1 раз в год в размере 3 (три) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ко Дню пожилых людей - 1 октября:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2273,349 +2183,259 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) к Международному женскому дню – 8 марта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать – героиня", награжденным орденами "Материнская слава" I и II степени, многодетным семьям, имеющим в своем составе четырех и более совместно проживающих несовершеннолетних детей, 1 раз в год в размере 3 (три) месячных расчетных показателей.</w:t>
+      многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать – героиня", награжденным орденами "Материнская слава" I и II степени, 1 раз в год в размере 3 (три) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменениями, внесенными решением Аршалынского районного маслихата Акмолинской области от 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/2</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции решения Аршалынского районного маслихата Акмолинской области от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Социальная помощь оказывается по заявлению, следующим категориям нуждающихся граждан:</w:t>
+      11. Социальная помощь оказывается по заявлению, следующим категориям нуждающихся граждан за исключением лиц, находящихся на полном государственном обеспечении:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) без учета доходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      гражданам (семьям), пострадавшим вследствие стихийного бедствия или пожара не позднее трех месяцев единовременно в размере 100 (сто) месячных расчетных показателей;</w:t>
+      причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия не позднее трех месяцев единовременно в размере 100 (сто) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      причинение ущерба гражданину (семье) либо его имуществу вследствие пожара не позднее трех месяцев единовременно в размере до 200 (двести) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, с заболеванием туберкулез в активной форме, находящимся на амбулаторном лечении, ежемесячно не более 6 месяцев в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам, имеющим социально значимые заболевания (злокачественные новообразования, сахарный диабет первого типа, болезнь, вызванная вирусом иммунодефицита человека (ВИЧ)), 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      лицам, имеющим социально значимые заболевания (злокачественные новообразования, болезнь, вызванная вирусом иммунодефицита человека (ВИЧ)), 1 раз в год в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям или иным законным представителям инфицированных детей болезнью, вызванной вирусом иммунодефицита человека, состоящих на диспансерном учете, ежемесячно в размере 2 (двух) прожиточных минимумов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      студентам до двадцати трех лет, из числа лиц из многодетных семей, детей сирот и детей, оставшихся без попечения родителей обучающимся по очной форме на платной основе в колледжах Республики Казахстан на основании копии договора с учебным заведением заверенной нотариально, справки с места учебы в размере 100 (сто) процентов от стоимости обучения 1 раз в год;</w:t>
-[...107 lines deleted...]
-      лицам, состоящим на учете службы пробации не позднее трех месяцев со дня постановки на учет в службе пробации единовременно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      ветеранам боевых действий на территорий других государств на расходы за коммунальные услуги ежемесячно в размере 2,5 (две целых пять десятых) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2666,130 +2486,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах" на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан на основании документов об оплате 1 раз в год в размере 60 (шестьдесят) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...78 lines deleted...]
-      лицам с инвалидностью первой группы на проезд в период получения гемодиализа ежемесячно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+        <w:t>
+      лицам с инвалидностью первой группы, пользующимся аппаратом гемодиализа ежемесячно в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пенсионерам по возрасту, за исключением лиц с инвалидностью, которым в соответствии с индивидуальной программой абилитации и реабилитации разработаны услуги санаторно-курортного лечения, на возмещение стоимости путевки на санаторно-курортное лечение в пределах Республики Казахстан, на основании документов об оплате 1 раз в два года в размере 30 (тридцать) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2799,69 +2541,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с учетом доходов единовременно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      лицам (семьям) со среднедушевым доходом не превышающего порога, в двухкратном отношении к прожиточному минимуму, не получающим государственную адресную социальную помощь, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
-[...17 lines deleted...]
-      социальная помощь на возмещение затрат по газификации одного жилого дома производится ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, другим лицам, на которых распространяется действие Закона Республики Казахстан "О ветеранах", гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, пенсионерам по возрасту, лицам с инвалидностью всех групп, детям с инвалидностью, многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени, многодетным семьям, детям-сиротам и детям, оставшимся без попечения родителей, проживающим в частных жилых домах, являющимися его собственниками, либо членами семьи собственника, при отсутствии у них и членов семьи другого жилья и при наличии среднедушевого дохода, не превышающего порога, в двухкратном отношении к прожиточному минимуму предшествующего кварталу обращения.</w:t>
+      лицам (семьям) со среднедушевым доходом не превышающего порога, в однократном отношении к прожиточному минимуму, не получающим государственную адресную социальную помощь, в размере 15 (пятнадцать) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальная помощь на возмещение затрат по газификации одного жилого дома производится ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, другим лицам, на которых распространяется действие Закона Республики Казахстан "О ветеранах", гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, пенсионерам по возрасту, лицам с инвалидностью всех групп, детям с инвалидностью, многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени, многодетным семьям, проживающим в частных жилых домах, являющимися его собственниками, либо членами семьи собственника, при отсутствии у них и членов семьи другого жилья и при наличии среднедушевого дохода, не превышающего порога, в однократном отношении к прожиточному минимуму предшествующего кварталу обращения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с подведением и установкой газового оборудования, не более 100 (сто) месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2881,61 +2623,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным решением Аршалынского районного маслихата Акмолинской области от 28.02.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 32/2</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции решения Аршалынского районного маслихата Акмолинской области от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54/4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3317,51 +3059,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3446,50 +3188,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции решения Аршалынского районного маслихата Акмолинской области от 14.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 31/2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным решением Аршалынского районного маслихата Акмолинской области от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52/2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3623,55 +3385,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>