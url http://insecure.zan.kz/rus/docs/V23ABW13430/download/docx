--- v0 (2025-11-04)
+++ v1 (2026-10-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="682fcbf" w14:textId="682fcbf">
+    <w:p w14:paraId="992dd9d" w14:textId="992dd9d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,203 +85,281 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Регламента личного приема физических лиц и представителей юридических лиц акимом города Астаны, первым заместителем акима, заместителями акима, руководителем государственного учреждения "Аппарат акима города Астаны"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата города Астаны от 12 июня 2023 года № 1-1114. Зарегистрировано Департаментом юстиции города Астаны 13 июня 2023 года № 1343-01. Утратило силу постановлением акимата города Астаны от 27 августа 2026 года № 01-3018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z73" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило cилу постановлением акимата города Астаны от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 01-3018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 марта 2023 года № 214 "Об утверждении Типового регламента личного приема физических лиц и представителей юридических лиц должностными лицами центральных государственных органов и аппаратов акимов областей, городов республиканского значения, столицы, внесении изменений в постановление Правительства Республики Казахстан от 8 сентября 2020 года № 560 "Об утверждении Типового регламента личного приема физических лиц и представителей юридических лиц должностными лицами аппаратов акимов областей, городов республиканского значения и столицы и Типового положения об отделах по контролю за рассмотрением обращений аппаратов акимов областей, городов республиканского значения и столицы" и признании утратившими силу некоторых решений Правительства Республики Казахстан", акимат города Астаны ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> личного приема физических лиц и представителей юридических лиц акимом города Астаны, первым заместителем акима, заместителями акима, руководителем государственного учреждения "Аппарат акима города Астаны".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Руководителю отдела по рассмотрению обращенией государственного учреждения "Аппарат акима города Астаны" принять необходимые меры, вытекающие из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя государственного учреждения "Аппарат акима города Астаны".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -496,1063 +576,1063 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города Астаны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 12 июня 2023 года № 1-1114</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламент личного приема физических лиц и представителей юридических лиц акимом города Астаны, первым заместителем акима, заместителями акима, руководителем государственного учреждения "Аппарат акима города Астаны"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий Регламент личного приема физических лиц и представителей юридических лиц акимом города Астаны, первым заместителем акима, заместителями акима, руководителем государственного учреждения "Аппарат акима города Астаны" (далее – Регламент) регламентирует порядок личного приема физических лиц и представителей юридических лиц (далее – заявитель) акимом города Астаны (далее – аким), первым заместителем акима, заместителями акима, руководителем Государственного учреждения "Аппарат акима города Астаны".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Организация личного приема физических лиц и представителей юридических лиц (далее – прием) осуществляются отделом по рассмотрению обращений (далее – отдел) и соответствующими отраслевыми отделами государственного учреждения "Аппарат акима города Астаны" (далее – аппарат).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Прием осуществляется в соответствии с утвержденным графиком личного приема граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Организация личного приема физических лиц и представителей юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запись на прием ведут специалисты отдела, ежедневно в рабочие дни, в рабочее время с перерывом на обед. Списки граждан на прием формируются отделом на основании электронных и бумажных обращений, а также посредством единого портала государственных информационных ресурсов. Регистрация и прием обращений осуществляется согласно графику работы аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сформированные списки на прием первого заместителя акима, заместителей акима направляются в отраслевые отделы для организации приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. В случае, если обращение с просьбой о личном приеме не соответствует требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс), об этом указывается заявителю и устанавливается разумный срок для его приведения в соответствие с требованиями Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае не приведения обращения в соответствие с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, оно подлежит возвращению заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отказ в приеме обращения на личный прием не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Прием граждан проводится не реже одного раза в месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Личный прием граждан проводится совместно с руководящим составом местных исполнительных органов, органов прокуратуры и внутренних дел, депутатами маслихата, членами общественных советов, местной интеллигенцией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 марта 2022 года № 826 "О проведении встреч акимов с населением".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Графики приема с указанием фамилии, имени и отчества (при его наличии) должностного лица, дней приема размещаются в здании акимата в доступных для общего обозрения местах, на официальном сайте акимата на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прием первым заместителем акима, заместителями акима может осуществляться вне утвержденного графика по поручению акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Заявитель допускается на прием после подтверждения своей личности (документ, удостоверяющий его личность), а при обращении от имени других лиц – документы, подтверждающие полномочия представлять их интересы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Прием иностранцев и лиц без гражданства проводится в соответствии с требованиями по обеспечению режима секретности в Республике Казахстан, утвержденными постановлением Правительства Республики Казахстан от 28 октября 2021 года № 776 дсп, и иными нормативными правовыми актами Республики Казахстан, регулирующими отношения в области защиты государственных секретов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости прием иностранцев и лиц без гражданства проводится с участием переводчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращения иностранцев и лиц без гражданства, поданные на приеме, рассматриваются в порядке, установленном законодательством Республики Казахстан, если международными договорами, ратифицированными Республикой Казахстан, не предусмотрены иные правила их рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Прием заявителей проводится в порядке очередности обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ветераны Великой Отечественной войны, ветераны, приравненные по льготам к ветеранам Великой Отечественной войны, ветераны боевых действий на территории других государств, ветераны труда, лица с инвалидностью, беременные женщины, лица, награжденные орденами "Алтын Қыран", "Халық қаһарманы", "Қазақстанның Еңбек Ері", принимаются вне очереди.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Прием осуществляется в онлайн (посредством платформы "Zoom") либо в оффлайн формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Не осуществляется запись на прием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по вопросам, не входящим в компетенцию акима, первого заместителя акима, заместителей акима, руководителя государственного учреждения "Аппарат акима города Астаны";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) когда имеется решение административного органа, должностного лица по административному делу в отношении участника административной процедуры о том же предмете и по тем же основаниям, которые указаны в обращении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) когда имеется вступивший в законную силу судебный акт, вынесенный в отношении того же лица, о том же предмете и по тем же основаниям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если административным органом, должностным лицом возвращено обращение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если административным органом, должностным лицом принят отзыв обращения от заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В целях качественного рассмотрения поднимаемых на приемах вопросов могут быть приглашены руководители структурных и территориальных подразделений акимата, подведомственных организаций, представители других компетентных государственных органов и квазигосударственного сектора. Также, могут привлекаться юридические консультанты, психологи и социальные работники (возможно привлечение волонтеров только на дни приема), помогающие оформить (в случае необходимости) дополнительные заявления и другие сопутствующие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При необходимости привлечения иных компетентных государственных органов и организаций квазигосударственного сектора в соответствующую организацию направляется приглашение для принятия участия в приеме с указанием рассматриваемого вопроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа от участия других компетентных органов в совместном приеме, необходимо уведомить Аппарат Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Прием осуществляется на государственном и/или русском языках по желанию заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Поручения, данные в ходе приема, оформляются протоколом с указанием конкретных сроков их исполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Требования отдела о предоставлении материалов, необходимых для организации приема должностными лицами и их заместителями, анализа и обобщения практики проведения приема, являются обязательными для исполнения структурными подразделениями акимата города Астаны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок регистрации и рассмотрения обращений по вопросам приема физических лиц и представителей юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Все поступившие обращения о записи на прием регистрируются в единой платформе приема и обработки обращений "Е-Otinish".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если обращение поступило в нерабочий день, то оно регистрируется в следующий за ним рабочий день.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращения, поступившие в устной форме при личной явке заявителя или посредством телефонной связи, заносятся в отдельный протокол и подлежат регистрации в соответствии с частью первой настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Ответственный специалист отдела с участием структурных подразделений акимата за 5 (пять) рабочих дней до начала приема, после сбора и анализа материалов готовит справочную информацию на имя акима.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Отдел формирует список лиц, принимаемых должностными лицами и их заместителями и руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Отдел распределяет утвержденные списки в график приема в порядке очередности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В срок не позднее 15 (пятнадцати) рабочих дней с момента регистрации обращения отдел направляет ответ заявителю с указанием даты и времени приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В случае сложного характера вопроса, требующего большей проработки, заявителю направляется письмо о продлении срока рассмотрения обращения не более чем на 30 (тридцать) календарных дней с момента регистрации обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения обращения может быть продлен мотивированным решением акима или его заместителями на разумный срок, но не более чем до двух месяцев, ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем заявитель извещается в течение 3 (три) рабочих дней со дня продления срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Требования специалистов отдела о предоставлении материалов, анализа и обобщения практики проведения приема, необходимых для организации приема акима и его заместителями, руководителем аппарата, являются обязательными для исполнения структурными подразделениями акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. До принятия решения об отказе в приеме, не позднее чем за 3 (три) рабочих дня заявителю направляется проект предварительного решения об отказе для проведения процедуры заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в приеме процедура заслушивания может осуществляться способами, предусмотренными частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Организация и порядок проведения процедуры заслушивания осуществляются с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1587,323 +1667,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Осуществление контроля за исполнением поручений по итогам приема</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Контроль за исполнением протокольных поручений, подготовленных по итогам приемов акима, осуществляется отделом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Основанием для снятия с контроля поступившего с приема обращения является окончательный мотивированный ответ заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Обращения, поданные заявителем при проведении приема, регистрируются в системе "Е-Otinish" с проставлением отметки "с личного приема".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Сотрудники отдела на регулярной основе осуществляют мониторинг уровня удовлетворенности заявителей, проводят посредством телефонной связи выборочный опрос заявителей, получивших консультации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Отдел совместно с другими заинтересованными структурными подразделениями обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое сопровождение работы акима, первого заместителя акима , заместителей акима в рамках проводимых приемов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) участие ответственных должностных лиц, задействованных в приеме, в том числе ответственных должностных лиц других заинтересованных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обратную связь с заявителем (по необходимости);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бесперебойную работу отдела, в том числе в случае принятия ограничительных мер, связанных с введением режимов чрезвычайного положения, чрезвычайной ситуации, карантинных мер эпидемиологического характера, техногенных аварий и иных катастроф, несущих угрозу жизни и здоровью населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. О результатах личного приема руководством акимата города Астаны отдел на ежеквартальной основе информирует Аппарат Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2225,35 +2327,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>