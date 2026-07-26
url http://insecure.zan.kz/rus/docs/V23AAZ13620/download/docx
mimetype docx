--- v0 (2025-10-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b6aa1f4" w14:textId="b6aa1f4">
+    <w:p w14:paraId="d1f345c" w14:textId="d1f345c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -436,51 +436,51 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">города Астаны </w:t>
+              <w:t>города Астаны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -959,51 +959,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) зеленые насаждения – насаждения древесно-кустарниковых и травянистых растений, выполняющие защитные, санитарно-гигиенические, социальные, эстетические и иные функции на территории города Астаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) "Санитарно защитная зеленая зона" столицы – зона, окружающая территории города и выполняющая защитные, культурно-оздоровительные, рекреационные и туристические функции;</w:t>
+      9) лесопарковая зона столицы – зона, окружающая территории города и выполняющая защитные, культурно-оздоровительные, рекреационные и туристические функции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уничтожение зеленых насаждений – повреждение зеленых насаждений, повлекшее их гибель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
@@ -1423,50 +1423,122 @@
         <w:t>
       31) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и к объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 с изменением, внесенным решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок создания, содержания и защиты зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1815,154 +1887,226 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Учету подлежат все виды зеленых насаждений посредством:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      инвентаризации и лесопатологического обследования зеленых насаждений, расположенных в границах города, за исключением зеленых насаждений произрастающих на территориях индивидуального жилого дома, личного подсобного хозяйства, на дачных участках и на участках кладбищ;</w:t>
+      инвентаризации и лесопатологического обследования зеленых насаждений, расположенных в границах города, за исключением зеленых насаждений, произрастающих на территории индивидуального жилого дома, личного подсобного хозяйства, на дачных участках и на участках кладбищ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      заполнения акта приживаемости зеленых насаждений по форме согласно приложению 1 к Правилам;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заполнения акта приживаемости зеленых насаждений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      ведения реестра зеленых насаждений; </w:t>
+    <w:bookmarkStart w:name="z13" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведения реестра зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z14" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработки дендрологического плана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и. о. Министра сельского хозяйства Республики Казахстан от 19 октября 2012 года № 17-02/532 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8095).</w:t>
+    <w:bookmarkStart w:name="z15" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на территории лесопарковой зоны столицы допускается инвентаризация лесных культур путем закладки пробных площадей в местах, отражающих общее состояние лесных культур на данном участке и пересчета на них посаженных (посеянных) растений культивируемых пород с последующим пересчетом на один гектар площади.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услуги по проведению инвентаризации и лесопатологического обследования зеленых насаждений на землях общего пользования могут производиться на договорной основе за счет местного бюджета и (или) за счет других источников финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2477,568 +2621,582 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. По истечении пяти лет, в связи с климатическими особенностями, формированием планировочной структуры и архитектурного облика города Астаны или его части составляется и утверждается новый дендрологический план.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Меры по созданию, содержанию и защите зеленых насаждений"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z259" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции решения маслихата города Астаны от 27.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213/26-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Создание, содержание и защита зеленых насаждений делятся на следующие комплексы взаимосвязанных работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z234" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z234" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z235" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z235" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) устройство однолетних цветников и газонов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z236" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z236" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вырубка, пересадка деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z237" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z237" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) компенсационная посадка деревьев с трехгодичным уходом за ними; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z238" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z238" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z260" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мониторинг, инвентаризация зеленых насаждений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 26 - в редакции решения маслихата города Астаны от 27.08.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 26 - в редакции решения маслихата города Астаны от 27.08.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213/26-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="100"/>
+    <w:bookmarkStart w:name="z239" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1. Содержание зеленых насаждений (уход и обслуживание зеленых насаждений) включает следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z240" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z240" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устройство приствольных лунок и их рыхление, и прополка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z241" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z241" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) побелка штамба деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z242" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z242" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z243" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z243" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) покос травы, прополка сорняков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z244" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z244" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) зимнее укрытие зеленых насаждений (деревья, кустарники, многолетние цветы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z245" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z245" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z246" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z246" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кронирование кроны деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z247" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z247" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) формирование кроны деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z248" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z248" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) омолаживающая обрезка производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z249" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z249" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z250" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z250" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) внесение удобрений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z251" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z251" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) борьба с вредителями и болезнями зеленых насаждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z252" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z252" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) зачистка и пломбировка дупел, обработка мест спилов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3057,1105 +3215,1137 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Содержание и защита зеленых насаждений осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на землях общего пользования аппаратами акимов районов города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в парках и скверах возлагается на собственников или уполномоченное собственником лицом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на территории промышленных предприятий и других объектах собственности, а также на отведенной, закрепленной и прилагающей территории – возлагается на собственников или пользователей этих объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) на территориях, отведенных под строительно-монтажные работы, – заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся в течение года, кроме периода сокодвижения, а также дневной температуры воздуха не ниже минус 10 градусов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. При проведении работ, строительные организации выполняют мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) устанавливают ограждения стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z125" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не допускают использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z126" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не допускают обнажение корней деревьев и засыпание приствольных кругов землей, строительными материалами и мусором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z127" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускают изменение вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z128" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) не допускают стоянку машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z130" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z131" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используют при озеленении территорий и (или) передают организации по озеленению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z132" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий города Астаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Озеленение, посадка зеленых насаждений на территориях общего пользования может производиться за счет средств разных уровней бюджета, а также за счет иных источников финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Для проведения озеленительных работ на территориях общего пользования администратор бюджетной программы по озеленению подготавливает дефектный акт на один из видов и/или одновременно видов нижеследующих работ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определение объема по вырубке предполагаемого сухостоя с указанием адреса (месторасположения), вида зеленого насаждения, его характеристик (диаметр ствола, высота, состояние и другое);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение объема планируемого на конкретном участке посадки новых зеленых насаждений (вид и наименование зеленого насаждения, сроки посадки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z138" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение плана участка, где будут расположены компенсационные зеленые насаждения с определением вида и его характеристик, сроков посадки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение объема выкорчовки пней с указанием месторасположения, объема (количества).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Уполномоченный орган составляет калькуляцию затрат для определения объема работ с целью реализации дефектного акта произвольной формы, с определением стоимости затрат на закуп зеленых насаждений, их транспортировку, затраты на удобрения, полив, подвоз грунта, механизацию и рабочую силу, а также на последующий уход для приживаемости вновь посаженного зеленого насаждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z141" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. При производстве работ по кронированию зеленых насаждений и/или вырубке сухостоя, затрагивающих инженерные сети (электроснабжение, освещение, водоснабжение, теплоснабжение) не менее чем за три рабочих дня производится согласование сроков выполнения работ с собственниками инженерных сетей и оповещается население, предприятия и организации посредством средств массовой информации, социальных сетей или мобильной связи о предполагаемых работах на участке с указанием времени и продолжительности работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Вырубка деревьев осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z146" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z147" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z148" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z149" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) санитарной вырубки деревьев, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Уполномоченный орган не выдает разрешение на вырубку зеленых насаждений, занесенных в Перечень редких и находящихся под угрозой исчезновения видов растений и животных, утвержденный </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="151"/>
+      38. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 38 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам, осуществляется организациями по озеленению, обслуживающими данный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z154" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       падения деревьев, а также их ветвей, представляющих угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерных коммуникаций и сетям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z156" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z157" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z158" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок, по письменному согласованию с уполномоченным органом (срок согласования 30 рабочих дней).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z159" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z159" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с Законом, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z160" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z160" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z161" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z161" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z162" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок пересадки и компенсационной посадки деревьев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z163" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z164" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z165" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z165" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4230,633 +4420,735 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z166" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z166" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка, производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите их в течение трех лет (период приживаемости саженца дерева) с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z167" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z167" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам и передают на баланс аппарата акима соответствующего района для дальнейшего содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z168" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z168" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z169" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z169" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z170" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z170" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z171" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z171" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z172" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z172" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z173" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z173" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющими в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z174" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z174" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z175" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z175" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z176" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z176" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z177" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z177" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z179" w:id="177"/>
+    <w:bookmarkStart w:name="z178" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      58. Размер вреда, причиненного нарушением лесного законодательства Республики Казахстан, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением лесного законодательства Республики Казахстан, утвержденными </w:t>
+      57. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в Перечень редких и находящихся под угрозой исчезновения видов растений и животных, утвержденный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года под № 1034, компенсационная посадка осуществляется в стократном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 57 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Размер вреда, причиненного растительному миру, предусмотренный базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра экологии и природных ресурсов Республики Казахстан от 22 сентября 2023 года № 265 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33476), исчисляется уполномоченным органом.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года 61 (зарегистрирован в Реестре государственной регистрации нормативных правовых №актов № 31997), исчисляется территориальным подразделением ведомства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 58 - в редакции решения маслихата города Астаны от 27.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 213/26-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 58 - в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="178"/>
+    <w:bookmarkStart w:name="z180" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z181" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z181" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z182" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z182" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Видовой состав посадки определяется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z183" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z183" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке, указанным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z184" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z184" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z185" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z186" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z187" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях, в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z188" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5013,108 +5305,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z191" w:id="187"/>
+    <w:bookmarkStart w:name="z191" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z192" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z192" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z193" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z193" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес посаженных зеленых насаждений: ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -6578,150 +6870,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="190"/>
+    <w:bookmarkStart w:name="z194" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель физического или юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z195" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z195" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ подпись (Ф.И.О.) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z196" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z196" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z197" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z197" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ подпись (Ф.И.О.) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z198" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z198" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6878,168 +7170,168 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
+    <w:bookmarkStart w:name="z201" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z202" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z203" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Город/населенный пункт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z204" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Административный район: (код) ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z205" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный владелец: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z206" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9164,158 +9456,158 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования зеленых насаждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" ___________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="203"/>
+          <w:bookmarkStart w:name="z211" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13187,190 +13479,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий акт составлен в _______экземплярах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Акт обследования не является документом, дающим разрешение на вырубку или пересадку зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель физического или юридического лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ подпись (Ф.И.О.) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________ подпись (Ф.И.О.) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13787,129 +14079,129 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контакты ___________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электронный адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:bookmarkStart w:name="z222" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное письмо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z223" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z223" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z224" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (наименование физического или юридического лица) гарантирует произвести компенсационную посадку деревьев в количестве ____ штук, ___________ породы в течение шести месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве _______ штук, _________ породы, которые будут вырублены для ____________________________________ по адресу: (указывается причина) ______________________________________________________ согласно акту обследования зеленых насаждений от "___" _________ 20___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z225" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае гибели высаженных саженцев, гарантирует произвести повторную посадку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z226" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z226" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В течение трех лет с момента компенсационной посадки гарантирует проводить мероприятия по содержанию и защите саженцев в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13984,72 +14276,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 Правил создания, содержания и защиты зеленых насаждений на территории города Астаны и по истечении трех лет передать их на баланс местного исполнительного органа на основании акта приживаемости деревьев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z227" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z228" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (наименование физического или юридического лица) осведомлено, что за нарушение Правил создания, содержания и защиты зеленых насаждений на территории города Астаны будет нести ответственность в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14064,185 +14356,185 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">386 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z229" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "___" ____________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z230" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z231" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ф.И.О. и подпись руководителя (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z232" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>