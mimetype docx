--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dee30e" w14:textId="0dee30e">
+    <w:p w14:paraId="a967c30" w14:textId="a967c30">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -656,89 +656,91 @@
               </w:rPr>
               <w:t>от 3 октября 2023 года № 84/10-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z342" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок - в редакции решения маслихата города Астаны от 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящие Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -873,250 +875,250 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города Астаны по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ребенок (дети), оставшийся без попечения родителей (родителя), – ребенок (дети), лишившийся попечения единственного или обоих родителей в связи с ограничением или лишением их родительских прав, признанием безвестно отсутствующими, признанием недееспособными или ограниченно дееспособными, отбыванием наказания в местах лишения свободы, уклонением от воспитания ребенка или защиты его прав и интересов, в том числе отказом взять ребенка из воспитательной или медицинской организации, а также в иных случаях отсутствия родительского попечения и нуждающийся в обеспечении необходимой защиты его прав и интересов, предусмотренных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Центр социальных выплат – центральный филиал Государственной корпорации "Правительство для граждан" по координации деятельности социального и пенсионного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) социальная помощь – помощь, предоставляемая в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченный орган по оказанию социальной помощи – Государственное учреждение "Управление занятости и социальной защиты города Астаны";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) ветераны, приравненные по льготам к ветеранам Великой Отечественной войны – лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) ветераны труда – лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1171,251 +1173,303 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О ветеранах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ребенок-сирота (дети-сироты) – ребенок (дети), у которого умерли оба или единственный родитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) многодетные семьи – семьи, имеющие в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) многодетные матери – матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать-героиня", а также награжденные орденами "Материнская слава" І и II степени;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ребенок с инвалидностью (дети с инвалидностью) – лицо в возрасте до восемнадцати лет, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, дефектами, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) лицо с инвалидностью – лицо, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, нарушениями, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1537,61 +1591,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными решением маслихата города Астаны от 07.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1610,473 +1694,1143 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Порядок оказания, размеры и виды социальной помощи, а также перечень категорий получателей устанавливаются настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Социальная помощь предоставляется гражданам, зарегистрированным и постоянно проживающим в городе Астане.</w:t>
+      3. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения, гражданам, зарегистрированным и постоянно проживающим в городе Астане.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Источником финансирования социальной помощи является бюджет города Астаны.</w:t>
+      4. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Астаны на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Социальная помощь предоставляется в пределах средств, предусмотренных в бюджете города Астаны на данные цели на соответствующий финансовый год согласно бюджетной программе "Социальная помощь отдельным категориям нуждающихся граждан по решениям местных представительных органов" администратором которой является Государственное учреждение "Управление занятости и социальной защиты города Астаны" (далее – администратор).</w:t>
+      Государственное учреждение "Управление занятости и социальной защиты города Астаны" (далее – администратор) переводит в Государственную корпорацию суммы социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      5. Социальная помощь в денежной форме оказывается путем перечисления денежных средств на счета получателей через банки второго уровня, территориальные подразделения акционерного общества "Казпочта".</w:t>
+    <w:bookmarkStart w:name="z345" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от администратора по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:bookmarkStart w:name="z16" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 4 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Социальная помощь в натуральной форме предоставляется путем оказания услуг, поставщики которых определяются администратором в соответствии с законодательством Республики Казахстан о государственных закупках (далее – поставщики).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сведения о категориях получателей социальной помощи формируются администратором на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 7 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь не назначается в случае представления неполных и (или) недостоверных сведений заявителем, а также в случаях проживания заявителя в государственных организациях, предоставляющих специальные социальные услуги, или в случае нахождения заявителя в местах лишения свободы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы города Астаны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      4) выявления недостоверных сведений, представленных заявителем.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      Выплата социальной помощи прекращается с месяца наступления указанных обстоятельств.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      10. Взыскание излишне и (или) незаконно выплаченных сумм по причине представления гражданами недостоверных сведений производится в установленном законодательством Республики Казахстан порядке.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z27" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 22 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выплата социальной помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 9 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 10 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мониторинг и учет предоставления социальной помощи администратор проводит с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Представление документов, необходимых для оказания социальной помощи, не требуется при наличии возможности получения информации, содержащейся в них, из информационных систем, доступ к которым имеется у администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Категории получателей, имеющих право на получение социальной помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. К категориям граждан, имеющим право на получение социальной помощи относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ветераны Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ветераны боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ветераны, приравненные по льготам к ветеранам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ветераны труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) лица, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2111,774 +2865,774 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеранах" (далее – другие лица);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лица пенсионного возраста, в том числе пенсионеры по возрасту, получатели государственных социальных пособий по возрасту и по случаю потери кормильца, достигшие пенсионного возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) лица с инвалидностью, в том числе дети с инвалидностью до восемнадцати лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) семьи, воспитывающие ребенка с инвалидностью (детей с инвалидностью);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жертвы политических репрессий, лица пострадавшие от политических репрессий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) многодетные матери, многодетные семьи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) дети-сироты, дети, оставшиеся без попечения родителей, выпускники детских домов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) малообеспеченные лица, получающие государственную адресную социальную помощь (далее – малообеспеченные граждане);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) граждане, имеющие социально значимые заболевания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) лица, освобожденные из мест лишения свободы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) лица, находящиеся на учете службы пробации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) граждане (семьи) либо их имущество, пострадавшие вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) граждане (семьи) либо их имущество, пострадавшие вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z314" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) граждане, пострадавшие вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, из числа пенсионеров по возрасту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 13 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи в виде денежной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z351" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17) граждане, пострадавшие вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, из числа пенсионеров и получателей единовременной компенсации за ущерб, причиненный ядерными испытаниями, по зонам; </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      Сноска. Наименование главы 3 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Единовременная социальная помощь к памятным датам и праздничным дням назначается один раз в календарном году по одному основанию по наибольшей сумме в виде денежных выплат следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в размере 2,5 месячных расчетных показателей (далее – МРП):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z43" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 марта (Международный женский день) – многодетным семьям, многодетным матерям, в том числе являющимся малообеспеченными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z44" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 мая (День единства народа Казахстана) – детям-сиротам и детям, оставшимся без попечения родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z45" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31 мая (День памяти жертв политических репрессий) – жертвам политических репрессий, лицам, пострадавшим от политических репрессий, имеющим инвалидность или являющимся пенсионерами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z46" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29 августа (День закрытия Семипалатинского испытательного ядерного полигона) – гражданам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне из числа пенсионеров по возрасту, получившим единовременную компенсацию в городе Астане;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z47" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 октября (День пожилых людей) – пенсионерам по возрасту и лицам пенсионного возраста из числа получателей минимального размера пенсии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 194/24-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 - в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Социальная помощь в размере 60 МРП предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16 декабря (День Независимости Республики Казахстан) – жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Социальная помощь в размере 45 МРП предоставляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15 февраля (День вывода ограниченного контингента советских войск из Демократической Республики Афганистан) – ветеранам боевых действий на территории других государств, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2933,333 +3687,609 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О ветеранах", и военнослужащим, которым установлена инвалидность вследствие ранения, контузии, увечья или заболевания, полученных в период при прохождении воинской службы в Афганистане;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26 апреля (День памяти жертв аварии на Чернобыльской атомной электростанции) – ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, из числа лиц, принимавших участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986 – 1987 годах, лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции, а также лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным решением маслихата города Астаны от 07.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 с изменениями, внесенным решениями маслихата города Астаны от 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Социальная помощь ко Дню лиц с инвалидностью (второе воскресенье октября) предоставляется следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью 1 группы – 20 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью 2 группы и детям с инвалидностью до восемнадцати лет всех групп – 10 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью 3 группы – 5 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Социальная помощь к 9 мая (День Победы) предоставляется следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам Великой Отечественной войны – не менее 1 (одного) миллиона тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны (кроме лиц, указанных в пункте 16 настоящих Правил) –45 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам боевых действий на территории других государств (кроме лиц, указанных в пункте 16 настоящих Правил) – 45 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
-[...15 lines deleted...]
-      19. Социальная помощь к 25 октября (День Республики) предоставляется малообеспеченным гражданам в размере 4,5 МРП.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      другим лицам (указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О ветеранах"), ветеранам труда (лица, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктах 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) статьи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 Закона Республики Казахстан "О ветеранах") – 15 МРП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 18 с изменением, внесенным решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Администратор без истребования заявлений от получателей социальной помощи формирует списки лиц, относящихся к категориям, указанным:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3332,1229 +4362,2797 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил, на основании сведений Центра социальных выплат о получении гражданами пенсии, специального государственного пособия по соответствующим основаниям, сведений Государственного учреждения "Управление образования города Астаны" о детях, оставшихся без попечения родителей, Государственного учреждения "Управление общественного здравоохранения города Астаны" (далее – Управление общественного здравоохранения) о гражданах, имеющих социально значимые заболевания, а также собственных сведений о назначении социальных выплат малообеспеченным гражданам;</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkStart w:name="z56" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктах 41</w:t>
+        <w:t>пункте 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, на основании сведений Государственного коммунального казенного предприятия "Центр по профилактике ВИЧ-инфекции" акимата города Астаны (далее – ГККП "Центр по профилактике ВИЧ-инфекции").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 20 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Единовременная социальная помощь на газификацию жилого дома производится пенсионерам по возрасту, лицам с инвалидностью, детям с инвалидностью, многодетным матерям и многодетным семьям, детям-сиротам, детям, оставшимся без попечения родителей, выпускникам детских домов, проживающим в частных жилых домах, подлежащих газификации согласно Плану мероприятий по газификации города Астаны, являющимися его собственниками, либо членами семьи собственника, при отсутствии у них и членов семьи другого жилья и наличии среднедушевого дохода, не превышающего четырех прожиточных минимумов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z59" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер социальной помощи определяется исходя из фактических затрат заявителя, связанных с подведением и установкой газового оборудования, но не более 130 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z60" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи заявитель обращается к администратору с заявлением с приложением следующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z61" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z62" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акт и/или документ, подтверждающий состоявшиеся расходы лица, связанные с подведением и установкой газового оборудования (копии чеков, квитанции, договор на оказание услуг и т.п.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z63" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о доходах лица (членов семьи);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z64" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) копия документа, подтверждающего статус (пенсионное удостоверение, справка об инвалидности, свидетельства о рождении детей, постановление либо приказ местного исполнительного органа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z65" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество на всех членов семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z66" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы предоставляются в подлинниках и копиях для сверки, после чего подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z67" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для получения социальной помощи заявитель обращается к администратору с заявлением с приложением документов, указанных в настоящем пункте Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 21 - в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава 4. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 1. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Основаниями для отнесения к категории нуждающихся граждан являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 22 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае невозможности представления заявителем необходимых документов в связи с их порчей, утерей, администратор принимает решение об оказании социальной помощи на основании данных иных уполномоченных органов и организаций, имеющих соответствующие сведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Социальная помощь отдельным категориям нуждающихся граждан представляется только в том случае, если основания для предоставления подобных денежных выплат, оказания услуг или иного возмещения отсутствуют в ином установленном действующем законодательством Республики Казахстан порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z117" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. При оказании социальной помощи по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>42</w:t>
-[...32 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 22 настоящих Правил, администратор в течение 1 (один) рабочего дня направляет документы заявителя (заявление согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам) в участковую комиссию для проведения обследования материального положения лица (семьи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции решения маслихата города Астаны от 07.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151/19-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 25 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Участковая комиссия в течение 2 (два) рабочих дней со дня получения документов проводит обследование заявителя, по результатам которого составляет акт о материальном положении лица (семьи), подготавливает заключение о нуждаемости лица (семьи) в социальной помощи по формам, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет их администратору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 26 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Администратор в течение 1 (один) рабочего дня производит расчет среднедушевого дохода лица (семьи) в соответствии с законодательством Республики Казахстан и представляет полный пакет документов на рассмотрение специальной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...167 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 27 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Специальная комиссия в течение 2 (два) рабочих дней со дня поступления документов выносит заключение о необходимости оказания социальной помощи, при положительном заключении указывает размер социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 28 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. При оказании социальной помощи по основанию, предусмотренному </w:t>
-[...163 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+      29. Администратор в течение 8 (восемь) рабочих дней со дня регистрации документов заявителя на оказание социальной помощи принимает решение об оказании либо отказе в оказании социальной помощи на основании принятых документов и заключения специальной комиссии о необходимости оказания социальной помощи. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z122" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, указанном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящих Правил, администратор принимает решение об оказании либо об отказе в оказании социальной помощи в течение двадцати рабочих дней со дня принятия документов от заявителя.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+        <w:t xml:space="preserve"> настоящих Правил, администратор принимает решение об оказании либо об отказе в оказании социальной помощи в течение 20 (двадцать) рабочих дней со дня принятия документов от заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 29 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При выявлении оснований для отказа в оказании социальной помощи администратор в срок не позднее трех рабочих дней до принятия решения уведомляет заявителя о предварительном решении об отказе, а также проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 30 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Социальная помощь отдельным категориям нуждающихся граждан, указанных в пункте 22 настоящих Правил, оказывается один раз в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z125" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z126" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Отказ в оказании социальной помощи осуществляется в случае выявления неполных, недостоверных сведений, представленных заявителями, а при оказании социальной помощи по основанию, предусмотренному </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+      выявления недостоверных сведений, представленных заявителями; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z127" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z92" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи), установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z93" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 32 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 2. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Социальная помощь по основанию причинения ущерба гражданину (семье) либо его имуществу предоставляется в виде денежной выплаты в следующих размерах: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пострадавшим вследствие стихийного бедствия – 400 МРП на семью при причинении ущерба жилью, являющемуся единственным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z97" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пострадавшим вследствие пожара – 400 МРП на семью при причинении ущерба жилью, являющемуся единственным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z98" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае наличия летальных исходов членов семьи вследствие пожара – 150 МРП на погибшего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 33 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Для получения социальной помощи заявитель от себя или от имени семьи представляет администратору заявление с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z133" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z102" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z103" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z104" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, подтверждающие принадлежность утраченного, испорченного жилья заявителю:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z105" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для принадлежащего на праве собственности – справка об отсутствии (наличии) зарегистрированных прав на недвижимое имущество, и копия правоустанавливающего документа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z106" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для занимаемого на иных законных основаниях – копия документа на право проживания с установленной собственником обязанностью по содержанию жилья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z107" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы, подтверждающие факт смерти члена семьи и родственные отношения с ним – в случае летальных исходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z108" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 34 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Документы представляются в подлинниках для сверки, после чего подлинники документов возвращаются заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z140" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Администратором рассматриваются обращения за получением социальной помощи, поступившие не позднее четырех месяцев со дня возникновения стихийного бедствия или пожара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="133"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 36 с изменением, внесенным решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ 3. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Социальная помощь по социально значимому заболеванию –туберкулез предоставляется лицам, больным активным туберкулезом, состоящим на диспансерном учете в Государственном коммунальном казенном предприятии "Противотуберкулезный диспансер города Астаны" акимата города Астаны (далее – Противотуберкулезный диспансер) и находящимся на амбулаторном лечении, оказывается в виде ежемесячных денежных выплат в размере 10 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Основанием для оказания социальной помощи являются списки граждан, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил (далее – список), ежемесячно представляемые Противотуберкулезным диспансером, с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) копия документа, удостоверяющего личность граждан, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z372" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 38 с изменением, внесенным решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Социальная помощь в виде ежемесячных денежных выплат в размере 25 МРП предоставляется по социально значимым заболеваниям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z147" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болезнь, вызванная вирусом иммунодефицита человека, в том числе носительство вируса иммунодефицита человека, – детям до восемнадцати лет, состоящим на диспансерном учете в ГККП "Центр по профилактике ВИЧ-инфекции";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z148" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       злокачественные новообразования – детям до восемнадцати лет, состоящим на диспансерном учете по соответствующему заболеванию в медицинских организациях города.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 39 с изменением, внесенным решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Единовременная социальная помощь в виде денежной помощи оказывается, по заявлению лиц, освободившихся из мест лишения свободы и стоящих на учете пробации, с представлением справки об освобождении, при обращении не позднее шести месяцев после освобождения, единовременно в размере 15 МРП. Указанная помощь предоставляется однократно в течение жизни при условии обязательного трудоустройства и повторно не назначается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 41 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Сведения о гражданах, страдающих социально значимыми заболеваниями, представляемые согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4566,3688 +7164,4120 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="143"/>
+        <w:t xml:space="preserve"> настоящих Правил, не подлежат разглашению сотрудниками администратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 42 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Социальная помощь по основанию наличия среднедушевого дохода, не превышающего установленного порога</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="144"/>
+        <w:t xml:space="preserve"> Глава 4. Социальная помощь по основаниям наличия среднедушевого дохода, не превышающего установленного порога</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z377" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 5 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z153" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 1. Социальная помощь без учета дохода</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z154" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Социальная помощь в виде следующих бесплатных услуг и денежных выплат предоставляется без учета дохода следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z319" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z155" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) санаторно-курортное лечение лицам, зарегистрированным в городе Астане не менее трех лет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z123" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств и ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий (далее – Закон)";</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="157"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации жертв массовых политических репрессий" (далее – Закон) (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения) – на бесплатной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z124" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам по возрасту с 20 % оплатой стоимости путевки (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z125" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионерам по возрасту из числа получателей минимального размера пенсии с 15 % оплатой стоимости путевки (за исключением лиц с инвалидностью, которым согласно разработанной индивидуальной программе абилитации и реабилитации рекомендованы услуги санаторно-курортного лечения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z126" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего СССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны, лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего СССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – на бесплатной основе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z127" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) возмещение затрат на санаторно-курортное лечение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z128" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, сопровождающим лиц с инвалидностью первой группы, имеющих в индивидуальной программе абилитации и реабилитации мероприятие по предоставлению социальных услуг индивидуального помощника (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z129" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лекарственное обеспечение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z378" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств и ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      ветеранам Великой Отечественной войны.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) социальная помощь на оплату коммунальных услуг лицам, зарегистрированным в городе Астане не менее одного года:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z132" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ветеранам Великой Отечественной войны, ветеранам боевых действий на территории других государств, ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 43 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 43 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 151/19-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194/24-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Для получения социальной помощи заявитель представляет администратору заявление с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) документ, удостоверяющий личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...15 lines deleted...]
-      3) санаторно-курортная карта для социальной помощи в виде санаторно-курортного лечения;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) санаторно-курортная карта для социальной помощи в виде санаторно-курортного лечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...15 lines deleted...]
-      4) копия документа, подтверждающего площадь занимаемого жилья (правоустанавливающий документ с техническим паспортом), для социальной помощи в виде денежных выплат на оплату коммунальных услуг, содержание жилья, абонентской платы за телефон (для ветеранов Великой Отечественной войны);</w:t>
+    <w:bookmarkStart w:name="z137" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 44 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 44 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194/24-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Для получения социальной помощи, указанной в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 43 настоящих Правил, заявитель не позднее 30 (тридцати) календарных дней после получения санаторно-курортного лечения представляет администратору заявление с приложением следующих документов:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) счет-фактура либо фискальный чек;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) акт выполненных работ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z316" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о номере банковского счета в банке второго уровня либо в акционерном обществе "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 45 с изменением, внесенным решением маслихата города Астаны от 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Документы представляются в подлинниках для сверки, после чего подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z316" w:id="177"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 45 с изменением, внесенным решением маслихата города Астаны от 07.03.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 151/19-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="182"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">48. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Социальная помощь на санаторно-курортное лечение предоставляется гражданам из числа категорий, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 2)</w:t>
-[...13 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="183"/>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 45 настоящих Правил, путем предоставления направлений-путевок для прохождения санаторно-курортного лечения на базе поставщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 50 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Социальная помощь в виде возмещения затрат на санаторно-курортное лечение предоставляется одному лицу, из числа граждан, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 3)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 43 настоящих Правил, на период их нахождения в организации, выбранной через портал социальных услуг, предоставляющей санаторно-курортное лечение, в размере фактических затрат, но не более 55 МРП.</w:t>
+        <w:t>подпункте 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 45 настоящих Правил, на период их нахождения в организации, выбранной через портал социальных услуг, предоставляющей санаторно-курортное лечение, в размере фактических затрат, но не более 55 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 51 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. Социальная помощь на санаторно-курортное лечение предоставляется гражданам из числа категорий, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 43 настоящих Правил, путем предоставления направлений-путевок для прохождения санаторно-курортного лечения на базе поставщиков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z191" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Санаторно-курортное лечение осуществляется в специализированных учреждениях, расположенных на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z148" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок прохождения санаторно-курортного лечения составляет четырнадцать календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z149" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Право на санаторно-курортное лечение предоставляется не более одного раза в календарный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z150" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пенсионерам по возрасту право на санаторно-курортное лечение предоставляется раз в два года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z189" w:id="184"/>
-[...15 lines deleted...]
-      Администратор на основании предоставленных заявителем документов в течение 30 календарных дней со дня принятия заявления, производит начисление социальной помощи за санаторно-курортное лечение в денежном виде через банки второго уровня на личные счета заявителей.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 52 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z190" w:id="185"/>
-[...15 lines deleted...]
-      52. Санаторно-курортное лечение осуществляется в специализированных учреждениях, расположенных на территории Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Администратор согласно записи, в соответствии с графиком заезда, представленным поставщиком, производит выдачу путевок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z191" w:id="186"/>
-[...15 lines deleted...]
-      Срок прохождения санаторно-курортного лечения составляет четырнадцать календарных дней.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа заявителя от прохождения санаторно-курортного лечения по собственному желанию направление-путевка подлежит возврату администратору и выдаче другому заявителю согласно очередности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z192" w:id="187"/>
-[...15 lines deleted...]
-      Право на санаторно-курортное лечение предоставляется не более одного раза в календарный год.</w:t>
+    <w:bookmarkStart w:name="z326" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Путевка выдается на руки заявителю, указанному в заявлении либо другому лицу при наличии доверенности на получение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z193" w:id="188"/>
-[...15 lines deleted...]
-      Пенсионерам по возрасту право на санитарно-курортное лечение предоставляется раз в два года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 54 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При неиспользовании направления-путевки по уважительным причинам право на санаторно-курортное лечение по возможности может быть предоставлено в другой период согласно графику заезда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 52 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 194/24-VIII</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 55 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="189"/>
-[...15 lines deleted...]
-      53. Оплата стоимости проезда до места прохождения санаторно-курортного лечения и обратно производится за счет собственных средств получателя санаторно-курортного лечения.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Социальная помощь по поданному заявлению не предоставляется в случае отсутствия обращения по дважды направленным заявителю по почте письменным уведомлениям администратора о необходимости явки за получением направления-путевки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z195" w:id="190"/>
-[...15 lines deleted...]
-      54. Администратор согласно записи, в соответствии с графиком заезда, представленным поставщиком, производит выдачу путевок.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. В выдаваемом направлении-путевке, подписанном первым руководителем администратора (либо его заместителем) и скрепленном печатью, указываются фамилия, имя и отчество (при наличии) лица, которому предоставлено право санаторно-курортного лечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z196" w:id="191"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="196"/>
+    <w:bookmarkStart w:name="z200" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Социальная помощь на лекарственное обеспечение при амбулаторном лечении заключается в бесплатном предоставлении лекарственных средств, изделий медицинского назначения и предметов гигиены и ухода (далее – лекарственные средства) и оказывается гражданам из числа категорий, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 4)</w:t>
+        <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 43 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 58 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 58 с изменением, внесенным решением маслихата города Астаны от 28.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 194/24-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="199"/>
+    <w:bookmarkStart w:name="z201" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Администратор ежегодно до 3-го января представляет в уполномоченную медицинскую организацию списки граждан, имеющих право на лекарственное обеспечение в рамках настоящих Правил, и по мере необходимости обновляет его.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z202" w:id="200"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z202" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Граждане, относящиеся к категориям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 4)</w:t>
+        <w:t>подпункте 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 43 настоящих Правил, нуждающиеся в лекарственных средствах, обращаются в уполномоченную медицинскую организацию для получения рецепта установленного образца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z203" w:id="201"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 60 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Отпуск лекарственных средств производится в аптечных учреждениях поставщиков на основании рецептов установленного образца, выданных уполномоченной медицинской организацией, при предъявлении оригинала удостоверения личности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z204" w:id="202"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z204" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Денежные выплаты на оплату коммунальных услуг, содержания жилья, абонентской платы за телефон назначаются гражданам из числа категорий, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункте 5)</w:t>
+        <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 43 настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 62 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. При изменении места жительства или площади занимаемого жилья получатель социальной помощи должен уведомить об этом администратора в течение десяти рабочих дней с момента изменения. Перерасчет денежных выплат при этом производится с месяца уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z206" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Денежные выплаты предоставляются в следующих размерах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z330" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежемесячно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z331" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ветеранам Великой Отечественной войны в размере 8 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z336" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ветеранам боевых действий на территории других государств и ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном Законом – 4,5 МРП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z337" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) другим лицам, из числа вдов воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне, не вступивших в повторный брак – 4,4 МРП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 64 – в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z215" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. В случае регистрации по одному месту жительства нескольких лиц, имеющих право на указанную денежную выплату, она осуществляется только одному из них.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z205" w:id="203"/>
-[...15 lines deleted...]
-      63. При изменении места жительства или площади занимаемого жилья получатель социальной помощи должен уведомить об этом администратора в течение десяти рабочих дней с момента изменения. Перерасчет денежных выплат при этом производится с месяца уведомления.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2. Социальная помощь отдельным категориям граждан на оплату обучения в высших учебных заведениях города Астаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z206" w:id="204"/>
-[...15 lines deleted...]
-      64. Денежные выплаты предоставляются в следующих размерах:</w:t>
+    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Социальная помощь на оплату очной формы обучения в высших учебных заведениях города предоставляется лицам, которым на момент вступления в силу соответствующих изменений была назначена и предоставляется на оплату обучения в высших учебных заведениях города Астаны, сохраняется право на завершение обучения в соответствующих организациях высшего и (или) послевузовского образования до получения документа об образовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z330" w:id="205"/>
-[...15 lines deleted...]
-      ежемесячно:</w:t>
+    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Финансирование обучения таких лиц осуществляется на условиях, действовавших на дату назначения социальной помощи, до окончания ими обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z331" w:id="206"/>
-[...15 lines deleted...]
-      1) ветеранам Великой Отечественной войны, зарегистрированным и проживающим в благоустроенных квартирах, в зависимости от площади занимаемого жилья:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 66 с изменениями, внесенными решениями маслихата города Астаны от 07.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151/19-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 28.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194/24-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции решения маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">68. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">72. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">75. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">76. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">77. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">79. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">80. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">82. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">83. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">84. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">85. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">86. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 3. Социальная помощь отдельным категориям граждан на приобретение твердого топлива и на газификацию жилого дома</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z332" w:id="207"/>
-[...15 lines deleted...]
-      до 35 кв. м – 1 МРП;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z253" w:id="207"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      87. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z333" w:id="208"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z337" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ветеранам боевых действий на территории других государств и ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны, жертвам политических репрессий из числа участников событий 17-18 декабря 1986 года в Казахстане, реабилитированным в порядке, установленном </w:t>
-[...125 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">88. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...152 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="223"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      детей из многодетных семей (в том числе при достижении совершеннолетия старшим ребенком в текущем году до поступления на очную форму обучения в организации образования); </w:t>
-[...85 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...234 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="236"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      71. Управление образования к 1 мая представляет администратору списки выпускников общеобразовательных школ города в текущем году из числа лиц, указанных в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="237"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      72. Отбор претендентов на получение социальной помощи производится специально созданной при акимате города Астаны комиссией по назначению социальной помощи отдельным категориям граждан на оплату очной формы обучения в высших учебных заведениях города Астаны по максимальному количеству набранных при тестировании баллов из категорий, указанных в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z236" w:id="238"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      73. Отбор производится в пределах каждой из указанных категорий в последовательности, приведенной в </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z343" w:id="241"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">92. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Комиссия распределяет гранты по максимальному количеству баллов, набранных претендентами при тестировании из категорий, указанных в пункте 66 настоящих Правил. </w:t>
-[...65 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">93. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="250"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      82. При отчислении из высшего учебного заведения получателя социальной помощи администратор в порядке, предусмотренном для назначения социальной помощи, по представлению администрации высшего учебного заведения заменяет отчисленного студента студентом того же высшего учебного заведения по профильной специальности из числа лиц, указанных в </w:t>
-[...223 lines deleted...]
-          <w:color w:val="ff0000"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94. Исключен решением маслихата города Астаны от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 437/56-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...375 lines deleted...]
-    <w:bookmarkEnd w:id="271"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8404,88 +11434,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Руководителю </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="272"/>
+    <w:bookmarkStart w:name="z269" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z270" w:id="273"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z270" w:id="209"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       От гражданина (ки) ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9167,170 +12197,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z271" w:id="274"/>
+    <w:bookmarkStart w:name="z271" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", хранение и использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, необходимых при назначении (перерасчете) выплаты, а также при выполнении уполномоченным органом по оказанию социальной помощи своих обязательств в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z272" w:id="275"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z272" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на получение сведений о себе как о владельце банковского счета и номерах банковских счетов в банках второго уровня, организациях, имеющих лицензии уполномоченного органа по регулированию и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z273" w:id="276"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z273" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обо всех изменениях местожительства (в том числе выезд за пределы Республики Казахстан), анкетных данных, банковских реквизитов обязуюсь сообщить в уполномоченный орган по оказанию социальной помощи в течение 10 (десяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z274" w:id="277"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z274" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомлен(а) о возможности открытия отдельного банковского счета для зачисления социальной помощи, выплачиваемой из местного бюджета, а также о том, что на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z275" w:id="278"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z275" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" ___________ 20____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9563,88 +12593,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города Астаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z277" w:id="279"/>
+    <w:bookmarkStart w:name="z277" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ обследования для определения нуждаемости лица (семьи)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z278" w:id="280"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z278" w:id="216"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "__" ________________ 20 года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9850,70 +12880,70 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="281"/>
+          <w:bookmarkStart w:name="z279" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10593,130 +13623,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="282"/>
+    <w:bookmarkStart w:name="z280" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Всего трудоспособных _________ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z281" w:id="283"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z281" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зарегистрированы в качестве безработного в органах занятости _______ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z282" w:id="284"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z282" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Количество детей: ______, из них обучающихся в высших и средних учебных заведениях на платной основе _______ человек, стоимость обучения в год ________ тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z283" w:id="285"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z283" w:id="221"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наличие в семье ветеранов Великой Отечественной войны, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, ветеранов боевых действий на территории других государств, пенсионеров, пожилых лиц старше 80-ти лет, лиц, имеющих социально значимые заболевания, лиц с инвалидностью, детей с инвалидностью (указать или добавить иную категорию)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10792,70 +13822,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="286"/>
+    <w:bookmarkStart w:name="z284" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Доходы семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11579,64 +14609,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z285" w:id="287"/>
+      <w:bookmarkStart w:name="z285" w:id="223"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие: автотранспорта (марка, год выпуска, правоустанавливающий документ, заявленные доходы от его эксплуатации)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12396,248 +15426,248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нуждающихся граждан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в городе Астане</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z287" w:id="288"/>
+    <w:bookmarkStart w:name="z287" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение участковой комиссии № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z288" w:id="289"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z288" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __ _________ 20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z289" w:id="290"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z289" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участковая комиссия в соответствии с Правилами оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан, рассмотрев заявление и прилагаемые к нему документы лица (семьи), обратившегося за предоставлением социальной помощи отдельным категориям нуждающихся граждан,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z290" w:id="291"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z290" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z291" w:id="292"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z291" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (фамилия, имя, отчество (при его наличии) заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z292" w:id="293"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z292" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на основании представленных документов и результатов обследования материального положения заявителя (семьи) выносит заключение о</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z293" w:id="294"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z293" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z294" w:id="295"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z294" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (необходимости, отсутствии необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z295" w:id="296"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z295" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        предоставления лицу (семье) социальной помощи отдельным категориям нуждающихся граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z296" w:id="297"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z296" w:id="233"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12932,722 +15962,722 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Приложение 2 к решению </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="298"/>
+    <w:bookmarkStart w:name="z298" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых решений маслихата города Астаны, утративших силу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z299" w:id="299"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z299" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 12 декабря 2017 года № 221/25-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1149).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z300" w:id="300"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z300" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 6 марта 2019 года № 361/45-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1217).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z301" w:id="301"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z301" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 30 мая 2019 года № 385/50-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1230).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z302" w:id="302"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z302" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астана от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 28 апреля 2020 года № 485/63-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1267).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z303" w:id="303"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z303" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астана от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 26 августа 2020 года № 530/71-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1289).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z304" w:id="304"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z304" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астана от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 10 марта 2021 года № 13/2-VIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1315).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z305" w:id="305"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z305" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 6 мая 2021 года № 36/5-VIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1323).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z306" w:id="306"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z306" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астана от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 24 ноября 2021 года № 105/15-VIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 25765).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z307" w:id="307"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z307" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 16 марта 2022 года № 145/22-VIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 27268).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z308" w:id="308"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z308" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 25 мая 2022 года № 178/25-VII (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 28313).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z309" w:id="309"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z309" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Нур-Султан "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 30 июня 2022 года № 198/27-VII (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 28735).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z310" w:id="310"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z310" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Нур-Султан" от 23 ноября 2022 года № 268/34-VII (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 30785).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z311" w:id="311"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z311" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 28 декабря 2022 года № 298/37-VII (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 31626).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z312" w:id="312"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z312" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 12 апреля 2023 года № 16/2-VIIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1336-01).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z313" w:id="313"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z313" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение маслихата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> города Астаны "О внесении изменений и дополнений в решение маслихата города Астаны от 12 декабря 2017 года № 221/25-VI "О Правилах оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Астаны" от 9 августа 2023 года № 65/7-VIIІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 1350-01).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>