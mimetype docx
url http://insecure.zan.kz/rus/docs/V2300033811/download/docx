--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff23308" w14:textId="ff23308">
+    <w:p w14:paraId="d12c163" w14:textId="d12c163">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -733,51 +733,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска.  Правила - в  редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 224</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z58" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -891,205 +911,103 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автоматизированная цифровая система "Электронное назначение пенсионных выплат и пособий "Е-макет" (далее – АЦС "Е-макет") -автоматизированная цифровая система, предназначенная для автоматизации бизнес-процессов пользователей при назначении пенсионных выплат и пособий, а также осуществление учета и мониторинга лиц, которым назначены выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...119 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) единая система учета трудовых договоров (далее – ЕСУТД) – цифровая система, предназначенная для автоматизации учета трудовых договоров, трудовой деятельности и численности работников;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z65" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1143,243 +1061,123 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) - банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) автоматизированная цифровая система "Централизованная база данных выплат пенсий и пособий" (далее – АЦС "ЦБД") - централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Социальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) получатель профессиональной выплаты (далее – получатель) – физическое лицо, которому осуществляется профессиональная выплата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...157 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) база мобильных граждан (далее - БМГ) – цифровой ресурс абонентских номеров сети сотовой связи пользователей "цифрового правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заявитель – работник, имеющий право на получение профессиональной выплаты и подавшее заявление работодателю согласно приложению 1 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z72" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1395,569 +1193,287 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) страховая организация – юридическое лицо, осуществляющее деятельность по заключению и исполнению договоров страхования в отрасли "страхование жизни" на основании соответствующей лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) автоматизированная цифровая система "Организация обработки платежей" (далее – АЦС "ООП") – цифровая система по автоматизации процессов по организации обработки пенсионных и социальных отчислений и платежей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) сервис цифровых документов – объект цифровой инфраструктуры "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифровых объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) цифровой портал "Электронная биржа труда" (далее – ЭБТ) – объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...323 lines deleted...]
-</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) электронный макет дела (далее – ЭМД) – электронный макет дела получателя профессиональной выплаты, формируемый Государственной корпорацией в АЦС "Е-макет".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z81" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2011,2227 +1527,1522 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Работник, имеющий право на получение профессиональной выплаты, предоставляет работодателю заявление по форме согласно приложению 1 к настоящим Правилам на расторжение трудового договора с работодателем либо о переводе на другую работу, исключающую воздействие вредных производственных факторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="23"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Работодатель:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на основании заявления работника запрашивает информацию и получает из АЦС "ООП" сведения о наличии факта уплаты обязательных профессиональных пенсионных взносов в совокупности не менее восьмидесяти четырех месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z85" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в течение трех рабочих дней со дня прекращения трудового договора либо перевода на другую работу, исключающую воздействие вредных производственных факторов, вносит в ЕСУТД информацию о прекращении трудового договора либо об изменениях условий трудового договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z86" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z86" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Днем прекращения работником трудовой деятельности на работах с вредными условиями труда или переводе на другую работу, исключающую воздействие вредных производственных факторов, считается день прекращения с работником трудового договора или перевода на другую работу, указанный в акте работодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z87" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z87" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Днем осуществления профессиональной выплаты через проактивную услугу считается день согласия работника на сбор и обработку персональных данных, необходимых для осуществления профессиональной выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z88" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Датой назначения профессиональной выплаты считается день обращения на права ее получения предусмотренного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 127-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. После внесения работодателем информации о прекращении трудового договора либо перевода на другую работу, исключающую воздействие вредных факторов и при достижении работником пятидесятипятилетнего возраста и наличии факта уплаты обязательных профессиональных пенсионных взносов в совокупности не менее восьмидесяти четырех месяцев ЕСУТД направляет сведения в АЦС "Е-макет" для осуществления профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. После поступления из ЕСУТД информации о прекращении трудового договора либо перевода на другую работу, исключающую воздействие вредных факторов АЦС "Е-макет" осуществляет запрос в БМГ для подтверждения сведений о регистрации телефонного номера абонентского устройства сотовой связи получателя на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. При регистрации телефонного номера абонентского устройства сотовой связи потенциального заявителя на АЦС "Е-макет" оператор АЦС "Е-макет" осуществляет подтверждение факта осуществления профессиональной выплаты или поступления уведомления на осуществление профессиональной выплаты, а также условиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 127-3 Кодекса и формирует заявление в соответствующие цифровые системы государственных органов и (или) организации через шлюз "цифрового правительства":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС Государственная база данных "Физические лица" – по документам, удостоверяющим личность получателя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z154" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в АЦС "ООП" – на наличие обязательных профессиональных пенсионных взносов в совокупности не менее восьмидесяти четырех месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z155" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении из цифровых систем сведений, подтверждающих факт осуществления профессиональной выплаты или поступления уведомления на осуществление профессиональной выплаты, процесс оказания проактивной услуги завершается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. В случае несоответствия условиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 127-3 Кодекса, АЦС "Е-Макет" направляет информацию с указанием причины в ЭБТ для уведомления работодателя и работника в личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. В случае соответствия условиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 127-3 Кодекса и при наличии запроса на получение государственной услуги в проактивной форме, АЦС "Е-Макет" направляет потенциальному заявителю sms-сообщение на указанный номер с предложением выбрать банковский счет для получения профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для подтверждения согласия на получение проактивной услуги потенциальный заявитель выбирает банковский счет из предложенного списка БВУ, с которыми реализована интеграция с АЦС "Е-макет" и отправляет ответное сообщение, набрав комбинацию цифр, предлагаемых АЦС "Е-макет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Sms-оповещения регистрируются в журнале sms-оповещений по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При отсутствии ответа потенциального заявителя в течение двадцати четырех часов с момента получения запроса АЦС "Е-макет" направляет потенциальному заявителю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      посредством цифровых объектов БВУ PUSH уведомление о праве на профессиональную выплату и предоставления согласия для осуществления профессиональной выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      через единый контакт центр по вопросам социально-трудовой сферы уведомление о праве на профессиональную выплату и предоставления ответа на полученное sms-сообщение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При получении ответного сообщения с согласием на осуществление профессиональной выплаты происходит автоматическая регистрация в электронном журнале регистрации заявлений (заявок) граждан в АЦС "Е-макет" по форме согласно приложению 3 к Правилам, при этом полноту, подлинность, достоверность и своевременность передаваемых данных обеспечивают администраторы цифровых систем, передающих информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В день поступления ответного сообщения в течение одного рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления ответного сообщения, АЦС "Е-макет" автоматически формирует ЭМД на осуществление профессиональной выплаты и направляет информацию в личный кабинет ЭБТ работодателя на подтверждение осуществления профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При получении согласия работодателя, подтвержденного ЭЦП, на осуществление профессиональной выплаты АЦС "Е-макет" автоматически направляет ЭМД в АЦС "ЦБД" для выплаты на указанный банковский счет получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. АЦС "Е-макет" направляет информацию в ЭБТ для уведомления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работодателя о необходимости перечисления суммы на осуществление профессиональной выплаты через Государственную корпорацию не позднее 5 (пятого) рабочего дня месяца, следующего за месяцем поступления информации о согласии на осуществление профессиональной выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работника об осуществлении профессиональной выплаты ежемесячно не позднее 10 (десятого) рабочего дня месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z108" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании информации поступившей в личный кабинет ЭБТ, работодатель ведет учет по работнику и (или) лицу, которому осуществляется профессиональная выплата по форме согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z109" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...105 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок приостановления, возобновления и прекращения профессиональной выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...467 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="32"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Профессиональная выплата приостанавливается с первого числа месяца, следующего за месяцем поступления сведений, в том числе из цифровых систем, о (об):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствии расходных операций три и более месяцев по банковскому счету получателя профессиональной выплаты. При этом профессиональная выплата возобновляется со дня приостановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z112" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z112" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезде получателя профессиональной выплаты на постоянное место жительства за пределы Республики Казахстан. При этом профессиональная выплата возобновляется с даты прибытия на постоянное проживание на территорию Республики Казахстан, но не ранее даты приостановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z113" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) истечении срока действия документа, удостоверяющего личность иностранного гражданина или лица без гражданства. При этом профессиональная выплата возобновляется со дня выдачи документа, удостоверяющего личность иностранного гражданина или лица без гражданства, постоянно проживающего на территории Республики Казахстан, но не ранее даты приостановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z114" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z114" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличии подтверждающего документа о проведении оперативно-розыскных мероприятий по розыску безвестно исчезнувшего лица или вступившего в законную силу решения суда о признании лица безвестно отсутствующим в отношении получателя профессиональной выплаты. При этом профессиональная выплата возобновляется с даты прекращения оперативно-розыскных мероприятий по розыску безвестно исчезнувшего лица или вступления в законную силу судебного акта об отмене решения суда о признании лица безвестно отсутствующим, но не ранее даты приостановления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z115" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z115" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) прекращении получателем профессиональной выплаты гражданства Республики Казахстан по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О гражданстве Республики Казахстан". При этом профессиональная выплата возобновляется со дня выдачи документа, удостоверяющего личность иностранного гражданина или лица без гражданства, постоянно проживающего на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. АЦС "Е-макет" направляет информацию для уведомления работодателя и работника в личном кабинете ЭБТ о приостановлении профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Профессиональная выплата возобновляется на основании сведений, полученных из АЦС "ООП", подтверждающих истечение обстоятельств, вызвавших приостановление профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. АЦС "Е-макет" направляет информацию для уведомления работодателя и работника в личном кабинете ЭБТ о возобновлении профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Профессиональная выплата прекращается с первого числа месяца, следующего за месяцем поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведений о смерти получателя профессиональной выплаты, в том числе из цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведений о выявлении факта прекращения гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z122" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сведений о выявлении факта уплаты обязательных профессиональных пенсионных взносов в пользу получателя профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...330 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="40"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. АЦС "Е-макет" не позднее дня следующего за днем получения сведений, указанных в пункте 22 Правил, направляет информацию в ЭБТ для уведомления работодателя о прекращении профессиональной выплаты с указанием причины факта прекращения профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Профессиональная выплата осуществляется до достижения ее получателем пенсионного возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="41"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Работодатель после получения уведомления из АЦС "ООП" ежемесячно не позднее 5 (пятого) рабочего дня месяца, предшествующего месяцу выплаты, переводит на счет Государственной корпорации суммы на осуществление профессиональной выплаты с указанием периода выплаты в том числе образовавшиеся по месяц формирования потребности согласно списку получателей, вошедших в потребность на выплату специального профессионального государственного пособия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация ежемесячно не позднее последнего рабочего дня переводит на счет работодателя излишне зачисленные (выплаченные) суммы профессиональных выплат, поступивших в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z127" w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z127" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата за первый месяц определяется исходя из размера выплаты, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 127-3 Кодекса, рассчитанной пропорционально количеству календарных дней, оставшихся после даты прекращения работником трудовой деятельности на работах с вредными условиями труда или переводе на другую работу, исключающую воздействие вредных производственных факторов, за соответствующий месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z128" w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z128" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственная корпорация до 10 (десятого) рабочего дня месяца перечисляет денежные средства на счет получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z129" w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z129" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Профессиональная выплата производится Государственной корпорацией путем зачисления на банковские счета в БВУ электронными платежными поручениями формата, определенного в порядке, осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 "Об утверждении Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14419), в соответствии с графиком выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z130" w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z130" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем профессиональной выплаты, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы, осуществляет выплату в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z131" w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z131" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит работодателю излишне зачисленные (выплаченные) суммы профессиональной выплаты, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z132" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z132" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Оплата банковских услуг, связанных с профессиональной выплатой, осуществляется за счет средств уполномоченного органа, на основании договоров, заключенных между Государственной корпорацией и организациями, осуществляющими отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z133" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z133" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При изменении величины прожиточного минимума, установленной на соответствующий финансовый год законом о республиканском бюджете, работодатель перечисляет сумму денежных средств с учетом изменения на счет Государственной корпорации с обязательным указанием периода выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z134" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z134" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае смерти получателя профессиональная выплата осуществляется по месяц смерти включительно, а в случае выезда получателя профессиональной выплаты на постоянное место жительства за пределы Республики Казахстан – по месяц выезда включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4401,92 +3212,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о прекращении трудовой деятельности на работах с вредными</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>условиями труда/переводе на другую работу, исключающую воздействие вредных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>производственных факторов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4591,88 +3402,93 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(должность, фамилия,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инициалы работника)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="51"/>
+    <w:bookmarkStart w:name="z139" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z140" w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для осуществления профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 127-3</w:t>
@@ -4738,161 +3554,149 @@
         </w:rPr>
         <w:t>вредных производственных факторов (при наличии) с "____" ________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(нужное указать).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...109 lines deleted...]
-      Даю согласие на получение сведений о себе как о владельце банковского счета и</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на сбор и обработку моих персональных данных в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите", на</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>использование сведений, составляющих охраняемую законом тайну, содержащихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в цифровых системах, необходимых для осуществления профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на получение сведений о себе как о владельце банковского счета и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>номерах банковских счетов в банках второго уровня, организациях, имеющих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5319,68 +4123,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="53"/>
+    <w:bookmarkStart w:name="z143" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений об осуществлении профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5672,70 +4476,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № телефона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z144" w:id="54"/>
+          <w:bookmarkStart w:name="z144" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специа</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6805,80 +5609,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="55"/>
+    <w:bookmarkStart w:name="z147" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений (заявок) граждан</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на осуществление профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7501,70 +6305,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="56"/>
+    <w:bookmarkStart w:name="z148" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8188,68 +6992,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z151" w:id="57"/>
+    <w:bookmarkStart w:name="z151" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по учету работника и (или) лица, которому осуществляется профессиональная выплата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8828,55 +7632,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>