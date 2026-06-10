--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="27daa5b" w14:textId="27daa5b">
+    <w:p w14:paraId="ff23308" w14:textId="ff23308">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -682,2026 +682,3556 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 26 декабря 2023 года № 526</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления, приостановления, возобновления и прекращения профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска.  Правила - в  редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z58" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила осуществления, приостановления, возобновления и прекращения профессиональной выплаты за счет средств работодателя (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 127-3 Трудового кодекса Республики Казахстан (далее – Кодекс), и определяют порядок осуществления, приостановления, возобновления и прекращения профессиональной выплаты за счет средств работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z59" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные понятия, используемые в Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z60" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z61" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) специальное профессиональное государственное пособие - денежные выплаты лицам, занятым на работах с вредными условиями труда, профессии, которых предусмотрены перечнем производств, работ, профессий работников, утвержденным уполномоченным государственным органом, при наступлении условий, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 195-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального кодекса Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3)  вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z66" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) профессиональная выплата за счет средств работодателя (далее – профессиональная выплата) – денежная выплата, осуществляемая работникам, занятым на работах с вредными условиями труда, при достижении пятидесятипятилетнего возраста и уплате за них обязательных профессиональных пенсионных взносов в совокупности не менее восьмидесяти четырех месяцев при условии прекращения ими трудовой деятельности на работах с вредными условиями труда или перевода на другую работу, исключающую воздействие вредных производственных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z67" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) - банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) получатель профессиональной выплаты (далее – получатель) – физическое лицо, которому осуществляется профессиональная выплата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заявитель – работник, имеющий право на получение профессиональной выплаты и подавшее заявление работодателю согласно приложению 1 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z72" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) страховая организация – юридическое лицо, осуществляющее деятельность по заключению и исполнению договоров страхования в отрасли "страхование жизни" на основании соответствующей лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок осуществления профессиональной выплаты за счет средств работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z81" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила осуществления, приостановления, возобновления и прекращения профессиональной выплаты за счет средств работодателя (далее – Правила) разработаны в соответствии с пунктом 6 статьи 127-3 </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+      3. Профессиональная выплата, предусмотренная </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 127-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, осуществляется через проактивную услугу при согласии работника на оказание проактивной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z82" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Основные понятия, используемые в Правилах:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+      4. Работник, имеющий право на получение профессиональной выплаты, предоставляет работодателю заявление по форме согласно приложению 1 к настоящим Правилам на расторжение трудового договора с работодателем либо о переводе на другую работу, исключающую воздействие вредных производственных факторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 5 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="13"/>
+      в течение трех рабочих дней со дня прекращения трудового договора либо перевода на другую работу, исключающую воздействие вредных производственных факторов, вносит в ЕСУТД информацию о прекращении трудового договора либо об изменениях условий трудового договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z86" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      6. Днем прекращения работником трудовой деятельности на работах с вредными условиями труда или переводе на другую работу, исключающую воздействие вредных производственных факторов, считается день прекращения с работником трудового договора или перевода на другую работу, указанный в акте работодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z87" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Днем осуществления профессиональной выплаты через проактивную услугу считается день согласия работника на сбор и обработку персональных данных, необходимых для осуществления профессиональной выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z88" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1-1) специальное профессиональное государственное пособие - денежные выплаты лицам, занятым на работах с вредными условиями труда, профессии, которых предусмотрены перечнем производств, работ, профессий работников, утвержденным уполномоченным государственным органом, при наступлении условий, предусмотренных </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+      Датой назначения профессиональной выплаты считается день обращения на права ее получения предусмотренного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статье 127-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 и 2 пункта 12 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+        <w:t>
+      Sms-оповещения регистрируются в журнале sms-оповещений по форме согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 и 2 пункта 13 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+        <w:t>
+      через единый контакт центр по вопросам социально-трудовой сферы уведомление о праве на профессиональную выплату и предоставления ответа на полученное sms-сообщение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункта 17 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) работник – физическое лицо, состоящее в трудовых отношениях с работодателем и непосредственно выполняющее работу по трудовому договору;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+      работника об осуществлении профессиональной выплаты ежемесячно не позднее 10 (десятого) рабочего дня месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z108" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+      На основании информации поступившей в личный кабинет ЭБТ, работодатель ведет учет по работнику и (или) лицу, которому осуществляется профессиональная выплата по форме согласно приложению 4 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z109" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок приостановления, возобновления и прекращения профессиональной выплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части 1 пункта 18 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) информационная система Министерства труда и социальной защиты населения Республики Казахстан (далее – ИС МТСЗН) – информационные системы уполномоченного государственного органа;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+      1) отсутствии расходных операций три и более месяцев по банковскому счету получателя профессиональной выплаты. При этом профессиональная выплата возобновляется со дня приостановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z112" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) получатель профессиональной выплаты (далее – получатель) – физическое лицо, которому осуществляется профессиональная выплата;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+      2) выезде получателя профессиональной выплаты на постоянное место жительства за пределы Республики Казахстан. При этом профессиональная выплата возобновляется с даты прибытия на постоянное проживание на территорию Республики Казахстан, но не ранее даты приостановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z113" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) база мобильных граждан (далее – БМГ) – единая база абонентских номеров сети сотовой связи пользователей "электронного правительства";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+      3) истечении срока действия документа, удостоверяющего личность иностранного гражданина или лица без гражданства. При этом профессиональная выплата возобновляется со дня выдачи документа, удостоверяющего личность иностранного гражданина или лица без гражданства, постоянно проживающего на территории Республики Казахстан, но не ранее даты приостановления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z114" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) автоматизированная информационная система "ЦБД" (далее – АИС "ЦБД") – централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Социальным кодексом Республики Казахстан;</w:t>
-[...339 lines deleted...]
-      5. Работодатель:</w:t>
+      4) наличии подтверждающего документа о проведении оперативно-розыскных мероприятий по розыску безвестно исчезнувшего лица или вступившего в законную силу решения суда о признании лица безвестно отсутствующим в отношении получателя профессиональной выплаты. При этом профессиональная выплата возобновляется с даты прекращения оперативно-розыскных мероприятий по розыску безвестно исчезнувшего лица или вступления в законную силу судебного акта об отмене решения суда о признании лица безвестно отсутствующим, но не ранее даты приостановления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...717 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkStart w:name="z115" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) прекращении получателем профессиональной выплаты гражданства Республики Казахстан по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О гражданстве Республики Казахстан". При этом профессиональная выплата возобновляется со дня выдачи документа, удостоверяющего личность иностранца или лица без гражданства, постоянно проживающего на территории Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О гражданстве Республики Казахстан". При этом профессиональная выплата возобновляется со дня выдачи документа, удостоверяющего личность иностранного гражданина или лица без гражданства, постоянно проживающего на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 21 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. АИС "Е-макет" направляет информацию для уведомления работодателя и работника в личном кабинете ЭБТ о приостановлении профессиональной выплаты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+      22. Профессиональная выплата прекращается с первого числа месяца, следующего за месяцем поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Профессиональная выплата возобновляется на основании сведений, полученных из ИС МТСЗН, подтверждающих истечение обстоятельств, вызвавших приостановление профессиональной выплаты.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+      2) сведений о выявлении факта прекращения гражданства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z122" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. АИС "Е-макет" направляет информацию для уведомления работодателя и работника в личном кабинете ЭБТ о возобновлении профессиональной выплаты.</w:t>
-[...78 lines deleted...]
-        <w:t>
       3) сведений о выявлении факта уплаты обязательных профессиональных пенсионных взносов в пользу получателя профессиональной выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 23 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Профессиональная выплата осуществляется до достижения ее получателем пенсионного возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25. Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 1 пункт 25 вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>
       Государственная корпорация ежемесячно не позднее последнего рабочего дня переводит на счет работодателя излишне зачисленные (выплаченные) суммы профессиональных выплат, поступивших в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z109" w:id="78"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z127" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выплата за первый месяц определяется исходя из размера выплаты, установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 127-3 Кодекса, рассчитанной пропорционально количеству календарных дней, оставшихся после даты прекращения работником трудовой деятельности на работах с вредными условиями труда или переводе на другую работу, исключающую воздействие вредных производственных факторов, за соответствующий месяц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z128" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственная корпорация до 10 (десятого) рабочего дня месяца перечисляет денежные средства на счет получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z129" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Профессиональная выплата производится Государственной корпорацией путем зачисления на банковские счета в БВУ электронными платежными поручениями формата, определенного в порядке, осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан, утвержденном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208, в соответствии с графиком выплаты. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 208 "Об утверждении Правил осуществления безналичных платежей и (или) переводов денег на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14419), в соответствии с графиком выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z130" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем профессиональной выплатой, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы, осуществляет выплату в соответствии с законодательством Республики Казахстан.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+      28. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем профессиональной выплаты, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы, осуществляет выплату в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z131" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственная корпорация не позднее последнего рабочего дня текущего месяца переводит работодателю излишне зачисленные (выплаченные) суммы профессиональной выплаты, поступившие на счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z132" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Оплата банковских услуг, связанных с профессиональной выплатой, осуществляется за счет средств уполномоченного органа, на основании договоров, заключенных между Государственной корпорацией и организациями, осуществляющими отдельные виды банковских операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z133" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. При изменении величины прожиточного минимума, установленной на соответствующий финансовый год законом о республиканском бюджете, работодатель перечисляет сумму денежных средств с учетом изменения на счет Государственной корпорации с обязательным указанием периода выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z134" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. В случае смерти получателя профессиональная выплата осуществляется по месяц смерти включительно, а в случае выезда получателя профессиональной выплаты на постоянное место жительства за пределы Республики Казахстан – по месяц выезда включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2871,106 +4401,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkStart w:name="z137" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление о прекращении трудовой деятельности на работах с вредными условиями труда/переводе на другую работу, исключающую воздействие вредных производственных факторов</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Заявление о прекращении трудовой деятельности на работах с вредными</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>условиями труда/переводе на другую работу, исключающую воздействие вредных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>производственных факторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3075,348 +4591,565 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(должность, фамилия,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инициалы работника)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkStart w:name="z139" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      Для осуществления профессиональной выплаты за счет средств работодателя согласно </w:t>
+      <w:bookmarkStart w:name="z140" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для осуществления профессиональной выплаты за счет средств работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 127-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан, прошу Вас расторгнуть трудовой договор № ___ от "____" ________ 20__ год с "____" ________ 20__ года/перевести на другую работу, исключающую воздействие вредных производственных факторов (при наличии) с "____" ________ 20__ года (нужное указать).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+        <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан, прошу Вас</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+        <w:t>расторгнуть трудовой договор № ___ от "____" ________ 20__ год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+        <w:t>с "____" ________ 20__ года/перевести на другую работу, исключающую воздействие</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+        <w:t>вредных производственных факторов (при наличии) с "____" ________ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+        <w:t>(нужное указать).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть 2 Приложения 1  вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (фамилия, инициалы) (подпись)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="94"/>
+      Даю согласие на получение сведений о себе как о владельце банковского счета и</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="95"/>
+        <w:t>номерах банковских счетов в банках второго уровня, организациях, имеющих</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="96"/>
+        <w:t>лицензии уполномоченного органа по регулированию и надзору финансового рынка</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="97"/>
+        <w:t>и финансовых организаций на соответствующие виды банковских операций,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="98"/>
+        <w:t>территориальные подразделения акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="99"/>
+        <w:t>Даю согласие на уведомление об осуществлении специальных социальных выплат,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+        <w:t>путем отправления на мобильный телефон sms-оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________ ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, инициалы) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактные данные работника:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мобильный ________ Е-маil _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковские реквизиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет № ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тип счета: ______________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3450,51 +5183,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Тип счета: ______________________</w:t>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам осуществления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приостановления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления и прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессиональной выплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за счет средств работодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3515,204 +5313,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...128 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="100"/>
+    <w:bookmarkStart w:name="z143" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений об осуществлении профессиональной выплаты за счет средств работодателя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -3803,51 +5471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия имя, отчество (при его наличии)</w:t>
+ фамилия, имя, отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4004,66 +5672,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № телефона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Специалист</w:t>
+Специа</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5117,68 +6805,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkStart w:name="z147" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электронный журнал регистрации заявлений (заявок) граждан на осуществление профессиональной выплаты за счет средств работодателя</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+        <w:t xml:space="preserve"> Электронный журнал регистрации заявлений (заявок) граждан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на осуществление профессиональной выплаты за счет средств работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -5358,51 +7058,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код Услуги</w:t>
+Код услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5801,70 +7501,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkStart w:name="z148" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5950,51 +7650,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основание (вид выплаты)</w:t>
+Основание</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(вид выплаты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6471,68 +8188,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="103"/>
+    <w:bookmarkStart w:name="z151" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация по учету работника и (или) лица, которому осуществляется профессиональная выплата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6619,68 +8336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отчество</w:t>
-[...16 lines deleted...]
-              <w:t>(при его наличии)</w:t>
+Отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7064,105 +8764,119 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>