--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58c301d" w14:textId="58c301d">
+    <w:p w14:paraId="4929904" w14:textId="4929904">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 декабря 2023 года № 95. Зарегистрировано в Министерстве юстиции Республики Казахстан 26 декабря 2023 года № 33804</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 декабря 2023 года № 95. Зарегистрировано в Министерстве юстиции Республики Казахстан 26 декабря 2023 года № 33804.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -758,775 +758,851 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования финансового рынка, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z121" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 30 мая 2016 года № 144 "Об установлении пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков, их нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 13939) следующие изменения и дополнения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 304 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, требований к приобретаемым страховыми (перестраховочными) организациями, дочерними организациями страховых (перестраховочных) организаций или страховых холдингов акциям (долям участия в уставном капитале) юридических лиц, перечня облигаций международных финансовых организаций, приобретаемых страховыми холдингами, минимального требуемого рейтинга для облигаций, приобретаемых страховыми холдингами, и перечня рейтинговых агентств, а также перечня финансовых инструментов (за исключением акций и долей участия в уставном капитале), приобретаемых страховыми (перестраховочными) организациями" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14794) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z122" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Нормативных значениях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и методике расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов для исламских банков, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> и методиках расчетов пруденциальных нормативов страховой (перестраховочной) организации и страховой группы и иных обязательных к соблюдению норм и лимитов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1-1</w:t>
-[...48 lines deleted...]
-      "1-3. При расчете Нормативов долгосрочные кредитные рейтинги, присвоенные рейтинговыми агентствами, соответствующими критериям, установленным пунктом 1-5 Нормативов, по международной рейтинговой шкале используются только в отношении иностранных объектов рейтинга.</w:t>
+        <w:t>пункт 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "9. Минимальный размер маржи платежеспособности страховой (перестраховочной) организации увеличивается на сумму страховых премий, передаваемых (переданных) в перестрахование страховым (перестраховочным) организациям - резидентам и нерезидентам Республики Казахстан по действующим договорам перестрахования, заключенным в зависимости от рейтинговой оценки перестраховщика или значения норматива достаточности маржи платежеспособности перестраховочной организации-резидента Республики Казахстан на предыдущую отчетную дату, в соответствии с суммой увеличения минимального размера маржи платежеспособности, рассчитанной по Таблице увеличения минимального размера маржи платежеспособности от страховых премий, передаваемых (переданных) в перестрахование согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Нормативам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkStart w:name="z125" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Минимальный размер маржи платежеспособности страховой (перестраховочной) организации увеличивается на значение, равное 1 (одному) проценту от текущей стоимости активов, созданных (сформированных) за счет части страховых премий (страховых взносов), полученных от страхователей для целей инвестирования, и доходов (убытков), полученных от их инвестирования, по договорам страхования, предусматривающим условие участия страхователя в инвестициях.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1-4. Для целей Нормативов уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) признаются рейтинговые оценки агентства Standard &amp; Poor's (Стандард энд Пурс), рейтинговые оценки агентств Moody's Investors Service (Мудис Инвесторс Сервис), Fitch (Фич), установленные </w:t>
-[...39 lines deleted...]
-      1-5. Для целей Нормативов уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 10-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10-2. Для целей Нормативов уполномоченным органом признаются рейтинговые оценки рейтинговых агентств, соответствующих следующим критериям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z128" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рейтинговое агентство подлежит регулированию в стране происхождения и оценки рейтингового агентства признаются в рамках пруденциального регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z129" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) минимальный размер собственного капитала рейтингового агентства составляет сумму, эквивалентную не менее 600 000 000 (шестистам миллионам) тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z130" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объективность, независимость и ответственность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z131" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методология, применяемая рейтинговым агентством, является надежной и подлежит проверке на основе исторических и (или) ожидаемых данных о дефолтах, а также содержит подробное описание всех ключевых количественных и качественных факторов, определяющих способность рейтингуемого лица исполнять принятые на себя финансовые обязательства, а также описание их влияния на кредитные рейтинги и прогнозы по кредитным рейтингам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z132" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство не контролируется государственными органами или должностными лицами в государственных органах, субъектами квазигосударственного сектора или политическими партиями и которые не вмешиваются в деятельность рейтингового агентства и не имеют влияния на процессы присвоения рейтингов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства, и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      юридические лица, которым рейтинговое агентство присваивает, подтверждает или пересматривает рейтинг, не являются аффилированными лицами рейтингового агентства, за исключением лиц, которые прямо владеют менее 10 (десятью) процентами акций рейтингового агентства и не имеют влияния на рейтинговую деятельность рейтингового агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z134" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговые аналитики рейтингового агентства, участвующие в рейтинговых действиях в отношении рейтингуемого лица, не состоят и не состояли в трудовых или деловых отношениях с рейтингуемым лицом в течение последних 3 (трех) лет до даты осуществления рейтингового действия, а также не владеют прямо или косвенно, в том числе через близких родственников, ценными бумагами, иными финансовыми инструментами или иным имуществом рейтингуемого лица или лиц, осуществляющих контроль над рейтингуемым лицом или оказывающих значительное влияние на такое лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z135" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство имеет службу внутреннего аудита или внутреннего контроля, в том числе осуществляющего функции внутреннего аудита, подотчетную совету директоров рейтингового агентства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z136" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в рейтинговом агентстве как минимум одна треть, но не менее двух членов совета директоров являются независимыми членами, не осуществляющими рейтинговых действий, рекламы услуг рейтингового агентства и иные действия по привлечению клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z137" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доля прямого или косвенного владения акциями каждого акционера рейтингового агентства не превышает 50 (пятидесяти) процентов от общего количества голосующих акций данного рейтингового агентства, в случае, когда акционером является финансовая организация, доля прямого владения не превышает 10 (десяти) процентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z138" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внутренние процедуры рейтингового агентства предусматривают меры для предотвращения неправомерного использования и раскрытия информации и обеспечивают защиту и конфиденциальность информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z139" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) прозрачность и раскрытие информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z140" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство обеспечивает раскрытие на интернет-ресурсе рейтингового агентства следующей информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z141" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методологии, применяемой рейтинговым агентством при определении рейтинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z142" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       списка кредитных рейтингов, присвоенных за последний год, а также рейтингуемых лиц и иных лиц, доля денежных поступлений от которых составила 5 (пять) и более процентов в годовом объеме выручки рейтингового агентства по состоянию на конец последнего истекшего календарного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z143" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) надежность рейтингов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z144" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство осуществляет рейтинговую деятельность на регулярной основе не менее 5 (пяти) последних лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkStart w:name="z145" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество организаций, которым рейтинговое агентство присваивало и пересматривало кредитный рейтинг составляет не менее тридцати, в том числе за последние 3 (три) года не менее двадцати, из них не менее пяти являлись финансовыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z146" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       персонал рейтингового агентства, непосредственно занимающийся присвоением рейтингов, имеет соответствующее образование, навыки и опыт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkStart w:name="z147" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       как минимум один работник, участвующий в процессе принятия рейтинговых решений, являющийся участником органа, принимающего рейтинговое решение (далее – рейтинговый комитет), обладает не менее двухлетним опытом работы в рейтинговом агентстве, либо в аналитическом агентстве, либо в исследовательском центре, либо в финансовой организации, либо в аудиторской организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkStart w:name="z148" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в составе рейтингового комитета имеется не менее пяти рейтинговых аналитиков, включая ведущего рейтингового аналитика для рейтингуемого лица и (или) его финансовых обязательств или финансовых инструментов (далее – объект рейтинга), председателя рейтингового комитета и одного рейтингового аналитика, специализирующегося на виде объектов рейтинга, к которому не относится рассматриваемый объект рейтинга (в случае, если рейтинговое агентство осуществляет деятельность по присвоению рейтингов в отношении различных видов объектов рейтинга);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z149" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рейтинговое агентство на постоянной основе осуществляет мониторинг присвоенных рейтингов, а также обеспечивает своевременное реагирование на изменяющиеся факторы, связанные с изменениями в финансовом положении, корпоративном управлении или иных аспектах деятельности рейтингуемого лица, изменениями макроэкономических условий или условий финансового рынка, что подтверждается фактическими обновлениями рейтингов не позднее 1 (одного) календарного года с даты присвоения или последнего пересмотра рейтинга или даты последнего пересмотра методологии, применяемой рейтинговым агентством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z150" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рейтинговое агентство направляет в уполномоченный орган запрос о принятии рейтинговых оценок рейтингового агентства для целей пруденциального регулирования с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z151" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При соответствии рейтингового агентства критериям, установленным частью первой настоящего пункта, уполномоченный орган на официальном интернет-ресурсе в срок не позднее 30 (тридцати) рабочих дней со дня получения запроса рейтингового агентства о принятии его рейтинговых оценок публикует сведения о рейтинговом агентстве и сопоставимости международных рейтинговых шкал рейтинговых агентств. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z152" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Методологии, применяемые рейтинговым агентством, валидируются уполномоченным органом при первичном обращении рейтингового агентства в уполномоченный орган и не реже 1 (одного) раза в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z153" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При внесении изменений в методологии, применяемые рейтинговым агентством, рейтинговое агентство в срок не позднее 10 (десяти) рабочих дней направляет информацию в уполномоченный орган с указанием причин и последствий таких изменений.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1545,3293 +1621,793 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 5</w:t>
+        <w:t>пункт 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      "5. Банк выкупает у акционеров собственные акции при условии, что такой выкуп не приведет к нарушению любого из пруденциальных нормативов и других обязательных к соблюдению норм и лимитов, установленных уполномоченным органом.";</w:t>
+    <w:bookmarkStart w:name="z155" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "42. Страховая (перестраховочная) организация соблюдает следующие нормативы диверсификации активов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z156" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо"), вклады и деньги которых в одном банке второго уровня, имеющем долгосрочный кредитный рейтинг не ниже "ВВ-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, или являющемся дочерним банком-резидентом Республики Казахстан, родительский банк-нерезидент Республики Казахстан которого имеет долгосрочный кредитный рейтинг в иностранной валюте не ниже "А-" агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и аффилированных лицах данного банка, Банке Развития Казахстана и его аффилированных лицах, составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z157" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года - не более 30 (тридцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z158" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2024 года - не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z159" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо"), вклады и деньги в одном банке второго уровня, имеющем долгосрочный кредитный рейтинг от "В" до "В+" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и аффилированных лицах данного банка составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z160" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года - не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z161" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2024 года - не более 15 (пятнадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z162" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо"), вклады и деньги в одном банке второго уровня, имеющем долгосрочный кредитный рейтинг "В-" по международной шкале агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и аффилированных лицах данного банка составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z163" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года - не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z164" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2024 года - не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z165" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо") и деньги в одном юридическом лице, не являющимся банком второго уровня, за исключением Банка развития Казахстана, и аффилированных лицах данного юридического лица составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z166" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2023 года - не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z167" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с 1 января 2024 года - не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z168" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо") и деньги в одном юридическом лице, входящем в перечень национальных компаний, утвержденный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 06 апреля 2011 года № 376 "Об утверждении перечня национальных управляющих холдингов, национальных холдингов, национальных компаний" и имеющем долгосрочный кредитный рейтинг не ниже "BBB-" по международной шкале рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств, и аффилированных лицах данного юридического лица, составляет не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z169" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) суммарное размещение в аффинированные драгоценные металлы и металлические счета составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z170" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) суммарный размер займов страхователям страховой (перестраховочной) организации, осуществляющей деятельность по отрасли "страхование жизни" составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z171" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо"), имеющие статус государственных, выпущенные центральным правительством иностранного государства, имеющего рейтинг не ниже "A-" по международной шкале рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств - не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z172" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо"), имеющие статус государственных, выпущенные центральным правительством иностранного государства, имеющего рейтинг ниже "A-" по международной шкале рейтингового агентства Standard &amp; Poor's (Стандард энд Пурс) или рейтинг аналогичного уровня одного из других рейтинговых агентств - не более 5 (пяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z173" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) суммарная балансовая стоимость инвестиций в ценные бумаги (с учетом операций "обратное репо") международной финансовой организации, которая входит в перечень, установленный пунктом 39 Нормативов, составляет не более 20 (двадцати) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z174" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) суммарная балансовая стоимость инвестиций в паи, соответствующие требованиям подпунктов 23) и 24) пункта 38 Нормативов, за вычетом резерва под обесценение составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z175" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) суммарная балансовая стоимость инвестиций в паи открытых и интервальных паевых инвестиционных фондов, за вычетом резерва под обесценение составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z176" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) суммарная балансовая стоимость инвестиций в долговые ценные бумаги, выпущенные местными исполнительными органами Республики Казахстан, с учетом сумм основного долга и начисленного вознаграждения, за вычетом резерва под обесценение составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z177" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) суммарная балансовая стоимость инвестиций в инструменты исламского финансирования, соответствующие требованиям подпунктов 25) и 26) пункта 38 Нормативов, за вычетом резерва под обесценение составляет не более 10 (десяти) процентов от суммы общих страховых резервов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z178" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестиции страховой (перестраховочной) организации в долговые ценные бумаги не превышают 25 (двадцати пяти) процентов от общего объема облигаций одной эмиссии банка второго уровня Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z179" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При расчете нормативов диверсификации активов, указанных в подпунктах 1), 2) и 3) настоящего пункта, суммарное размещение в активы банка второго уровня и его аффилированных лиц отражается в одном из нормативов в зависимости от наибольшего допустимого лимита размещения активов в данной группе аффилированных лиц.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z180" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 декабря 2016 года № 309 "Об установлении нормативных значений и методики расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банковского конгломерата" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 14790) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z181" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нормативных значениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и методике расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размере капитала банковского конгломерата, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 10</w:t>
+        <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...555 lines deleted...]
-      с 1 января 2015 года - 2,5 (две целых пять десятых) процента;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Минимальный размер уставного капитала для вновь создаваемого банковского конгломерата устанавливается в размере не менее 100 (ста) миллионов тенге.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
-[...2538 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5157,31 +2733,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>