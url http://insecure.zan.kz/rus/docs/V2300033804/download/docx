--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4929904" w14:textId="4929904">
+    <w:p w14:paraId="cf5ae5f" w14:textId="cf5ae5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2359,55 +2359,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2733,31 +2733,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>