--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2821c3" w14:textId="b2821c3">
+    <w:p w14:paraId="ce57446" w14:textId="ce57446">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1060,5056 +1060,4104 @@
         <w:t xml:space="preserve">
       2) специальное профессиональное государственное пособие (далее – пособие) – денежные выплаты лицам, занятым на работах с вредными условиями труда, профессии которых предусмотрены перечнем производств, работ, профессий работников, утвержденным уполномоченным государственным органом, при наступлении условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 195-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) автоматизированная цифровая система "Е-макет" (далее – АЦС "Е-макет") - автоматизированная цифровая система "Система электронного назначения пенсионных выплат и пособий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Единая система учета трудовых договоров (далее – ЕСУТД) - цифровая система, предназначенная для автоматизации учета трудовых договоров, трудовой деятельности и численности работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) получатель пособия (далее – получатель) – физическое лицо, которому назначено специальное профессиональное государственное пособие;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный государственный орган по назначению пенсий и пособий (услугодатель) (далее – уполномоченный орган по назначению пособия) – территориальное подразделение ведомства уполномоченного государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отделения Государственной корпорации – городские, районные отделения Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) филиалы Государственной корпорации – областные, городов Астана, Алматы и Шымкент филиалы Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) автоматизированная цифровая система "ЦБД" (далее – ЦБД) автоматизированная цифровая система "Централизованная база данных выплат пенсий и пособий" – централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Кодексом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) заявитель – физическое лицо, обращающееся за назначением специального профессионального государственного пособия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) автоматизированная цифровая система "Организация обработки платежей" (далее – АЦС "ООП") – автоматизированная цифровая система "Организация обработки платежей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) cервис цифровых документов –цифровой объект "цифрового правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из цифрового объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронный макет дела (далее – ЭМД) – электронный макет дела получателя пособия, формируемый Государственной корпорацией в АИС "Е-макет";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) информационный портал "Электронная биржа труда" (далее - ЭБТ) - объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с Кодексом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) веб-портал "цифрового правительства" (далее – портал) – цифровой объект, представляющий собой "единое окно" доступа к консолидированной информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченный государственный орган в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, уполномоченный орган по назначению пособия, Государственную корпорацию и оператору "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обращения за назначением пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Обращение за назначением пособия, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 195-1 Кодекса, осуществляется в любое время после возникновения права на пособие, через: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственную корпорацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проактивную услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявитель может одновременно с пособием обратиться за назначением пенсионной выплаты, сформированной за счет обязательных профессиональных пенсионных взносов из Единого накопительного пенсионного фонда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для назначения пособия недееспособным, ограниченно дееспособным или нуждающимся в опеке или попечительстве лицам, заявление и необходимые документы, подаются их законными представителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Заявление для назначения пособия третьими лицами подается по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Лица, имеющие право на получение пособия, представляют в Государственную корпорацию заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и документ, удостоверяющий личность в соответствии с подпунктами 1) – 4) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О документах, удостоверяющих личность".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Специалист Государственной корпорации, принимающий документы, формирует запросы в соответствующие цифровые системы (далее – ЦС) через шлюз "цифрового правительства":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z284" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z285" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЦС "Е-Попечительство" – по документам об установлении опеки (попечительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z286" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ЕСУТД - для уточнения сведений о прекращении трудовой деятельности работника, занятого на работах с вредными условиями труда, или о переводе на другую работу, исключающую воздействие вредных факторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z287" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в АЦС "ООП" – для установления периода осуществления уплаты обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд и при отсутствии сведении в ЕСУТД - для установления факта прекращения уплаты обязательных профессиональных пенсионных взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z288" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в АЦС "Е-макет" - для уточнения сведений о наличии у заявителя факта назначения или подачи заявления на назначение пенсионных выплат по возрасту и пособия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z289" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в БВУ – для получения сведений о наличии банковского счета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Единая система учета трудовых договоров (далее – ЕСУТД) - информационная система, предназначенная для автоматизации учета трудовых договоров, трудовой деятельности и численности работников.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+      9. Заявление, поданное на бумажном носителе, подписывается заявителем. Полученные сведения из ИС прилагаются к заявлению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) получатель пособия (далее – получатель) – физическое лицо, которому назначено специальное профессиональное государственное пособие;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+      При несоответствии (отсутствии) сведений в ИС к заявлению прилагаются соответствующие документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Перечень основных требований к оказанию государственной услуги регламентирован согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме перечня основных требований к оказанию государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Документы предоставляются в подлинниках, кроме случаев, когда копии документов засвидетельствованы в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О нотариате", сканируются специалистом Государственной корпорации и возвращаются заявителю. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+      12. Специалист Государственной корпорации, принимающий заявление, проверяет полноту представленного пакета документов для назначения пособия, а также сведения, полученные из ИС государственных органов и (или) организаций, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный государственный орган по назначению пенсий и пособий (услугодатель) (далее – уполномоченный орган по назначению пособия) – территориальное подразделение ведомства уполномоченного государственного органа;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+      13. Специалистом Государственной корпорации, принявшим заявление, заявителю вручается расписка о принятии документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. При наличии оснований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 195-4 Кодекса, заявителю выдается расписка об отказе в приеме заявления на назначение пособия по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Заявление о назначении пособия в отделении Государственной корпорации регистрируется в электронном журнале регистрации заявлений (заявок) граждан о назначении пособия по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Проактивная услуга предоставляется при возникновении у лица права на назначение пособия, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 195-1 Кодекса, при регистрации телефонного номера абонентского устройства сотовой связи заявителя на портале. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) отделения Государственной корпорации – городские, районные отделения Государственной корпорации;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+      Предоставление заявления при назначении пособия через проактивую услугу не требуется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. После поступления сведений из ЕСУТД о прекращении трудового договора либо об изменениях условий трудового договора, АЦС "Е-макет" автоматически осуществляет проверку на подтверждение факта назначения, выплаты или подачи заявления на назначение пенсионных выплат по возрасту или пособия, а также на соответствие условиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 195-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Социального Кодекса Республики Казахстан для назначения пособия, и формирует запросы в соответствующие ЦС и (или) организации через шлюз "цифрового правительства": </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z292" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) филиалы Государственной корпорации – областные, городов Астана, Алматы и Шымкент филиалы Государственной корпорации;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+      в ЦС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z293" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в АЦС "ООП" – для установления периода осуществления уплаты обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z294" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Базу мобильных граждан (далее – БМГ) – для подтверждения сведений о регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на портале.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z295" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При получении из ЦС сведений, подтверждающих факт назначения, выплаты или подачи заявления на назначение пенсионных выплат по возрасту или пособия, процесс оказания проактивной услуги завершается и направляется информация с указанием причины в ЭБТ для уведомления работодателя и работника в личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Посредством АИС "Е-макет" в автоматизированном режиме инициируется сообщение заявителю на номер его абонентского устройства сотовой связи о возможности получения пособия, принятия обязательств и условий, предусмотренных в бланке заявления согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и выбора банковского счета из предложенного списка БВУ, с которыми реализована интеграция с АИС "Е-макет". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для подтверждения согласия на получение проактивной услуги и принятия обязательств заявитель выбирает банковский счет из предложенного списка БВУ и отправляет ответное сообщение, набрав комбинацию цифр, предлагаемых АИС "Е-макет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При отсутствии ответа заявителя в течение трех календарных дней АИС "Е-макет" направляет заявителю:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      посредством объектов информатизации БВУ PUSH уведомление о праве на пособие и предоставления согласия для осуществления пособия; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      через единый контакт центр по вопросам социально-трудовой сферы уведомление о праве на пособие и предоставления ответа на полученное sms-сообщение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информацию с указанием причины в ЭБТ для уведомления работодателя и работника в личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При получении ответного сообщения с согласием на оказание проактивной услуги происходит автоматическая регистрация заявки в электронном журнале регистрации заявлений (заявок) граждан на назначение пособия в АИС "Е-макет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Поступившие заявления о назначении пособия, в том числе электронные, регистрируются в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления в электронном журнале регистрации и учета заявлений (заявок) граждан на назначение пособия, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявителю направляется уведомление о принятии заявки на назначение пособия на абонентское устройство сотовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Днем обращения за назначением пособия через Госкорпорацию считается день регистрации заявления, через проактивную услугу – в день регистрации заявки, отраженной в электронном журнале, при этом полноту, подлинность, достоверность, не искаженность и своевременность передаваемых данных обеспечивают администраторы ИС, передающих информацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. В случае несоответствия условиям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 195-1 Кодекса, АИС "Е-Макет" направляет информацию в ЭБТ с указанием причины для уведомления работодателя и работника в личном кабинете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок назначения, осуществления, приостановления, возобновления и прекращения выплаты пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. В АИС "Е-макет" автоматически формируется ЭМД и проект решения о назначении или отказе в назначении пособия согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, которые поступают в уполномоченный орган по назначению пособия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Уполномоченный орган по назначению пособия рассматривает поступившие ЭМД и принимает решение о назначении (отказе в назначении) пособия - в течение четырех рабочих дней со дня поступления ЭМД по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. При выявлении оснований для отказа в назначении (возобновлении выплаты) пособия уполномоченный орган по назначению пособия направляет заявителю уведомление о предварительном решении в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возражения заявителя по предварительному решению принимается уполномоченным органом по назначению пособия в течение 2 (двух) рабочих дней со дня его получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания уполномоченный орган по назначению пособия принимает решение о назначении пособия или формирует мотивированный отказ в назначении пособия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. При принятии решения о назначении (отказе в назначении) пособия отделение Государственной корпорации вручает при личном обращении уведомление о назначении (отказе в назначении) по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с регистрацией его в журнале уведомлений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если в заявлении на назначение пособия указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление о назначении (отказе в назначении) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Sms-оповещения регистрируются в журнале sms-оповещений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Документом, подтверждающим статус получателя пособия, является удостоверение, которое выдается отделением Государственной корпорации под роспись заявителя при обращении, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выдача удостоверения регистрируется в журнале регистрации удостоверений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае обращения за удостоверением третьими лицами удостоверение выдается по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае утери удостоверения по заявлению получателя отделение Государственной корпорации выдает дубликат удостоверения. В правом верхнем углу ставится отметка "Дубликат".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В случае изменения размера пособия либо изменения места жительства отделением Государственной корпорации во вкладыше к удостоверению производится соответствующая запись о произведенных изменениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Решение об отказе в назначении пособия принимается по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 195-4 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения заявителем причин отказа в оказании государственной услуги, заявитель обращается повторно для получения государственной услуги в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Изменение размера пособия в связи повышением, предусмотренным законодательством Республики Казахстан, изменением величины прожиточного минимума, производится на основании решений уполномоченного органа по назначению пособия по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, подготовленных отделением Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При изменении фамилии, имени, отчества (при его наличии), услугополучателя в автоматическом режиме производятся изменения в ЦБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 30 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. После утверждения электронного проекта решения АЦС "Е-Макет" автоматически осуществляет постановку решений уполномоченного органа по назначению пособий в ЦБД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Государственная корпорация ежемесячно к 27 числу месяца, предшествующего месяцу выплаты, направляет в уполномоченный государственный орган заявку о потребности в бюджетных средствах на выплату пособия. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) автоматизированная информационная система "Организация обработки платежей" (далее – АИС "ООП") – автоматизированная информационная система "Организация обработки платежей".</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+      33. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату пособия осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      34. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату пособий, а также удержаний из пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Выплата пособия производится Государственной корпорацией путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачисления на банковские счета в уполномоченной организации по выдаче пенсий и пособий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае изменения номера банковского счета, способа выплаты, местожительства получателя (опекуна, попечителя) в отделение Государственной корпорации или отделение уполномоченной организации по выдаче пенсий и пособий получателями (опекунами, попечителями) подается заявление об этих изменениях с документами, подтверждающими соответствующие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на изменение банковского счета и (или) способа выплаты и номер банковского счета передается уполномоченной организацией по выдаче пенсий и пособий в Государственную корпорацию, в том числе через электронные каналы связи, при наличии согласия получателя, удостоверенного ЭЦП уполномоченной организации по выдаче пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае открытия отдельного банковского счета для зачисления пособия и (или) социальных выплат, выплачиваемых из государственного бюджета и (или) Государственного фонда социального страхования, на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Доставка пособия на дом производится следующим категориям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лицам с инвалидностью первой группы; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, имеющим медицинское заключение о том, что нуждаются в постороннем уходе и не могут посещать по состоянию здоровья организации, осуществляющие отдельные виды банковских операций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проживающим в сельской местности, при отсутствии автоматизированных отделений (пунктов) почтовой связи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Оплата банковских услуг, связанных с выплатой пособия, осуществляется за счет бюджетных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. АЦС "Е-Макет" формирует решение о приостановлении выплаты пособия по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с первого числа месяца, следующего за месяцем поступления сведений, в том числе из цифровых систем, по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 195-5 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z206" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения своевременного приостановления выплаты пособий, Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан ежемесячно предоставляет в Государственную корпорацию электронные списки без вести пропавших лиц, находящихся в розыске, согласно приложению 12-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Отделение Государственной корпорации возобновляет выплату пособия по заявлению на основании документов и (или) сведений, полученных из ИС, подтверждающих истечение обстоятельств, вызвавших приостановление выплаты пособия, на основании решения уполномоченного органа по назначению пособия по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z207" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения своевременного прекращения выплаты пособий, загранучреждения Республики Казахстан (далее - загранучреждения) предоставляют в Государственную корпорацию сведения о смерти гражданина Республики Казахстан, временно проживавшего за пределами Республики Казахстан по мере их поступления в загранучреждения согласно приложению 13-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      40. АЦС "Е-Макет" формирует решение о прекращении пособия согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с первого числа месяца, следующего за месяцем поступления сведений, в том числе из цифровых систем, по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 195-5 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прекращении выплаты пособия по причине выявления факта предоставления заявителем недостоверных сведений, повлекших за собой необоснованное первичное назначение, производится процедура нового назначения в порядке, предусмотренном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прекращении выплаты пособия по причине выявления факта предоставления заявителем недостоверных сведений, повлекших необоснованное назначение, уполномоченный орган по назначению пособия обращается в правоохранительные органы для установления фактов наличия или отсутствия состава преступления со стороны получателя в незаконном получении выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При вступлении в силу судебного решения о предоставлении фиктивных документов, выплата пособия прекращается с момента первоначального назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 40 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      41. Работниками отделения Государственной корпорации ежедневно в ЦБД производятся записи о фактах смерти, выезда, действия по приостановлению, прекращению, возобновлению выплаты, а также корректировки сумм потребности в сторону уменьшения в связи со смертью, выездом получателей, приостановлением выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Дело получателя пособия (при его наличии), выехавшего в другие регионы Республики Казахстан, высылается по электронному запросу других отделений Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отделение Государственной корпорации по новому месту жительства получателя в течение двух рабочих дней со дня подачи заявления направляет электронный запрос в отделение Государственной корпорации по прежнему месту жительства получателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Отделение Государственной корпорации по прежнему месту жительства получателя в течение двух рабочих дней со дня поступления запроса формирует электронную справку-аттестат, удостоверенную ЭЦП отделения Государственной корпорации по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет в отделение Государственной корпорации по новому месту жительства получателя через филиал.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Выплата пособий выезжающим за пределы Республики Казахстан на постоянное место жительство производится по месяц снятия с регистрации в органах внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Лицу, имеющему право на получение пособия, находящемуся в учреждениях уголовно-исполнительной системы, пособие назначается на основании заявления и документов, предусмотренных пунктами 6 и 7 настоящих Правил, представляемых администрацией учреждения в отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем пособия, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы, осуществляет выплату в соответствии с настоящими правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы после получения пенсионного дела получателя пособия, ставит его на учет с указанием реквизитов контрольного счета наличности учреждения уголовно-исполнительной системы для перечисления пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Возврат излишне зачисленных (выплаченных) сумм пособия осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по заявлению получателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на основании письма отделения Государственной корпорации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по решению суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. В случаях ошибочного перечисления сумм пособия Государственная корпорация направляет в уполномоченную организацию по выдаче пенсий и пособий информацию об отзыве платежного поручения или приостановлении исполнения письменного запроса, по форме и способом, установленным договором между Государственной корпорацией и уполномоченной организацией по выдаче пенсий и пособий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании информации об ошибочном перечислении либо отзыве или приостановлении исполнения письменного запроса, уполномоченная организация по выдаче пенсий и пособий осуществляет возврат денег в Государственную корпорацию либо приостанавливает исполнение письменного запроса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Для списания сумм пособия, излишне перечисленных (выплаченных) получателям по причинам, не зависящим от них, отделение Государственной корпорации обращается с исковым заявлением в судебные органы в порядке, установленном действующим гражданско-процессуальным законодательством Республики Казахстан, для вынесения судебного акта о невозможности возврата сумм в связи с неизвестностью местонахождения должника, невозможностью установления личности должника (ответчика) или отсутствием наследников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списание излишне перечисленных (выплаченных) сумм Государственной корпорации производится по акту списания на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вступивших в силу судебных актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постановление судебных исполнителей по взысканию в пользу физических и юридических лиц о прекращении исполнительного производства в связи со смертью должника и отсутствием правопреемника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. ЦС обеспечивает комплекс мероприятий, направленных на обеспечение бесперебойного функционирования и актуализации ЦС в соответствии с их назначением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЦС уполномоченного государственного органа обеспечивает полноту, достоверность, актуальность и своевременность передаваемых данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационное взаимодействие осуществляется через Единую транспортную среду государственных органов Республики Казахстан с применением ЭЦП. Защита информации при информационном обмене обеспечивается как за счет использования единой защищенной транспортной среды государственных органов, так и за счет мероприятий технического и организационного характера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 18) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      51. Уполномоченный орган по назначению пособия обеспечивает внесение данных в автоматизированном режиме о стадии оказания государственной услуги в ЦС мониторинга оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Если в течении трех рабочих дней услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, примет решение, совершит действие, полностью удовлетворяющие требованиям, указанным в жалобе, жалоба в соответствующий орган, рассматривающий жалобу, не направляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56. При несогласии с результатами оказанной государственной услуги услугополучатель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...261 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...3578 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="127"/>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z150" w:id="128"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z151" w:id="129"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6336,64 +5384,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z154" w:id="130"/>
+      <w:bookmarkStart w:name="z154" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Код района ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7341,64 +6389,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="131"/>
+      <w:bookmarkStart w:name="z155" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку, хранение и использование, любым допускаемым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством Республики Казахстан способом, моих персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8058,161 +7106,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+        <w:t>№ 190</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 190</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> (действует до 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10347,126 +9309,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на специальное профессиональное государственное пособие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 3 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z162" w:id="133"/>
+      <w:bookmarkStart w:name="z162" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин(ка) ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10887,68 +9849,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="134"/>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений (заявок) граждан о назначении специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 4 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12631,584 +11593,482 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      Сноска. Приложение 5 - в редакции приказа Министра труда и социальной защиты населения РК от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z168" w:id="135"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="151"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код района ______________________</w:t>
-[...493 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      Код района ______________________ Область (город) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решение № ____ от "___" ________ 20 ___ года Департамента Комитета регулирования и контроля в сфере социальной защиты населения по________________________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       № дела ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. О назначении (отказе в назначении) специального профессионального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Гражданин(ка) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Пол ______________ Дата рождения "___" ______________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата обращения "___" ________________ 20 ____ года № _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подтверждена уплата обязательных профессиональных пенсионных взносов _____ лет _____ месяцев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Назначить пособие в соответствии с пунктом _____ статьи ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Социального Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Размер месячного пособия в сумме ___________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "_____" _____________ 20 ____ года по "_____" __________ 20 ___ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Отказать в назначении пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (основания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13393,379 +12253,328 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="136"/>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ____о назначении (отказе в назначении) специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. В приложение 6 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      Сноска. Приложение 6 - в редакции приказа Министра труда и социальной защиты населения РК от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="137"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="153"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _____________20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...252 lines deleted...]
-        <w:t>(должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Гражданин(ка) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения "____" ___________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Решением уполномоченного органа по назначению пособия № от "__" __ 20__ года Вам назначено (отказано в назначении) специальное профессиональное государственное пособие в размере____ теңге _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "___" ________20____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Отказано в назначении ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (основание (указать причины))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       О дате выплаты будет сообщено дополнительно sms-уведомлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Уведомление удостоверено ЭЦП ответственного лица</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (должность и фамилия, имя, отчество (при его наличии) ответственного лица)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13950,92 +12759,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:bookmarkStart w:name="z175" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений на назначение (отказ в назначении) специального</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>профессионального государственного пособия по _________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 7 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15358,92 +14167,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="139"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений о назначении (отказе в назначении)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>специального профессионального государственного пособия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 8 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16776,90 +15585,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществления, приостановления,</w:t>
+              <w:t>осуществления,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>возобновления и прекращения</w:t>
+              <w:t>приостановления, возобновления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты специального</w:t>
+              <w:t>и прекращения выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>профессионального</w:t>
+              <w:t>специального профессионального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16914,1909 +15723,2814 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 9 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      Сноска. Приложение 9 - в редакции приказа Министра труда и социальной защиты населения РК от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z582" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Герб</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...30 lines deleted...]
-              <w:t>Удостоверение получателя пенсионных выплат по возрасту/пособий</w:t>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жасына байланысты зейнетақы/жәрдемақы алушының куәлігі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Удостоверение получателя пенсионных выплат по возрасту/пособий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z583" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәлiк № __________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Удостоверение ______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(тегi - фамилия)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(аты - имя)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(әкесiнiң аты (ол болған жағдайда) - отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"___" ____________ жылы/года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(туған жылы - дата рождения)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>сурет – фото</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Мөрдің орыны</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Бөлiмше бастығы __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Руководитель отделения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Берiлген уақыты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"___" ___20__ жылы/года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата выдачи</w:t>
+              <w:t>
+Дата выдачи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z599" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қазақстан Республикасы Әлеуметтік кодексінің (немесе) ______________________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы Заңының _____________ бабына сәйкес</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>________________ теңге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>__________________ мөлшерiнде ______________ жылдан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>бастап _____________________ дейiн__________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(төлемнiң түрi) тағайындалды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Еңбек өтілі ____________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Орташа айлық табысы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_____________ теңге ____ жылдан бастап</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>______ жылға ____ дейiн</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2. Мүгедектiк тобы және ceбeбi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3. Отбасының еңбекке жарамсыз мүшелерi саны __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4. _____________________ теңге мөлшерiнде _____ 20 _ жылдан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бастап мемлекеттiк базалық зейнетақы төлемi тағайындалды.</w:t>
+              <w:t>
+бастап мемлекеттiк базалық зейнетақы төлемi тағайындалды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z612" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. В соответствии со статьей ________</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Социального кодекса Республики</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Казахстан (или) Закона Республики Казахстан</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>назначена (о) _________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(вид выплаты)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в размере _______________________ тенге</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в размере _______________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с "___" _________ _______года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>по "___" _________ _______года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Стаж работы __________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Среднемесячный доход _________ тенге</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Среднемесячный доход _________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>за период с "___" _________ _______года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>по "___" _________ _______года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2. Группа и причина инвалидности</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>3. Количество нетрудоспособных членов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>семьи _________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>4. Назначена государственная базовая</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>пенсионная выплата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>с "___" ___________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20 ___ года в размере ___________ тенге</w:t>
+              <w:t>
+20 ___ года в размере ___________ теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z630" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № _____ Куәлiкке қосымша бет</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Есепке қою және шығару</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_____________________ аудандық (қалалық) орталық бөлiмшесi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________ есепке қойылды</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________ жылдан бастап__________теңге мөлшерiнде зейнетақы (жәрдемақы) төленсiн.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Бөлiмше бастығы ________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мөрдің орыны</w:t>
+              <w:t>
+Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z636" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вкладыш к удостоверению № ____</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Выплата пенсии (пособия) производится</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>с "___" _____ года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в размере ________________ тенге</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в размере ________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководитель отделения __________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Место печати</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Снят с учета _________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>рай(гор) отделение Государственной корпорации</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Выплата пенсии (пособия) в размере ________________ тенге</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выплата пенсии (пособия) в размере ________________ теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>произведена по "___" ________ года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Руководитель отделения __________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место печати</w:t>
+              <w:t>
+Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z647" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы (жәрдемақы) төлеу мерзiмi ұзартылды немесе оның мөлшерi өзгертiлдi ____ жылдан бастап</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______ жылға ____ дейiн</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>________________ теңге</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мөлшерiнде зейнетақы (жәрдемақы) тағайындалды. _______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(зейнетақы түрi, өтілі, табысы, мүгедектiк тобы, ______________________________ асырауындағы адамдар саны және басқалар) өзгеруiне байланысты</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>__________________ есепке алынды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Бөлiмше бастығы ______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мөрдің орыны</w:t>
+              <w:t>
+Мөрдің орыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z654" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выплата пенсии(пособия) продлена</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или изменен размер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>с "___" _________ _______ года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>до "___" _________ _______ года</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Пенсия (пособие) установлена</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>в размере__________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тенге в связи с изменением</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге в связи с изменением</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(вида пенсии, стажа,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>дохода, группы инвалидности,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>числа иждивенцев и т.д.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Принят на учет</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Руководитель отделения ______________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место печати</w:t>
+              <w:t>
+Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -19004,68 +18718,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="140"/>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации удостоверений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. В приложение 10 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19705,64 +19419,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z184" w:id="141"/>
+      <w:bookmarkStart w:name="z184" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скрепление печатью: количество листов в журнале ___________________ (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место штампа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20024,724 +19738,708 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Форма      </w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 11 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      Сноска. Приложение 11 - в редакции приказа Министра труда и социальной защиты населения РК от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z187" w:id="142"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...609 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область (город) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение № ____ от "_____" _______ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z674" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Департамент Комитета регулирования и контроля в сфере социальной</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>защиты населения по _________________________________________области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z675" w:id="168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № дела __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. О повышении размера специального профессионального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Гражданин(ки) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Пол ______________________ Дата рождения "__" _______________ ___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Размер пособия до "___" ___________ 20___ года ___________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ______________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Повысить размер пособия в соответствии с __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (наименование, номер и дата нормативного правового акта)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Размер пособия с "_____" ___________________ 20 ______ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               теңге (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Директор филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист областного филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель отделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист отделения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Государственной корпорации ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20970,64 +20668,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z190" w:id="143"/>
+      <w:bookmarkStart w:name="z190" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (городу) ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21086,88 +20784,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>области (городу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ дела ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="144"/>
+    <w:bookmarkStart w:name="z191" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О приостановлении выплаты специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z192" w:id="145"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пол ___ Дата рождения "___" ________ 19 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21520,68 +21218,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="146"/>
+    <w:bookmarkStart w:name="z210" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список без вести пропавших лиц, находящихся в розыске за _____ месяц 202___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 12-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22257,64 +21955,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z211" w:id="147"/>
+      <w:bookmarkStart w:name="z211" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Учреждения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22631,818 +22329,744 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      Сноска. Приложение 13 - в редакции приказа Министра труда и социальной защиты населения РК от 02.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 115</w:t>
+        <w:t>№ 287</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z195" w:id="148"/>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:name="z196" w:id="149"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Область (город) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение № ____ от "___" ________ 20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...687 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Департамента Комитета регулирования и контроля в сфере социальной защиты населения по___________________________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z680" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № дела _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. О возобновлении выплаты специального профессионального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Гражданин(ка) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Пол ______________ Дата рождения "___" __________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата обращения "___" ___________ 20 ____ года № ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подтверждена уплата обязательных профессиональных пенсионных взносов _____ лет _____ месяцев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Назначить пособие в соответствии с пунктом _____ статьи ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социального Кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Размер месячного пособия в сумме _____________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________ теңге (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       с "_____" __________ 20 ____ года по "_____" ________ 20 ___ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Отказать в назначении пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (основания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель департамента ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Директор филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист областного филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23627,92 +23251,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="150"/>
+    <w:bookmarkStart w:name="z214" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование загранучреждения)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Список умерших граждан Республики Казахстан, ставших на консульский учет,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>временно проживавших за пределами Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 13-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24269,64 +23893,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z215" w:id="151"/>
+      <w:bookmarkStart w:name="z215" w:id="177"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель загранучреждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24638,64 +24262,64 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 115</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="152"/>
+      <w:bookmarkStart w:name="z199" w:id="178"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (город) _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24737,88 +24361,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________ области (городу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ дела ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z200" w:id="153"/>
+    <w:bookmarkStart w:name="z200" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О прекращении специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z201" w:id="154"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z201" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пол ___ Дата рождения "___" ________ 19 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25171,214 +24795,143 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...4 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Справка-аттестат № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 15 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="182"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...147 lines deleted...]
-    <w:bookmarkEnd w:id="156"/>
+      от "___" _________ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин _________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специальное профессиональное государственное пособие получал (а)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -25468,51 +25021,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложение: ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Указать виды выплат, по которым направляются только ЭМД в АИС "Е-макет":</w:t>
+        <w:t>Указать виды выплат, по которым направляются только ЭМД в АЦС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Е-макет":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1._________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -25690,55 +25260,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26064,31 +25634,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>