--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="987a80c" w14:textId="987a80c">
+    <w:p w14:paraId="b2821c3" w14:textId="b2821c3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -914,54 +914,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-2 Социального кодекса Республики Казахстан (далее – Кодекс), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок назначения, осуществления, приостановления, возобновления и прекращения выплаты специального профессионального государственного пособия.</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок назначения, осуществления, приостановления, возобновления и прекращения выплаты специального профессионального государственного пособия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -998,569 +1060,1321 @@
         <w:t xml:space="preserve">
       2) специальное профессиональное государственное пособие (далее – пособие) – денежные выплаты лицам, занятым на работах с вредными условиями труда, профессии которых предусмотрены перечнем производств, работ, профессий работников, утвержденным уполномоченным государственным органом, при наступлении условий, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 195-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автоматизированная информационная система "Е-макет" (далее – АИС "Е-макет") – автоматизированная информационная система "Электронное назначение пенсионных выплат и пособий";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Единая система учета трудовых договоров (далее – ЕСУТД) - информационная система, предназначенная для автоматизации учета трудовых договоров, трудовой деятельности и численности работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) получатель пособия (далее – получатель) – физическое лицо, которому назначено специальное профессиональное государственное пособие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) уполномоченная организация по выдаче пенсий и пособий (далее – БВУ) – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) уполномоченный государственный орган по назначению пенсий и пособий (услугодатель) (далее – уполномоченный орган по назначению пособия) – территориальное подразделение ведомства уполномоченного государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) отделения Государственной корпорации – городские, районные отделения Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) филиалы Государственной корпорации – областные, городов Астана, Алматы и Шымкент филиалы Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) автоматизированная информационная система "ЦБД" (далее – ЦБД) автоматизированная информационная система "Централизованная база данных выплат пенсий и пособий" – централизованная база данных уполномоченного государственного органа для осуществления видов выплат на условиях, установленных Кодексом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) заявитель – физическое лицо, обращающееся за назначением специального профессионального государственного пособия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) автоматизированная информационная система "Организация обработки платежей" (далее – АИС "ООП") – автоматизированная информационная система "Организация обработки платежей".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 14) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) cервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) электронный макет дела (далее – ЭМД) – электронный макет дела получателя пособия, формируемый Государственной корпорацией в АИС "Е-макет";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) информационный портал "Электронная биржа труда" (далее - ЭБТ) - объект информатизации, представляющий собой единую цифровую платформу занятости для соискателей и работодателей, обеспечивающую поиск работы и содействие в подборе персонала, оказание услуг в сфере занятости в электронном и проактивном формате, в соответствии с Кодексом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 17) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) веб-портал "электронного правительства" (далее – портал) – информационная система, представляющая собой единое окно доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, и к государственным услугам, услугам по выдаче технических условий на подключение к сетям субъектов естественных монополий и услугам субъектов квазигосударственного сектора, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 18) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченный государственный орган в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, уполномоченный орган по назначению пособия, Государственную корпорацию и оператору информационно-коммуникационной инфраструктуры "электронного Правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок обращения за назначением пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Обращение за назначением пособия, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 195-1 Кодекса, осуществляется в любое время после возникновения права на пособие, через: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственную корпорацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проактивную услугу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель может одновременно с пособием обратиться за назначением пенсионной выплаты, сформированной за счет обязательных профессиональных пенсионных взносов из Единого накопительного пенсионного фонда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для назначения пособия недееспособным, ограниченно дееспособным или нуждающимся в опеке или попечительстве лицам, заявление и необходимые документы, подаются их законными представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Заявление для назначения пособия третьими лицами подается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Лица, имеющие право на получение пособия, представляют в Государственную корпорацию заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1575,352 +2389,446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документ, удостоверяющий личность в соответствии с подпунктами 1) – 4) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О документах, удостоверяющих личность".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Специалист Государственной корпорации, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) через шлюз "электронного правительства":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ИС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в ИС "Е-Попечительство" – по документам об установлении опеки (попечительства); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ЕСУТД - для уточнения сведений о прекращении трудовой деятельности работника, занятого на работах с вредными условиями труда, или о переводе на другую работу, исключающую воздействие вредных факторов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в АИС "Организация обработки платежей" – для установления периода осуществления уплаты обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд и при отсутствии сведении в ЕСУТД - для установления факта прекращения уплаты обязательных профессиональных пенсионных взносов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в АИС "Е-макет" - для уточнения сведений о наличии у заявителя факта назначения или подачи заявления на назначение пенсионных выплат по возрасту и пособия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в БВУ – для получения сведений о наличии банковского счета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заявление, поданное на бумажном носителе, подписывается заявителем. Полученные сведения из ИС прилагаются к заявлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии (отсутствии) сведений в ИС к заявлению прилагаются соответствующие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Перечень основных требований к оказанию государственной услуги регламентирован согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в форме перечня основных требований к оказанию государственной услуги. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Документы предоставляются в подлинниках, кроме случаев, когда копии документов засвидетельствованы в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О нотариате", сканируются специалистом Государственной корпорации и возвращаются заявителю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Специалист Государственной корпорации, принимающий заявление, проверяет полноту представленного пакета документов для назначения пособия, а также сведения, полученные из ИС государственных органов и (или) организаций, обеспечивает качество сканирования и соответствие электронных копий документов оригиналам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Специалистом Государственной корпорации, принявшим заявление, заявителю вручается расписка о принятии документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. При наличии оснований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1935,730 +2843,824 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-4 Кодекса, заявителю выдается расписка об отказе в приеме заявления на назначение пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Заявление о назначении пособия в отделении Государственной корпорации регистрируется в электронном журнале регистрации заявлений (заявок) граждан о назначении пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Проактивная услуга предоставляется при возникновении у лица права на назначение пособия, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 195-1 Кодекса, при регистрации телефонного номера абонентского устройства сотовой связи заявителя на портале. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление заявления при назначении пособия через проактивую услугу не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. После поступления сведений из ЕСУТД о прекращении трудового договора либо об изменениях условий трудового договора, АИС "Е-макет" автоматически осуществляет проверку на подтверждение факта назначения, выплаты или подачи заявления на назначение пенсионных выплат по возрасту или пособия, а также на соответствие условиям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 195-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Социального Кодекса Республики Казахстан для назначения пособия, и формирует запросы в соответствующие ИС и (или) организации через шлюз "электронного правительства":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в ИС Государственная база данных "Физические лица" – по документам, удостоверяющим личность заявителя и подтверждающим регистрацию по постоянному месту жительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в АИС "ООП" – для установления периода осуществления уплаты обязательных профессиональных пенсионных взносов в единый накопительный пенсионный фонд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в Базу мобильных граждан (далее – БМГ) – для подтверждения сведений о регистрации телефонного номера абонентского устройства сотовой связи услугополучателя на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении из ИС сведений, подтверждающих факт назначения, выплаты или подачи заявления на назначение пенсионных выплат по возрасту или пособия, процесс оказания проактивной услуги завершается и направляется информация с указанием причины в ЭБТ для уведомления работодателя и работника в личном кабинете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Посредством АИС "Е-макет" в автоматизированном режиме инициируется сообщение заявителю на номер его абонентского устройства сотовой связи о возможности получения пособия, принятия обязательств и условий, предусмотренных в бланке заявления согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и выбора банковского счета из предложенного списка БВУ, с которыми реализована интеграция с АИС "Е-макет". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для подтверждения согласия на получение проактивной услуги и принятия обязательств заявитель выбирает банковский счет из предложенного списка БВУ и отправляет ответное сообщение, набрав комбинацию цифр, предлагаемых АИС "Е-макет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При отсутствии ответа заявителя в течение трех календарных дней АИС "Е-макет" направляет заявителю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       посредством объектов информатизации БВУ PUSH уведомление о праве на пособие и предоставления согласия для осуществления пособия; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       через единый контакт центр по вопросам социально-трудовой сферы уведомление о праве на пособие и предоставления ответа на полученное sms-сообщение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информацию с указанием причины в ЭБТ для уведомления работодателя и работника в личном кабинете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При получении ответного сообщения с согласием на оказание проактивной услуги происходит автоматическая регистрация заявки в электронном журнале регистрации заявлений (заявок) граждан на назначение пособия в АИС "Е-макет".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Поступившие заявления о назначении пособия, в том числе электронные, регистрируются в день поступления в течение рабочего дня, а в случае поступления вне времени рабочего дня – в первый рабочий день после даты поступления заявления в электронном журнале регистрации и учета заявлений (заявок) граждан на назначение пособия, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявителю направляется уведомление о принятии заявки на назначение пособия на абонентское устройство сотовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Днем обращения за назначением пособия через Госкорпорацию считается день регистрации заявления, через проактивную услугу – в день регистрации заявки, отраженной в электронном журнале, при этом полноту, подлинность, достоверность, не искаженность и своевременность передаваемых данных обеспечивают администраторы ИС, передающих информацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. В случае несоответствия условиям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-1 Кодекса, АИС "Е-Макет" направляет информацию в ЭБТ с указанием причины для уведомления работодателя и работника в личном кабинете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок назначения, осуществления, приостановления, возобновления и прекращения выплаты пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В АИС "Е-макет" автоматически формируется ЭМД и проект решения о назначении или отказе в назначении пособия согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, которые поступают в уполномоченный орган по назначению пособия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Уполномоченный орган по назначению пособия рассматривает поступившие ЭМД и принимает решение о назначении (отказе в назначении) пособия - в течение четырех рабочих дней со дня поступления ЭМД по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. При выявлении оснований для отказа в назначении (возобновлении выплаты) пособия уполномоченный орган по назначению пособия направляет заявителю уведомление о предварительном решении в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возражения заявителя по предварительному решению принимается уполномоченным органом по назначению пособия в течение 2 (двух) рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания уполномоченный орган по назначению пособия принимает решение о назначении пособия или формирует мотивированный отказ в назначении пособия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. При принятии решения о назначении (отказе в назначении) пособия отделение Государственной корпорации вручает при личном обращении уведомление о назначении (отказе в назначении) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2673,692 +3675,925 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с регистрацией его в журнале уведомлений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если в заявлении на назначение пособия указан номер мобильного телефона, зарегистрированного в базе мобильных граждан, уведомление о назначении (отказе в назначении) отправляется в автоматическом режиме посредством передачи sms-оповещения на мобильный телефон заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Sms-оповещения регистрируются в журнале sms-оповещений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Документом, подтверждающим статус получателя пособия, является удостоверение, которое выдается отделением Государственной корпорации под роспись заявителя при обращении, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Выдача удостоверения регистрируется в журнале регистрации удостоверений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае обращения за удостоверением третьими лицами удостоверение выдается по доверенности, выданной в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 167</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае утери удостоверения по заявлению получателя отделение Государственной корпорации выдает дубликат удостоверения. В правом верхнем углу ставится отметка "Дубликат".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. В случае изменения размера пособия либо изменения места жительства отделением Государственной корпорации во вкладыше к удостоверению производится соответствующая запись о произведенных изменениях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Решение об отказе в назначении пособия принимается по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-4 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае устранения заявителем причин отказа в оказании государственной услуги, заявитель обращается повторно для получения государственной услуги в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Изменение размера пособия в связи повышением, предусмотренным законодательством Республики Казахстан, изменением величины прожиточного минимума, производится на основании решений уполномоченного органа по назначению пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, подготовленных отделением Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении фамилии, имени, отчества (при его наличии), услугополучателя в автоматическом режиме производятся изменения в ЦБД.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. В пункт 30 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 31 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. После утверждения электронного проекта решения АИС "Е-Макет" автоматически осуществляет постановку решений уполномоченного органа по назначению пособий в ЦБД. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Государственная корпорация ежемесячно к 27 числу месяца, предшествующего месяцу выплаты, направляет в уполномоченный государственный орган заявку о потребности в бюджетных средствах на выплату пособия. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уполномоченный государственный орган согласно потребности бюджетных средств на выплату пособия осуществляет перечисление бюджетных средств в Государственную корпорацию в пределах сумм, предусмотренных индивидуальным планом финансирования по платежам на отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Государственная корпорация, получив бюджетные средства, формирует в соответствии с графиком выплаты платежные поручения на выплату пособий, а также удержаний из пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Выплата пособия производится Государственной корпорацией путем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зачисления на банковские счета в уполномоченной организации по выдаче пенсий и пособий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доставки на дом получателям через отделения акционерного общества "Казпочта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае изменения номера банковского счета, способа выплаты, местожительства получателя (опекуна, попечителя) в отделение Государственной корпорации или отделение уполномоченной организации по выдаче пенсий и пособий получателями (опекунами, попечителями) подается заявление об этих изменениях с документами, подтверждающими соответствующие изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление на изменение банковского счета и (или) способа выплаты и номер банковского счета передается уполномоченной организацией по выдаче пенсий и пособий в Государственную корпорацию, в том числе через электронные каналы связи, при наличии согласия получателя, удостоверенного ЭЦП уполномоченной организации по выдаче пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае открытия отдельного банковского счета для зачисления пособия и (или) социальных выплат, выплачиваемых из государственного бюджета и (или) Государственного фонда социального страхования, на деньги, находящиеся на таком счете, не допускается обращение взыскания третьими лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Доставка пособия на дом производится следующим категориям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицам с инвалидностью первой группы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, имеющим медицинское заключение о том, что нуждаются в постороннем уходе и не могут посещать по состоянию здоровья организации, осуществляющие отдельные виды банковских операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проживающим в сельской местности, при отсутствии автоматизированных отделений (пунктов) почтовой связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Оплата банковских услуг, связанных с выплатой пособия, осуществляется за счет бюджетных средств. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 38 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. АИС "Е-Макет" формирует решение о приостановлении выплаты пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3373,92 +4608,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с первого числа месяца, следующего за месяцем поступления сведений, в том числе из информационных систем, по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-5 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkStart w:name="z206" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения своевременного приостановления выплаты пособий, Комитет по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан ежемесячно предоставляет в Государственную корпорацию электронные списки без вести пропавших лиц, находящихся в розыске, согласно приложению 12-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Отделение Государственной корпорации возобновляет выплату пособия по заявлению на основании документов и (или) сведений, полученных из ИС, подтверждающих истечение обстоятельств, вызвавших приостановление выплаты пособия, на основании решения уполномоченного органа по назначению пособия по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z207" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях обеспечения своевременного прекращения выплаты пособий, загранучреждения Республики Казахстан (далее - загранучреждения) предоставляют в Государственную корпорацию сведения о смерти гражданина Республики Казахстан, временно проживавшего за пределами Республики Казахстан по мере их поступления в загранучреждения согласно приложению 13-1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 40 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. АИС "Е-Макет" формирует решение о прекращении пособия согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3473,805 +4948,1168 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с первого числа месяца, следующего за месяцем поступления сведений, в том числе из информационных систем, по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 195-5 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При прекращении выплаты пособия по причине выявления факта предоставления заявителем недостоверных сведений, повлекших за собой необоснованное первичное назначение, производится процедура нового назначения в порядке, предусмотренном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При прекращении выплаты пособия по причине выявления факта предоставления заявителем недостоверных сведений, повлекших необоснованное назначение, уполномоченный орган по назначению пособия обращается в правоохранительные органы для установления фактов наличия или отсутствия состава преступления со стороны получателя в незаконном получении выплат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При вступлении в силу судебного решения о предоставлении фиктивных документов, выплата пособия прекращается с момента первоначального назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Работниками отделения Государственной корпорации ежедневно в ЦБД производятся записи о фактах смерти, выезда, действия по приостановлению, прекращению, возобновлению выплаты, а также корректировки сумм потребности в сторону уменьшения в связи со смертью, выездом получателей, приостановлением выплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Дело получателя пособия (при его наличии), выехавшего в другие регионы Республики Казахстан, высылается по электронному запросу других отделений Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отделение Государственной корпорации по новому месту жительства получателя в течение двух рабочих дней со дня подачи заявления направляет электронный запрос в отделение Государственной корпорации по прежнему месту жительства получателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Отделение Государственной корпорации по прежнему месту жительства получателя в течение двух рабочих дней со дня поступления запроса формирует электронную справку-аттестат, удостоверенную ЭЦП отделения Государственной корпорации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет в отделение Государственной корпорации по новому месту жительства получателя через филиал.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Выплата пособий выезжающим за пределы Республики Казахстан на постоянное место жительство производится по месяц снятия с регистрации в органах внутренних дел.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Лицу, имеющему право на получение пособия, находящемуся в учреждениях уголовно-исполнительной системы, пособие назначается на основании заявления и документов, предусмотренных пунктами 6 и 7 настоящих Правил, представляемых администрацией учреждения в отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Если лицо на момент помещения в учреждение уголовно-исполнительной системы является получателем пособия, Государственная корпорация по месту нахождения учреждения уголовно-исполнительной системы на основании заявления указанного лица, представленного администрацией учреждения уголовно-исполнительной системы, осуществляет выплату в соответствии с настоящими правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Отделение Государственной корпорации по месту нахождения учреждения уголовно-исполнительной системы после получения пенсионного дела получателя пособия, ставит его на учет с указанием реквизитов контрольного счета наличности учреждения уголовно-исполнительной системы для перечисления пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Возврат излишне зачисленных (выплаченных) сумм пособия осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по заявлению получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на основании письма отделения Государственной корпорации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по решению суда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. В случаях ошибочного перечисления сумм пособия Государственная корпорация направляет в уполномоченную организацию по выдаче пенсий и пособий информацию об отзыве платежного поручения или приостановлении исполнения письменного запроса, по форме и способом, установленным договором между Государственной корпорацией и уполномоченной организацией по выдаче пенсий и пособий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании информации об ошибочном перечислении либо отзыве или приостановлении исполнения письменного запроса, уполномоченная организация по выдаче пенсий и пособий осуществляет возврат денег в Государственную корпорацию либо приостанавливает исполнение письменного запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Для списания сумм пособия, излишне перечисленных (выплаченных) получателям по причинам, не зависящим от них, отделение Государственной корпорации обращается с исковым заявлением в судебные органы в порядке, установленном действующим гражданско-процессуальным законодательством Республики Казахстан, для вынесения судебного акта о невозможности возврата сумм в связи с неизвестностью местонахождения должника, невозможностью установления личности должника (ответчика) или отсутствием наследников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списание излишне перечисленных (выплаченных) сумм Государственной корпорации производится по акту списания на основании:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вступивших в силу судебных актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       постановление судебных исполнителей по взысканию в пользу физических и юридических лиц о прекращении исполнительного производства в связи со смертью должника и отсутствием правопреемника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 50 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. ИС обеспечивает комплекс мероприятий, направленных на обеспечение бесперебойного функционирования и актуализации ИС в соответствии с их назначением. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 50 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИС уполномоченного государственного органа обеспечивает полноту, достоверность, актуальность и своевременность передаваемых данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информационное взаимодействие осуществляется через Единую транспортную среду государственных органов Республики Казахстан с применением ЭЦП. Защита информации при информационном обмене обеспечивается как за счет использования единой защищенной транспортной среды государственных органов, так и за счет мероприятий технического и организационного характера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 51 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Уполномоченный орган по назначению пособия обеспечивает внесение данных в автоматизированном режиме о стадии оказания государственной услуги в ИС мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z144" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Услугополучатель вправе обжаловать решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z145" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Если в течении трех рабочих дней услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, примет решение, совершит действие, полностью удовлетворяющие требованиям, указанным в жалобе, жалоба в соответствующий орган, рассматривающий жалобу, не направляется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56. При несогласии с результатами оказанной государственной услуги услугополучатель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. При несогласии с результатами оказанной государственной услуги услугополучатель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с пунктом 2 статьи 25 Закона о государственных услугах.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Жалоба услугополучателя, поступившая услугодателю, непосредственно оказывающему государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4460,113 +6298,151 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z154" w:id="144"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z154" w:id="130"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Код района ___________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Департамент Комитета труда и социальной защиты</w:t>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5465,64 +7341,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="145"/>
+      <w:bookmarkStart w:name="z155" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Даю согласие на сбор и обработку, хранение и использование, любым допускаемым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством Республики Казахстан способом, моих персональных данных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6035,116 +7911,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам назначения,</w:t>
+              <w:t>назначения, осуществления,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осуществления, приостановления,</w:t>
+              <w:t>приостановления, возобновления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>возобновления и прекращения</w:t>
+              <w:t>и прекращения выплаты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выплаты специального</w:t>
-[...12 lines deleted...]
-              <w:t>профессионального</w:t>
+              <w:t>специального профессионального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6184,50 +8047,174 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (действует до 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6318,87 +8305,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Территориальные подразделения Комитета труда и социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
+Назначение специального профессионального государственного пособия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6431,104 +8418,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация),</w:t>
-[...16 lines deleted...]
-              <w:t>2) абонентское устройство сотовой связи.</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6561,121 +8531,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Срок оказания государственной услуги – 7 (семь) рабочих дней;</w:t>
-[...33 lines deleted...]
-              <w:t>3) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
+Территориальные подразделения Комитета регулирования и контроля в сфере социальной защиты Министерства труда и социальной защиты населения Республики Казахстан (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6708,87 +8644,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы представления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электронная (частично автоматизированная) и (или) частично бумажная, проактивная.</w:t>
+1) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) абонентское устройство сотовой связи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6821,175 +8775,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...88 lines deleted...]
-              <w:t>Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
+              <w:t>
+1) Срок оказания государственной услуги – 7 (семь) рабочих дней;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) максимально допустимое время ожидания для сдачи пакета документов в Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) максимально допустимое время обслуживания в Государственной корпорации – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7022,87 +8924,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается бесплатно физическим лицам (далее – услугополучатель)</w:t>
+электронная (частично автоматизированная) и (или) частично бумажная, проактивная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7135,193 +9037,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме субботы и воскресенья и праздничных дней согласно Трудового кодекса Республики Казахстан.</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> кодекса Республики Казахстан.</w:t>
+ Результат оказания государственной услуги: уведомление о назначении (об отказе в назначении) пособия по форме согласно приложению 6 к настоящим Правилам.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием осуществляется в порядке "электронной очереди", без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала. Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
-[...33 lines deleted...]
-              <w:t>2) Государственной корпорации – www.gov4c.kz.</w:t>
+Форма предоставления результата оказания государственной услуги: электронная и (или) бумажная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На портале информация о назначении пособия направляется в "личный кабинет" услугополучателя в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги выдается при предъявлении документа, удостоверяющего личность при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности) на основании расписки о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственная корпорация информирует услугополучателя о принятом решении посредством передачи sms-оповещения на мобильный телефон услугополучателя.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7354,195 +9222,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...108 lines deleted...]
-              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+              <w:t>
+Государственная услуга оказывается бесплатно физическим лицам (далее – услугополучатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7575,175 +9335,198 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Услугодателя – с понедельника по пятницу включительно, в соответствии с графиком работы услугодателя, Государственной корпорации и объектов информации с 9.00 часов до 18.30 часов с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания. 2) Государственной корпорации – с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно, в соответствии с графиком работы с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудового</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Прием осуществляется в порядке "электронной очереди", без ускоренного обслуживания, возможно бронирование электронной очереди посредством веб-портала. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсах: 1) Министерство – https://www.gov.kz/memleket/entities/enbek, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации – https://www.gov4c.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7776,172 +9559,607 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Услугополучатель (или его представитель по нотариально заверенной доверенности) при обращении для оказания государственной услуги предоставляет заявление по форме согласно приложению 1 к настоящим Правилам и документ, удостоверяющий личность (требуется для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документов не требуется при возможности получения их из государственных информационных систем, в том числе из сервиса цифровых документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сведения о документе, удостоверяющем личность в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктами 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность", получает из соответствующей государственной информационной системы через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При подаче услугополучателем всех требуемых документов услугополучателю выдается расписка о приеме соответствующих документов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на веб-портале "электронного правительства" абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление веб-портала "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугодатель отказывает в оказании государственных услуг по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие заявителя и (или) представленных материалов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае устранения услугополучателем причин отказа в оказании государственной услуги услугополучатель может обратиться повторно для получения государственной услуги в порядке, установленном настоящим перечнем основных требований к оказанию государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) несоответствие условиям, предусмотренным </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 195-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> настоящего Кодекса.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Услугополучателям, имеющим в установленном законодательством порядке полную или частичную утрату способности или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться, прием документов для оказания государственной услуги производится работником Государственной корпорации с выездом по месту жительства посредством обращения через Единый контакт-центр 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Услугополучатель имеет возможность получения информации о назначении пособия в электронной форме через портал при условии наличия ЭЦП.</w:t>
-[...67 lines deleted...]
-              <w:t>Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
+              <w:t>
+Услугополучатель имеет возможность получения информации о назначении пособия в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеет возможность получения информации о статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра 1414, 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении "eGov mobile", с использованием ЭЦП или одноразового пароля.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для использования цифрового документа необходимо пройти авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8129,88 +10347,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkStart w:name="z161" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме заявления на специальное профессиональное государственное пособие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 3 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z162" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин(ка) ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8631,68 +10887,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электронный журнал регистрации заявлений (заявок) граждан о назначении специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -10328,113 +12622,151 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="149"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z168" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Область (город) __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение № ____ от "___" ________ 20 ___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Департамента Комитета труда и социальной защите</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11061,88 +13393,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:bookmarkStart w:name="z171" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление № ____о назначении (отказе в назначении) специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 6 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z172" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от "___" _____________20__ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Гражданин(ка) ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11580,92 +13950,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:bookmarkStart w:name="z175" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал уведомлений на назначение (отказ в назначении) специального</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>профессионального государственного пособия по _________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 7 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12950,92 +15358,130 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:bookmarkStart w:name="z178" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений о назначении (отказе в назначении)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>специального профессионального государственного пособия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по _________________ отделению Государственной корпорации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 8 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -14453,50 +16899,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14680,51 +17164,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(әкесiнiң аты - отчество)</w:t>
+              <w:t>(әкесiнiң аты (ол болған жағдайда) - отчество (при его наличии)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" ____________ жылы/года.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16520,68 +19004,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="154"/>
+    <w:bookmarkStart w:name="z183" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал регистрации удостоверений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 10 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17183,64 +19705,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z184" w:id="155"/>
+      <w:bookmarkStart w:name="z184" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Скрепление печатью: количество листов в журнале ___________________ (прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место штампа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17502,125 +20024,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t xml:space="preserve">Форма      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z187" w:id="156"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 11 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z187" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (город) __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение № ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Департамент Комитета труда и социальной защиты</w:t>
+        <w:t>Департамент Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -18372,113 +20932,151 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z190" w:id="157"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 12 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z190" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код района ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Область (городу) ______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение № ____ от "_____" _______ 20 ____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Департамента Комитета труда и социальной защиты</w:t>
+        <w:t>Департамента Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по _____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -18488,88 +21086,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>области (городу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ дела ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="158"/>
+    <w:bookmarkStart w:name="z191" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> О приостановлении выплаты специального профессионального государственного пособия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z192" w:id="159"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z192" w:id="145"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин (ка) __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пол ___ Дата рождения "___" ________ 19 __ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18773,51 +21371,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 13</w:t>
+              <w:t>Приложение 12-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18922,795 +21520,918 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z195" w:id="160"/>
+    <w:bookmarkStart w:name="z210" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список без вести пропавших лиц, находящихся в розыске за _____ месяц 202___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 12-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>постоянного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>места</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объявления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в розыск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z211" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код района ______________________</w:t>
-[...727 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      Место печати</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Учреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Комитета по правовой статистике</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и специальным учетам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Генеральной прокуратуры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный исполнитель фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19746,51 +22467,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 14</w:t>
+              <w:t>Приложение 13</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19901,338 +22622,810 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="162"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z195" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Код района _____________</w:t>
-[...112 lines deleted...]
-      <w:bookmarkStart w:name="z201" w:id="164"/>
+      Код района ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z196" w:id="149"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Гражданин______________________________________________________</w:t>
-[...85 lines deleted...]
-        <w:t>Руководитель департамента _______________________________________</w:t>
+      Решение № ____ от "___" ________ 20 ___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамента Комитета регулирования и контроля в сфере социальной защиты населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ дела</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. О возобновлении выплаты специального профессионального</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданин(ка) ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пол ______________ Дата рождения "___" __________ ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения "___" ___________ 20 ____ года № ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждена уплата обязательных профессиональных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>взносов _____ лет _____ месяцев</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Назначить пособие в соответствии с пунктом _____ статьи ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер месячного пособия в сумме _____________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________ тенге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с "_____" __________ 20 ____ года по "_____" ________ 20 ___ год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Отказать в назначении пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________ (основания)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Руководитель управления (отдела) __________________________________</w:t>
+        <w:t>Руководитель управления (отдела) ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Специалист ______________________________________________________</w:t>
+        <w:t>Специалист ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Директор филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист областного филиала Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист отделения Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -20285,51 +23478,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 15</w:t>
+              <w:t>Приложение 13-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам назначения,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20434,100 +23627,1758 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="165"/>
+    <w:bookmarkStart w:name="z214" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (наименование загранучреждения)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Список умерших граждан Республики Казахстан, ставших на консульский учет,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>временно проживавших за пределами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 13-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Имя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата смерти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Страна проживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z215" w:id="151"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель загранучреждения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место для печати (загранучреждения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный исполнитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 14</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам назначения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления, приостановления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления и прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выплаты специального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного пособия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 14 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="152"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Код района _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Область (город) _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение № ____ от "___" _______ 20 ____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Департамента Комитета Комитета регулирования и контроля в сфере социальной защиты населения по</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________ области (городу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ дела ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> О прекращении специального профессионального государственного пособия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z201" w:id="154"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданин______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пол ___ Дата рождения "___" ________ 19 __ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Прекратить выплату с "___" __________20___года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать причину)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель департамента _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель управления (отдела) __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специалист ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 15</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам назначения,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществления, приостановления,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>возобновления и прекращения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выплаты специального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>профессионального</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного пособия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 15 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 22.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Справка-аттестат № ______</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от "___" _________ 20 ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z205" w:id="166"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 15 вносились изменения на казахском языке, текст на русском языке не меняется, в соответствии с приказом Министра труда и социальной защиты населения РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z205" w:id="156"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданин _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>специальное профессиональное государственное пособие получал (а)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>