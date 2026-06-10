--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4663417" w14:textId="4663417">
+    <w:p w14:paraId="4133fb4" w14:textId="4133fb4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1109,608 +1109,722 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z152" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копии документов, подтверждающих правоспособность (справка о государственной регистрации (перерегистрации) юридического лица или индивидуального предпринимателя, устав);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z153" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра промышленности и строительства РК от 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сведения об отсутствии (наличии) налоговой задолженности налогоплательщика, задолженности по обязательным пенсионным взносам и социальным отчислениям, полученным посредством информационных систем. Справка, выданная не ранее одного месяца, предшествующего дате предоставления документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z154" w:id="25"/>
+    <w:bookmarkStart w:name="z154" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сведения о наличии в своем составе работников, имеющих документ о признании профессиональной квалификации на осуществление функций по управлению объектом кондоминиума в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О профессиональных квалификациях" и профессиональными стандартами в сфере управления объектом кондоминиума;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z155" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сведения о наличии опыта работы в сфере управления объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z155" w:id="26"/>
-[...15 lines deleted...]
-      5) сведения о наличии опыта работы в сфере управления объектом кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Документы, предусмотренные пунктом 5 настоящих Правил, предоставляются на государственном и русском языках в пронумерованном и прошнурованном виде, либо на электронную почту жилищной инспекции местного исполнительного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z156" w:id="27"/>
-[...15 lines deleted...]
-      6. Документы, предусмотренные пунктом 5 настоящих Правил, предоставляются на государственном и русском языках в пронумерованном и прошнурованном виде, либо на электронную почту жилищной инспекции местного исполнительного органа.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Заявка управляющей компании автоматически отклоняется при подаче заявки после истечения окончательного срока приема заявок, предусмотренного пунктом 5 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z157" w:id="28"/>
-[...15 lines deleted...]
-      7. Заявка управляющей компании автоматически отклоняется при подаче заявки после истечения окончательного срока приема заявок, предусмотренного пунктом 5 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жилищная инспекция осуществляет выбор временной управляющей компании на основании не менее трех заявок, поступивших от потенциальных управляющих компаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z158" w:id="29"/>
-[...15 lines deleted...]
-      8. Жилищная инспекция осуществляет выбор временной управляющей компании на основании не менее трех заявок, поступивших от потенциальных управляющих компаний.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Конкурсную комиссию утверждает местный исполнительный орган соответствующего населенного пункта, в состав которой включаются сотрудники жилищной инспекции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z159" w:id="30"/>
-[...15 lines deleted...]
-      9. Конкурсную комиссию утверждает местный исполнительный орган соответствующего населенного пункта, в состав которой включаются сотрудники жилищной инспекции.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Конкурсная комиссия рассматривает заявки, представленные потенциальным управляющими компаниями с прилагаемыми документами на соответствие требованиям настоящих Правил, в течение 5 (пяти) рабочих дней после окончания приема заявок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z160" w:id="31"/>
-[...15 lines deleted...]
-      10. Конкурсная комиссия рассматривает заявки, представленные потенциальным управляющими компаниями с прилагаемыми документами на соответствие требованиям настоящих Правил, в течение 5 (пяти) рабочих дней после окончания приема заявок.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По результатам рассмотрения заявки с прилагаемыми документами конкурсная комиссия подводит итоги конкурса, которые публикуются на официальном интернет - ресурсе жилищной инспекции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z161" w:id="32"/>
-[...15 lines deleted...]
-      11. По результатам рассмотрения заявки с прилагаемыми документами конкурсная комиссия подводит итоги конкурса, которые публикуются на официальном интернет - ресурсе жилищной инспекции.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Победителем признается потенциальная временная управляющая компания, имеющая наибольший опыт работы в сфере управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z162" w:id="33"/>
-[...15 lines deleted...]
-      Победителем признается потенциальная временная управляющая компания, имеющая наибольший опыт работы в сфере управления объектом кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких потенциальных управляющих компаний имеющих аналогичный опыт работы в сфере управления объектом кондоминиума, победителем признается потенциальная управляющая компания, заявка которой поступила ранее заявок других потенциальных управляющих компаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z163" w:id="34"/>
-[...15 lines deleted...]
-      При наличии нескольких потенциальных управляющих компаний имеющих аналогичный опыт работы в сфере управления объектом кондоминиума, победителем признается потенциальная управляющая компания, заявка которой поступила ранее заявок других потенциальных управляющих компаний.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Всем участвовавшим в конкурсе потенциальным управляющим компаниям для ознакомления с результатами конкурса направляются уведомления на электронную почту и на абонентский номер сотовой связи в виде текстового сообщения, указанные в заявке на участия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z164" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="36"/>
+    <w:bookmarkStart w:name="z165" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Назначение временной управляющей компании осуществляется не позднее 3 (трех) рабочих дней с момента ее определения и оформляется соответствующим решением жилищной инспекции в течение 3 (трех) рабочих дней с момента подведения итогов конкурса. Подписание договора между жилищной инспекцией и временной управляющей компанией, по форме Типового договора между жилищной инспекцией и временной управляющей компанией согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, осуществляется в течение 2 (двух) рабочих дней после ее назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z166" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z166" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При признании конкурса не состоявшимся, жилищная инспекция заключает договор по форме Типового договора между жилищной инспекцией и временной управляющей компанией согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с управляющей компанией являющейся единственным участником конкурса, а при отсутствии участников в конкурсе с одной из управляющей компанией, предложенной инициативной группой в количестве не менее десяти процентов собственниками квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z167" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основанием признания конкурса несостоявшимся являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z167" w:id="38"/>
-[...15 lines deleted...]
-      Основанием признания конкурса несостоявшимся являются:</w:t>
+    <w:bookmarkStart w:name="z168" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствие предоставленных заявок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z168" w:id="39"/>
-[...15 lines deleted...]
-      1) отсутствие предоставленных заявок;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление менее двух заявок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z169" w:id="40"/>
-[...15 lines deleted...]
-      2) предоставление менее двух заявок;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при уклонении победителя конкурса от заключения договора с жилищной инспекцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z170" w:id="41"/>
-[...15 lines deleted...]
-      3) при уклонении победителя конкурса от заключения договора с жилищной инспекцией.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок работы временной управляющей компании</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z171" w:id="42"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок работы временной управляющей компании</w:t>
+    <w:bookmarkStart w:name="z172" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Временная управляющая компания осуществляет функции субъекта управления объектом кондоминиума до момента выбора собственниками квартир, нежилых помещений формы управления объектом кондоминиума или выбора субъекта управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z172" w:id="43"/>
-[...15 lines deleted...]
-      14. Временная управляющая компания осуществляет функции субъекта управления объектом кондоминиума до момента выбора собственниками квартир, нежилых помещений формы управления объектом кондоминиума или выбора субъекта управления объектом кондоминиума.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При назначении жилищной инспекцией временной управляющей компании услуги по управлению объектом кондоминиума осуществляются на основании договора заключаемого в соответствии с пунктом 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z173" w:id="44"/>
-[...15 lines deleted...]
-      15. При назначении жилищной инспекцией временной управляющей компании услуги по управлению объектом кондоминиума осуществляются на основании договора заключаемого в соответствии с пунктом 12 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Временная управляющая компания открывает в течение пятнадцати календарных дней в банке второго уровня текущий и сберегательный счета для управления объектом кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z174" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="46"/>
+    <w:bookmarkStart w:name="z175" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Временная управляющая компания оказывает услуги по управлению объектом кондоминиума по минимальному размеру взносов на управление объектом кондоминиума в соответствии с Методикой расчета минимального размера взносов на управление объектом кондоминиума, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 166 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20284).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z176" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При не определении собственниками квартир, нежилых помещений объекта кондоминиума с выбором формы управления, жилищная инспекция повторно проводит конкурс по выбору временной управляющей компании на управление объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z176" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1828,159 +1942,159 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для управления объектом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кондоминиума</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на участие в управлении объектом кондоминиума</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z177" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кому ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z177" w:id="49"/>
-[...9 lines deleted...]
-      Кому ___________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается наименование организации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>От кого _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается полное наименование управляющей компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z178" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сведения об управляющей компании, претендующим на участие в конкурсе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по управлению объектом кондоминиума:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1994,77 +2108,162 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="51"/>
+          <w:bookmarkStart w:name="z179" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Фамилия, имя, отчество, при его наличии) руководителя юридического лица или индивидуального предпринимателя</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z182" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Данные документа удостоверяющего личность руководителя юридического лица или индивидуального предпринимателя</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2079,77 +2278,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="52"/>
+          <w:bookmarkStart w:name="z185" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Данные документа удостоверяющего личность руководителя юридического лица или индивидуального предпринимателя</w:t>
+              <w:t>Адрес прописки руководителя юридического лица или индивидуального предпринимателя</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2164,77 +2363,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="53"/>
+          <w:bookmarkStart w:name="z188" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Адрес прописки руководителя юридического лица или индивидуального предпринимателя</w:t>
+              <w:t>Отсутствие в списке недобросовестных участников государственных закупок;</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2249,77 +2448,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="54"/>
+          <w:bookmarkStart w:name="z191" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Отсутствие в списке недобросовестных участников государственных закупок;</w:t>
+              <w:t>Сведения о наличии опыта в сфере управления объектом кондоминиума</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2334,77 +2533,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="55"/>
+          <w:bookmarkStart w:name="z194" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сведения о наличии опыта в сфере управления объектом кондоминиума</w:t>
+              <w:t>Банковские реквизиты юридического лица или индивидуального предпринимателя, а также полное наименование и адрес банка или его филиала, в котором обслуживается юридическое лицо или индивидуальный предприниматель (в зависимости от организационно-правовой формы управляющей компании)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2419,220 +2618,135 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="56"/>
+          <w:bookmarkStart w:name="z197" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банковские реквизиты юридического лица или индивидуального предпринимателя, а также полное наименование и адрес банка или его филиала, в котором обслуживается юридическое лицо или индивидуальный предприниматель (в зависимости от организационно-правовой формы управляющей компании)</w:t>
+              <w:t>Контактные телефоны, почтовый адрес и адрес электронной почты</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...83 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z200" w:id="58"/>
+      <w:bookmarkStart w:name="z200" w:id="57"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указывается наименование юридического лица или индивидуального предпринимателя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2951,1696 +3065,1696 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовой договор между жилищной инспекцией и временной управляющей компанией</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z201" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город ____________ "___" _____ 202__ год</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z201" w:id="60"/>
-[...9 lines deleted...]
-      Город ____________ "___" _____ 202__ год</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жилищная инспекция ____________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество, при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании Положения с одной стороны и Управляющая</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компания _______________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>именуемая в дальнейшем "Временная управляющая компания"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(должность, (Фамилия, имя, отчество, при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании _______________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с другой стороны, а вместе именуемые "Стороны", заключили настоящий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>договор об управлении объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="61"/>
+      <w:bookmarkStart w:name="z203" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Настоящий договор заключен в целях обеспечения временного управления объектом кондоминиума, расположенного по адресу: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(название жилищного комплекса, и фактическое его местонахождение (полный почтовый адрес).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Настоящий договор заключен на основании решения конкурсной комиссии от "__" _________ 20__ год. Протокол № _______.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z205" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...56 lines deleted...]
-      1.2. Настоящий договор заключен на основании решения конкурсной комиссии от "__" _________ 20__ год. Протокол № _______.</w:t>
+        <w:t xml:space="preserve"> 2. Предмет договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z205" w:id="64"/>
+    <w:bookmarkStart w:name="z206" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. По настоящему договору Жилищная инспекция поручает, а Временная управляющая компания принимает на себя обязательства совершать от своего имени все необходимые юридические и фактические действия, направленные на оказание услуг по управлению объектом кондоминиума, на достижение целей управления объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z207" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Предмет договора</w:t>
-[...19 lines deleted...]
-      2.1. По настоящему договору Жилищная инспекция поручает, а Временная управляющая компания принимает на себя обязательства совершать от своего имени все необходимые юридические и фактические действия, направленные на оказание услуг по управлению объектом кондоминиума, на достижение целей управления объектом кондоминиума.</w:t>
+        <w:t xml:space="preserve"> 3. Обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z207" w:id="66"/>
+    <w:bookmarkStart w:name="z208" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Обязанности жилищной инспекции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z209" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.1. Проведение собрания собственников квартир, нежилых помещений объекта кондоминиума по выбору формы управления объектом кондоминиума (Совета дома, ревизионной комиссии) или назначению Временной управляющей компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z210" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.2. Предоставление Временной управляющей компании сведений о составе и технических характеристиках объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z211" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.3 Контроль за осуществлением мероприятий по подготовке объекта кондоминиума дома к сезонной эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z212" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.4. Контроль за открытием Временной управляющей компанией текущего и сберегательного счетов для управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z213" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1.5. Контроль за предоставлением собственникам квартир, нежилых помещений ежемесячного и годового отчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z214" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Обязанности Временной управляющей компании:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z215" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.1. Управлять объектом кондоминиума в соответствии с условиями настоящего договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z216" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.2. Формировать списки собственников квартир, нежилых помещений, парковочных мест, кладовок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z217" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.3. Организовывать проведение собраний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z218" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.4. Обеспечивать сохранность объектов, входящих в состав общего имущества в многоквартирном жилом доме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z219" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.5. Заключать договоры об оказании коммунальных услуг на содержание общего имущества объекта кондоминиума с организациями, предоставляющими коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z220" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.6. Заключение договоров об оказании коммунальных услуг на содержание общего имущества объекта кондоминиума с организациями, предоставляющими коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z221" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.7. Представлять собственникам квартир, нежилых помещений ежемесячного и годового отчета по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z222" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.8. Обеспечивать свободный доступ собственникам квартир, нежилых помещений к информации об основных показателях деятельности, о заключенных договорах на оказание услуг и выполнение работ по содержанию общего имущества объекта кондоминиума, порядке и условиях их оказания, стоимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z223" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.9. Осуществлять мониторинг качества коммунальных услуг и непрерывности их подачи собственникам квартир, нежилых помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z224" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2.10. Председатель объединения собственников имущества при прекращении своей деятельности по управлению объектом кондоминиума обязан в срок не более десяти рабочих дней передать на основании акта приема-передачи новому председателю объединения собственников имущества или субъекту управления объектом кондоминиума при выборе собственниками квартир, нежилых помещений формы управления объектом кондоминиума в виде непосредственного совместного управления либо в случае его отсутствия жилищной инспекции документацию, технические средства и оборудование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z225" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документации на многоквартирный жилой дом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z226" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансовую документацию (первичные, учетные документы, финансовую отчетность, документы, связанные с операциями по текущему и сберегательным счетам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z227" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      техническую документацию на объект кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z228" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протоколы собраний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z229" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключенные договоры либо их копий об оказании коммунальных услуг на содержание общего имущества объекта кондоминиума с организациями, предоставляющими коммунальные услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z230" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акты приемки оказанных услуг по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z231" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежемесячные и годовые отчеты по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z232" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ключи от нежилых помещений, входящих в состав общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z233" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронные коды доступа к оборудованию, входящему в состав общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z234" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      товарно-материальные ценности, приобретенные за счет текущих, накопительных и целевых взносов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z235" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные документации, технические средства и оборудования, необходимые для эксплуатации многоквартирного жилого дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z236" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Обязанности Сторон</w:t>
-[...559 lines deleted...]
-      иные документации, технические средства и оборудования, необходимые для эксплуатации многоквартирного жилого дома.</w:t>
+        <w:t xml:space="preserve"> 4. Права Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z236" w:id="95"/>
+    <w:bookmarkStart w:name="z237" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Жилищная инспекция имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z238" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.1. Своевременно получать информацию от Временной управляющей компании об оказании качественных услуг по управлению объектом кондоминиума и содержанию общего имущества объекта кондоминиума по многоквартирному жилому дому;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z239" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.2. В установленном порядке требовать возмещения убытков, понесенных по вине Временной управляющей компании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z240" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.3. Знакомиться с договорами, заключенными Временной управляющей компанией в целях реализации настоящего договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z241" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.4. При голосовании собственниками квартир, нежилых помещений о выборе формы управления, решение принимается при согласии большинства от общего числа собственников квартир, нежилых помещений, непосредственно принявших в нем участие, договор расторгается в одностороннем порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z242" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.5. Обращаться с жалобами на действия (бездействие) Временной управляющей компании в суд за защитой своих прав и интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z243" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1.6. Контролировать работу и исполнение обязательств Временной управляющей компании по настоящему договору. Требовать от Временной управляющей компании представления письменных ответов на вопросы (запросы), связанные с исполнением настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z244" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Временная управляющая компания имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z245" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.1. Заключать договоры с третьими лицами на выполнение работ, оказание услуг в целях исполнения обязанностей, предусмотренных настоящим договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z246" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.2. В установленном законодательством порядке требовать возмещения убытков, понесенных в результате нарушения обязательств в рамках заключенного договора с субъектами сервисной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z247" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.3. Требовать своевременного внесения платы за оказываемые услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z248" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.4. Принимать меры по взысканию задолженности по ежемесячным взносам по управлению объектом кондоминиума и содержанию парковочных мест, кладовок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z249" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.5. Осуществлять целевые взносы по решению собрания собственников квартир, нежилых помещений в объекте кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z250" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.6. Проводить проверку работы установленных общедомовых приборов учета и сохранности пломб.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z251" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.7. Осуществлять контроль за деятельностью субъектов управления объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z252" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2.8. Иные права, предусмотренные законодательством, отнесенные к полномочиям Временным управляющим компаниям в рамках настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z253" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Права Сторон</w:t>
-[...319 lines deleted...]
-      4.2.8. Иные права, предусмотренные законодательством, отнесенные к полномочиям Временным управляющим компаниям в рамках настоящего договора.</w:t>
+        <w:t xml:space="preserve"> 5. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z253" w:id="112"/>
+    <w:bookmarkStart w:name="z254" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. При неисполнении или ненадлежащего исполнения обязательств по настоящему договору Стороны несут ответственность, в рамках действующего Законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z255" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Временная управляющая компания возмещает ущерб, причиненный общему имуществу объекта кондоминиума в результате ее действий или бездействия, в размере причиненного ущерба.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z256" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Ответственность Сторон</w:t>
-[...39 lines deleted...]
-      5.2. Временная управляющая компания возмещает ущерб, причиненный общему имуществу объекта кондоминиума в результате ее действий или бездействия, в размере причиненного ущерба.</w:t>
+        <w:t xml:space="preserve"> 6. Порядок расчетов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z256" w:id="115"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="116"/>
+    <w:bookmarkStart w:name="z257" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.1. Временная управляющая компания должна применять минимальный размер расходов на управление объектом кондоминиума в соответствии с Методикой расчета сметы расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, а также методикой расчета минимального размера расходов на управление объектом кондоминиума утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 марта 2020 года № 166 (Зарегистрирован в Реестре государственной регистрации нормативных правовых актов 2 апреля 2020 года № 20284).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z258" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. Разрешение споров</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z258" w:id="117"/>
+    <w:bookmarkStart w:name="z259" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.1. Все споры и разногласия, которые возникнут между сторонами по вопросам, не урегулированным настоящим договором, разрешаются путем переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z260" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7.2. При невозможности урегулирования спорных вопросов путем переговоров споры разрешаются в судебном порядке по месту нахождения объекта кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z261" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Разрешение споров</w:t>
-[...39 lines deleted...]
-      7.2. При невозможности урегулирования спорных вопросов путем переговоров споры разрешаются в судебном порядке по месту нахождения объекта кондоминиума.</w:t>
+        <w:t xml:space="preserve"> 8. Порядок изменения и расторжения договора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z261" w:id="120"/>
+    <w:bookmarkStart w:name="z262" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.1. Любые изменения и дополнения к настоящему договору действительны при условии, если они совершены в письменной форме и подписаны уполномоченными представителями сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z263" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.2. Настоящий Договор может быть изменен или расторгнут по письменному соглашению Сторон, а также в других случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z264" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8.3. Жилищная инспекция в одностороннем порядке имеет право отказаться от исполнения договора между жилищной инспекцией и временной управляющей компанией на основании решения собрания собственников квартир, нежилых помещений объекта кондоминиума, если Временная управляющая компания не выполняет условия настоящего договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z265" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8. Порядок изменения и расторжения договора</w:t>
-[...59 lines deleted...]
-      8.3. Жилищная инспекция в одностороннем порядке имеет право отказаться от исполнения договора между жилищной инспекцией и временной управляющей компанией на основании решения собрания собственников квартир, нежилых помещений объекта кондоминиума, если Временная управляющая компания не выполняет условия настоящего договора.</w:t>
+        <w:t xml:space="preserve"> 9. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z265" w:id="124"/>
+    <w:bookmarkStart w:name="z266" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Настоящий договор вступает в силу со дня подписания его Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z267" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Договор составлен в двух экземплярах на государственном и русском языке для каждой из Сторон, имеющих одинаковую юридическую силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z268" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Заключительные положения</w:t>
-[...39 lines deleted...]
-      9.2. Договор составлен в двух экземплярах на государственном и русском языке для каждой из Сторон, имеющих одинаковую юридическую силу.</w:t>
+        <w:t xml:space="preserve"> 10. Реквизиты Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z268" w:id="127"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="128"/>
+          <w:bookmarkStart w:name="z269" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жилищная инспекция</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4973,55 +5087,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5347,31 +5461,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>