--- v0 (2025-10-16)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42a94e1" w14:textId="42a94e1">
+    <w:p w14:paraId="a6face3" w14:textId="a6face3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,192 +93,229 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 7 декабря 2023 года № 116. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 декабря 2023 года № 33765</w:t>
+        <w:t>Приказ и.о. Министра промышленности и строительства Республики Казахстан от 7 декабря 2023 года № 116. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 декабря 2023 года № 33765.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 30 ноября 2015 года № 750 "Об утверждении Правил организации застройки и прохождения разрешительных процедур в сфере строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12684) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации застройки и прохождения разрешительных процедур в сфере строительства, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -291,70 +328,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 12-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12-1) уникальный номер объекта (далее - УНО) – идентификационный восемнадцатизначный номер, формируемый в системе государственного градостроительного кадастра для сбора информации (сведений) об объекте строительства от получения исходных материалов на разработку проектов строительства, реконструкцию (перепланировку и переоборудование) до приемки в эксплуатацию, с целью мониторинга объекта;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -367,70 +404,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Самовольное строительство объектов различного назначения на территории населенных пунктов не допускается.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -463,150 +500,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Выдача технических условий на подключение к проектируемым инженерным сетям не допускается, за исключением магистральных и распределительных сетей газопровода "Сарыарка".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. АПЗ и технические условия действуют в течение всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае превышения нормативной продолжительности строительства более трех лет срок действия АПЗ и технических условий продлевается на период строительства при условии представления подтверждающих документов о начале строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления подтверждающих документов о начале строительства АПЗ и технические условия по истечении трех лет с даты выдачи считаются недействительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение МИО на реконструкцию (перепланировку, переоборудование) действует до введения объекта в эксплуатацию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -619,110 +656,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. По проектам реконструкции (переоборудования, перепланировки), за исключением случаев, когда не затрагиваются несущие и ограждающие (наружные) конструкции, инженерные системы и оборудование, разрабатывается проектная (проектно-сметная) документация, которая подлежит обязательной экспертизе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В указанных случаях строительно-монтажные работы по реализации проекта осуществляются только после получения положительного заключения экспертизы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перед разработкой проектной (проектно-сметной) документации заказчик с привлечением аттестованных экспертов осуществляет техническое обследование физического состояния, надежности и устойчивости конструкций существующего помещения, здания или сооружения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -735,290 +772,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "39. В случае соответствия планируемого строительства утвержденному генеральному плану, проекту детальной планировки или схеме развития и застройки населенных пунктов, услугодатель в срок не более 1 (одного) рабочего дня со дня получения представленных документов направляет поставщикам услуг по инженерному и коммунальному обеспечению опросный лист и ситуационную схему для получения технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель параллельно подготавливает следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по пакету 1 – выкопировку из проекта детальной планировки, вертикальные планировочные отметки, поперечные профили дорог и улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по пакету 3 – решение МИО о реконструкции (перепланировке, переоборудовании) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих (наружных) конструкций, инженерных систем и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщики услуг по инженерному и коммунальному обеспечению со дня получения вышеуказанных документов подготавливают и направляют услугодателю технические условия с предварительной схемой трасс наружных инженерных сетей в срок:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5 (пяти) рабочих дней для технически и (или) технологически несложных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10 (десяти) рабочих дней для технически и (или) технологически сложных объектов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 (два) рабочих дня для мотивированного отказа в выдачи технических условий с предварительной схемой трасс наружных инженерных сетей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отказ в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению допускается в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствия свободной технической мощности, необходимой для предоставления требуемого объема услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отсутствия сетей или иного имущества, необходимого для предоставления услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отказа в выдаче технических условий поставщиком услуг по инженерному и коммунальному обеспечению к решению об отказе в выдаче технических условий прилагает мотивированное обоснование дефицита свободной технической мощности услуги с его расчетом, отсутствия сетей или иного имущества, необходимого для предоставления услуги.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1031,286 +1068,270 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42. Срок оказания государственной услуги 1 по проектам строительства технически и (или) технологически несложных объектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на предоставление АПЗ и технических условий – 9 (девять) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на предоставление исходных материалов на новое строительство – 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания государственной услуги 1 по проектам строительства технически и (или) технологически сложных объектов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на предоставление АПЗ и технических условий – 15 (пятнадцать) рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на предоставление исходных материалов на новое строительство – 17 (семнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок оказания государственной услуги 1 по предоставлению исходных материалов для реконструкции (перепланировки, переоборудования) помещений (отдельных частей) существующих зданий и сооружений, связанных с изменением несущих и ограждающих (наружных) конструкций, инженерных систем и оборудования – 15 (пятнадцать) рабочих дней со дня подачи заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок предоставления мотивированного отказа в оказании государственной услуги 1 – 5 (пять) рабочих дней.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 44-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "44-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется уполномоченным органом по делам архитектуры, градостроительства и строительства в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", а также местные исполнительные органы городов Астана, Алматы и Шымкент, районов и городов областного значения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющие прием заявлений и выдачу результатов оказания государственной услуги.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1323,166 +1344,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. По итогам рассмотрения документов на оказание государственной услуги 2 в предусмотренные настоящими Правилами сроки, услугодателем подготавливается письмо-согласование с указанием УНО, наименования и месторасположения объекта либо мотивированный отказ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат государственной услуги 2 направляется услугодателем в "личный кабинет" заявителя в форме электронного документа подписанного ЭЦП услугодателя.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 57-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "57-1. Информация о порядке оказания государственных услуг, а также внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется уполномоченным органом по делам архитектуры, градостроительства и строительства в Единый контакт-центр, согласно подпункту 13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", а также местные исполнительные органы городов Астана, Алматы и Шымкент, районов и городов областного значения и оператору информационно-коммуникационной инфраструктуры "электронного правительства", осуществляющие прием заявлений и выдачу результатов оказания государственной услуги.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1495,90 +1500,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "78. Полная готовность построенных объектов (комплексов) означает состояние построенных объектов (комплексов), в которых в соответствии с утвержденным проектом установлена входная дверь и оконные блоки (заполнение), завершены внутренние отделочные работы, стены и потолки оштукатурены и выравнены (без внутренних облицовочных, малярных, обойных работ), выполнена стяжка под укладку напольного покрытия (без устройства чистых полов), предусмотрена разводка электрокабелей и проводов, установлены внутриквартирные распределяющие автоматы (без электротехнических приборов бытового назначения, газовых или электрических кухонных плит), проведены водопроводные и канализационные трубы с запорной арматурой и заглушками до места установки приборов (без установки санитарно-технического оборудования и приборов), установлены приборы учета потребления коммунальных услуг (общедомовые и индивидуальные), отопительные приборы и подоконные доски, выполнены работы в объемах превышающих перечисленное, если это предусмотрено договором, а также произведено подключение объекта к источникам инженерного и коммунального обеспечения, выполнены работы по благоустройству и озеленению территории, отведҰнной под строительство объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полная готовность жилых объектов, построенных с участием государственных инвестиций означает состояние построенных объектов, в которых завершены внутренние отделочные (облицовочные, малярные, обойные) работы, обустроены чистые полы, установлены санитарно-техническое оборудование и приборы, электротехнические приборы бытового назначения, газовые или электрические кухонные плиты, приборы учета потребления коммунальных услуг (общедомовые и индивидуальные), внутриквартирные дверные блоки, произведено подключение объекта к источникам инженерного и коммунального обеспечения, выполнены работы по благоустройству и озеленению территории, отведҰнной под строительство объекта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1591,186 +1596,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 79-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "79-1. Заказчик до утверждения акта приемки объекта в эксплуатацию направляет исполнительную геодезическую съемку фактического положения инженерных сетей и (или) зданий (сооружений) в государственный градостроительный кадастр для регистрации в информационной системе государственного градостроительного кадастра в соответствии Правилами регистрации в базе данных государственного градостроительного кадастра градостроительных проектов, предпроектной и проектной (проектно-сметной) документации, а также объектов архитектурной, градостроительной и строительной деятельности, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра регионального развития Республики Казахстан от 16 июня 2014 года № 172/ОД "Об утверждении правил регистрации в базе данных государственного градостроительного кадастра градостроительных проектов, предпроектной и проектной (проектно-сметной) документации, а также объектов архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9603).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МИО, осуществляющие функции в сфере архитектуры и градостроительства, до истечения одного рабочего дня с момента получения документов от Государственной корпорации "Правительство для граждан" (далее - Государственная корпорация) проводят сверку на соблюдение заказчиком процедур, определенных настоящими Правилами, и производят учет акта приемки в эксплуатацию посредством информационной системы государственного градостроительного кадастра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дальнейшее внесение утвержденного акта приемки объекта в эксплуатацию в государственный градостроительный кадастр осуществляется согласно подпункту 2) пункта 81 настоящих Правил.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 81-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "81-1. Присвоение УНО осуществляется в автоматическом режиме посредством автоматизированной информационной системы государственного градостроительного кадастра на этапе предоставления государственной услуги 1, государственной услуги 2, приемки объектов строительства в эксплуатацию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1843,168 +1832,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования, за исключением абзацев четвертого, сорок второго, сорок третьего и пятьдесят четвертого пункта 1 настоящего приказа, которые вводятся в действие с 1 июля 2024 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2020,329 +1991,309 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Исполняющий обязанности министра</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Исполняющий обязанности министра</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>промышленности и строительства</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...39 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>И. Шархан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "СОГЛАСОВАН"</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"СОГЛАСОВАН"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Министерство цифрового развития,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инноваций и аэрокосмической промышленности</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2446,86 +2397,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Респбулики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 декабря 2023 года № 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2642,132 +2557,132 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="46"/>
+          <w:bookmarkStart w:name="z69" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Перечень основных требований к оказанию государственной услуги "Предоставление исходных материалов при разработке проектов строительства и реконструкции (перепланировки и переоборудования)" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (далее – Перечень)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="47"/>
+          <w:bookmarkStart w:name="z70" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвида государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3119,70 +3034,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="48"/>
+          <w:bookmarkStart w:name="z73" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) для получения исходных материалов на новое строительство:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3505,70 +3420,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="49"/>
+          <w:bookmarkStart w:name="z79" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  1) по получению исходных материалов на новое строительство (далее – пакет 1): </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3891,70 +3806,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="50"/>
+          <w:bookmarkStart w:name="z85" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы, за исключением выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан с перерывом на обед;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портала – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении заявителя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4024,70 +3939,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="51"/>
+          <w:bookmarkStart w:name="z86" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) по пакетам 1 и 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4525,70 +4440,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="52"/>
+          <w:bookmarkStart w:name="z98" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных заявителем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) несоответствие заявителя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4658,98 +4573,91 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="53"/>
+          <w:bookmarkStart w:name="z99" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Заявитель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4918,86 +4826,50 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -5150,180 +5022,143 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалауға арналған сәулет-жоспарлау тапсырмасы (СЖТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z104" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Архитектурно – планировочное задание на проектирование (АПЗ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       №_______ от "____"_____________20____ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№_______ 20____ жылғы "____"_____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z106" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объектінің бірегей нөмірі: ___________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Уникальный номер объекта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5532,70 +5367,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="55"/>
+          <w:bookmarkStart w:name="z107" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Жер учаскесін таңдау актісі (СЖТ-сын жер учаскесімен бірге беру кезінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5609,70 +5444,70 @@
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="56"/>
+          <w:bookmarkStart w:name="z108" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акт выбора земельного участка (при выдаче АПЗ вместе с земельным участком)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8713,70 +8548,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="57"/>
+          <w:bookmarkStart w:name="z109" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8867,70 +8702,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобильдер тұрағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z110" w:id="58"/>
+          <w:bookmarkStart w:name="z110" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14271,70 +14106,70 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="59"/>
+          <w:bookmarkStart w:name="z111" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1. Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау қарастырылмағанда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15190,344 +15025,344 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Приемка и ввод в эксплуатацию построенного объекта (тип приемки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="60"/>
+    <w:bookmarkStart w:name="z114" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жер учаскесін таңдау актісі негізінде СЖТ берілгенде, СЖТ жер учаскесіне тиісті құқық туындаған кезден бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z115" w:id="61"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z115" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СЖТ және ТШ жобалау (жобалау-сметалық) құжаттаманың құрамында бекітілген құрылыстың бүкіл нормативтік ұзақтығының мерзімі шегінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z116" w:id="62"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z116" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың нормативтік ұзақтығы үш жылдан асқан жағдайда, техникалық шарттардың қолданылу мерзімі құрылыстың басталғаны туралы растаушы құжаттардың ұсынылу талабымен құрылыс кезеңіне ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z117" w:id="63"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z117" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың басталғаны туралы растаушы құжаттар ұсынылмаған жағдайда, техникалық шарттар берілген күнінен бастап үш жыл өткен соң жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z118" w:id="64"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z118" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении АПЗ на основании акта выбора земельного участка, АПЗ вступает в силу с момента возникновения соответствующего права на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z119" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z119" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АПЗ и ТУ действуют в течение всего срока нормативной продолжительности строительства, утвержденного в составе проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z120" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z120" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае превышения нормативной продолжительности строительства более трех лет срок действия АПЗ и технических условий продлевается на период строительства при условии представления подтверждающих документов о начале строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z121" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z121" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае непредставления подтверждающих документов о начале строительства АПЗ и технические условия по истечении трех лет с даты выдачи считаются недействительными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z122" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z122" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. СЖТ-да жазылған талаптар мен шарттар меншік нысанына және қаржыландыру көздеріне қарамастан инвестициялық процестің барлық қатысушылармен орындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z123" w:id="69"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z123" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования и условия, изложенные в АПЗ, выполняются всеми участниками инвестиционного процесса независимо от форм собственности и источников финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z124" w:id="70"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z124" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тапсырыс берушінің СЖТ-да қамтылған талаптармен келіспеуі сот тәртібімен шағымдалуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z125" w:id="71"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z125" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несогласие заказчика с требованиями, содержащимися в АПЗ, обжалуется в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15853,31 +15688,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>