--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8bc4a45" w14:textId="8bc4a45">
+    <w:p w14:paraId="4e4bee3" w14:textId="4e4bee3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,51 +151,136 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула  предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -270,191 +355,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 278 Кодекса Республики Казахстан "О недрах и недропользовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила оказания государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту недропользования по твердым полезным ископаемым Министерства промышленности и строительства Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -603,118 +687,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шарлапаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -857,87 +941,172 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2023 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Заключение дополнительного соглашения к контрактам на недропользование" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1012,1063 +1181,2348 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 278 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги при заключении дополнительного Соглашения к контрактам на недропользование (далее – государственная услуга). Настоящие Правила распространяются на контракты на недропользование, заключенные до введения в действие Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Услугодатель в течение 3 (трех) рабочих дней с даты утверждения или изменения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет оператору информационно-коммуникационной инфраструктуры "электронного правительства" и в Единый контакт-центр.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.Услугодатель в течение 3 (трех) рабочих дней с даты утверждения, изменения и (или) дополнения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги при заключении изменений и дополнений в контракт на недропользование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга оказывается Министерством промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень основных требований к оказанию государственной услуги, включающий наименование государственной услуги, наименование услугодателя, способы предоставления государственной услуги, срок оказания государственной услуги, форму оказания государственной услуги, результат оказания государственной услуги, размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан, график работы услугодателя, Государственной корпорации и объектов информации, перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги, основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан а также иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию изложены в Перечне основных требований к оказанию государственной услуги "Заключение дополнительного соглашения об изменении контракта на недропользование" по твердым полезным ископаемым (далее – Перечень ) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Услугополучатель подает посредством единой платформы недропользователей "Minerals.gov.kz" (далее – ЕПН "Minerals.gov.kz") либо предоставляет в канцелярию услугодателя заявление о внесении изменений в контракт на недропользование (на рассмотрение экспертной комиссии) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (в котором изложены предлагаемые изменения в контракт, их обоснование и иные сведения, необходимые для принятия решения по заявлению) и документы, указанные в подпункте 1) пункта 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием заявления и документов осуществляется в соответствии с графиком работы. Подтверждением принятия заявления и документов является регистрация (штамп, входящий номер и дата) в канцелярии услугодателя, с указанием фамилии, имени, отчества (при его наличии) лица, принявшего заявление с прилагаемыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Услугодатель проверяет полноту и достоверность представленных документов в соответствие с требованиями, установленными настоящими Правилами в течение 3 (трех) рабочих дней со дня регистрации заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При представлении услугополучателем неполного пакета документов услугодатель в течение срока, указанного в части первой настоящего пункта, направляет мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – мотивированный отказ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При представлении услугополучателем полного пакета документов услугодатель в течение 5 (пяти) рабочих дней со дня регистрации заявления выносит документы на рассмотрение экспертной комиссии по вопросам недропользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Рассмотрение экспертной комиссии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Экспертная комиссия является консультативно-совещательным органом услугодателя в целях выработки рекомендаций при рассмотрении заявлений недропользователей по вопросам внесения изменений и дополнений в контракты либо в целях выработки рекомендаций при рассмотрении заявлений недропользователей по вопросам внесения изменений и дополнений в контракт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Экспертная комиссия рассматривает заявление и направляет свои рекомендации услугодателю в течение 20 (двадцати) рабочих дней со дня внесения документов на рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. На основании рекомендаций экспертной комиссии услугодатель в течение 5 (пяти) рабочих дней со дня поступления рекомендаций экспертной комиссии выносит решение об отказе во внесении изменений и дополнений в контракт на недропользование или о начале переговоров по внесению изменений и дополнений в контракт на недропользование с учетом рекомендаций экспертной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт  12 предусматривается исключить приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При наличии оснований для отказа в оказании государственной услуги согласно пункту 9 Перечня услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня направления уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомляет о начале переговоров по внесению изменений и дополнений в контракт на недропользование с учетом рекомендаций экспертной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выдает мотивированный отказ в оказании государственной услуги в случаях, указанных в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Рассмотрение рабочей группы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугополучатель подает посредством ЕПН "Minerals.gov.kz" либо предоставляет в канцелярию услугодателя заявление о внесении изменений в контракт на недропользование (на рассмотрение рабочей группы) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (в котором изложены предлагаемые изменения в контракт, их обоснование и иные сведения, необходимые для принятия решения по заявлению) и документы, указанные в подпункте 2) пункта 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Переговоры по внесению изменений и дополнений в контракт на недропользование проводятся рабочей группой услугодателя. Положение о рабочей группе и ее состав утверждаются услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Переговоры проводятся в течение 2 (двух) месяцев со дня представления недропользователем услугодателю проекта дополнения и иных необходимых документов на рассмотрение рабочей группы. По соглашению сторон данный срок может быть продлен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Результаты переговоров оформляются протоколом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол рабочей группы оформляется и подписывается всеми участниками рабочей группы в течение 10 рабочих дней со дня завершения переговорного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. При наличии оснований для отказа в оказании государственной услуги согласно пункту 9 Перечня услугодатель уведомляет заявителя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить заявителю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня направления уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает мотивированный отказ в случаях, указанных в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Если проект дополнения к контракту на недропользование затрагивает ключевые финансово-экономические показатели контракта на недропользование, на основании решения рабочей группы услугодатель направляет указанный проект до его подписания на экономическую экспертизу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В таком случае услугополучатель представляет услугодателю проект изменений и дополнений в контракт на недропользование с учетом требований рабочей комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Порядок проведения экономической экспертизы определен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 17 мая 2018 года № 530 "Об утверждении Правил проведения экономической экспертизы проекта дополнения к контракту на недропользование" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17057).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Услугополучатель, получивший одобренный рабочей группой проект изменений и дополнений в контракт, и в случае, указанном в пункте 18 настоящих Правил согласованный уполномоченным государственным органом по государственному планированию проект дополнения к контракту на недропользование, подает посредством ЕПН "Minerals.gov.kz" либо предоставляет в канцелярию услугодателя заявление на заключение (подписание) дополнительного соглашения об изменении контракта на недропользование по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и проект дополнительного Соглашения на государственном и русском языках в соответствии с подпунктом 3) пункта 8 Перечня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Услугодатель в течение 25 (двадцати пяти) рабочих дней со дня получения документов, указанных в пункте 20 подписывает, регистрирует дополнение к контракту на недропользование и выдает услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющее требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно–процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2173,68 +3627,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Соглашения об изменении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контракта на недропользование"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Заключение дополнительного соглашения об изменении контракта на недропользование" по твердым полезным ископаемым</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5761,100 +7215,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о внесении изменений в контракт на недропользование</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(на рассмотрение экспертной комиссии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="45"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6448,68 +7902,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в дальнейшем рассмотрении заявления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6968,100 +8422,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление о внесении изменений в контракт на недропользование</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(на рассмотрение рабочей группы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим ___________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7655,88 +9109,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование услугодателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="61"/>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на заключение (подписание) дополнительного Соглашения об изменении контракта на недропользование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="62"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(указать фамилию, имя, отчество (при наличии) физического лица/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8088,55 +9542,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8462,31 +9916,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>