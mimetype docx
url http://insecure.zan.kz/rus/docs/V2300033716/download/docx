--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e4bee3" w14:textId="4e4bee3">
+    <w:p w14:paraId="6958314" w14:textId="6958314">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,394 +151,372 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 278 Кодекса Республики Казахстан "О недрах и недропользовании" и подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула  - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...148 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила оказания государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту недропользования по твердым полезным ископаемым Министерства промышленности и строительства Республики Казахстан обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -687,118 +665,118 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Шарлапаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="6"/>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -941,2306 +919,1876 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 ноября 2023 года № 98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила оказания государственной услуги "Заключение дополнительного соглашения к контрактам на недропользование" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 278 Кодекса Республики Казахстан "О недрах и недропользовании" (далее – Кодекс) и подпунктом 1)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги при заключении дополнительного Соглашения к контрактам на недропользование (далее – государственная услуга). Настоящие Правила распространяются на контракты на недропользование, заключенные до введения в действие Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...148 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) услугополучатель – физические и юридические лица, за исключением центральных государственных органов, загранучреждений Республики Казахстан, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) услугодатель – центральные государственные органы, загранучреждения Республики Казахстан, местные исполнительные органы областей, городов республиканского значения, столицы, районов, городов областного значения, акимы районов в городе, городов районного значения, поселков, сел, сельских округов, а также физические и юридические лица, оказывающие государственные услуги в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Услугодатель в течение 3 (трех) рабочих дней с даты утверждения, изменения и (или) дополнения подзаконного нормативного правового акта, определяющего порядок оказания государственной услуги, актуализируют информацию о порядке ее оказания и направляет в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная услуга оказывается Министерством промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Перечень основных требований к оказанию государственной услуги "Заключение дополнительного соглашения об изменении контракта на недропользование" по твердым полезным ископаемым (далее – Перечень) изложен в Приложении 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Услугополучатель подает посредством Единой платформы недропользования (далее – ЕПН) заявление о внесении изменений в контракт на недропользование (на рассмотрение экспертной комиссии), удостоверенное электронной цифровой подписью (далее - ЭЦП) услугополучателя, по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (в котором изложены предлагаемые изменения в контракт, их обоснование и иные сведения, необходимые для принятия решения по заявлению) и документы, указанные в подпункте 1) пункта 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При регистрации заявления в ЕПН в личном кабинете услугополучателя отображается статус о принятии запроса для оказания государственной услуги с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление с прикрепленными документами регистрируется в ЕПН с присвоением уникального учетного номера, даты и времени (часы, минуты) регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заголовок главы 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...15 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Государственная услуга оказывается Министерством промышленности и строительства Республики Казахстан (далее – услугодатель).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      7. Услугодатель проверяет достоверность представленных документов в соответствие с требованиями, установленными настоящими Правилами в течение 5 (пяти) рабочих дней со дня регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении услугополучателем недостоверных документов услугодатель в течение срока, указанного в части первой настоящего пункта, направляет в личный кабинет ЕПН услугополучателя мотивированный отказ в дальнейшем рассмотрении заявления по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее – мотивированный отказ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 "Об утверждении Правил внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8555).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При представлении услугополучателем требуемых документов, услугодатель посредством ЕПН направляет документы в личные кабинеты членам экспертной комиссии на рассмотрение экспертной комиссии по вопросам недропользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Рассмотрение экспертной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Экспертная комиссия является консультативно-совещательным органом услугодателя в целях выработки рекомендаций при рассмотрении заявлений недропользователей по вопросам внесения изменений и дополнений в контракты либо в целях выработки рекомендаций при рассмотрении заявлений недропользователей по вопросам внесения изменений и дополнений в контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Экспертная комиссия рассматривает заявление и направляет свои рекомендации услугодателю в течение 20 (двадцати) рабочих дней со дня внесения документов на рассмотрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. На основании рекомендаций экспертной комиссии услугодатель в течение 5 (пяти) рабочих дней со дня поступления рекомендаций экспертной комиссии выносит решение об отказе во внесении изменений и дополнений в контракт на недропользование или о начале переговоров по внесению изменений и дополнений в контракт на недропользование с учетом рекомендаций экспертной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Исключен приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...65 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Рассмотрение рабочей группы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Услугополучатель подает посредством ЕПН заявление о внесении изменений в контракт на недропользование (на рассмотрение рабочей группы) по форме, удостоверенную ЭЦП услугополучателя, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам (в котором изложены предлагаемые изменения в контракт, их обоснование и иные сведения, необходимые для принятия решения по заявлению) и документы, указанные в подпункте 2) пункта 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Услугодатель проверяет полноту и достоверность представленных документов в соответствие с требованиями, установленными настоящими Правилами в течение 3 (трех) рабочих дней со дня регистрации заявления.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      14. Переговоры по внесению изменений и дополнений в контракт на недропользование проводятся рабочей группой услугодателя. Положение о рабочей группе и ее состав утверждаются услугодателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Переговоры проводятся в течение 2 (двух) месяцев со дня представления недропользователем услугодателю проекта дополнения и иных необходимых документов на рассмотрение рабочей группы. По соглашению сторон данный срок может быть продлен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z91" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Результаты переговоров оформляются протоколом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Протокол рабочей группы подписывается всеми участниками рабочей группы через ЭЦП посредством ЕПН в течение 10 (десяти) рабочих дней со дня проведения заседания.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. При наличии оснований для отказа в оказании государственной услуги согласно пункту 11 Перечня услугодатель направляет посредством ЕПН уведомление услугополучателю о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального Кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании размещается в личном кабинете ЕПН услугополучателя не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня размещения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель направляет в личный кабинет ЕПН услугополучателя мотивированный отказ в случаях, указанных в пункте 11 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии оснований для отказа в оказании государственной услуги в отношении инвесторов, включенных в реестр инвесторов, услугодатель формирует мотивированный отказ и направляет его на согласование в Генеральную прокуратуру посредством ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генеральная прокуратура в течение 3 (трех) рабочих дней с момента получения согласовывает либо отказывает в согласовании принятого решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О принятом по итогам согласования с Генеральной прокуратурой решении услугодатель уведомляет услугополучателя, включенного в реестр инвесторов, в течение одного рабочего дня, с момента поступления ответа Генеральной прокуратуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Если проект дополнения к контракту на недропользование затрагивает ключевые финансово-экономические показатели контракта на недропользование, на основании решения рабочей группы, услугодатель направляет посредством ЕПН указанный проект до его подписания на экономическую экспертизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В таком случае услугополучатель представляет услугодателю посредством ЕПН или системы электронного документооборота пакет документов указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 17 мая 2018 года № 530 "Об утверждении Правил проведения экономической экспертизы проекта дополнения к контракту на недропользование" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17057) для дальнейшего направления на экономическую экспертизу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторной экономической экспертизе, услугополучатель вправе направлять самостоятельно доработанный проект дополнения к контракту на экономическую экспертизу посредством ЕПН.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт  12 предусматривается исключить приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Услугополучатель, получивший одобренный рабочей группой проект изменений и дополнений в контракт, и в случае, указанном в пункте 18 настоящих Правил согласованный уполномоченным государственным органом по государственному планированию проект дополнения к контракту на недропользование, подает посредством ЕПН заявление, удостоверенное ЭЦП услугополучателя, на заключение (подписание) дополнительного соглашения об изменении контракта на недропользование по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и проект дополнительного Соглашения на государственном и русском языках в соответствии с подпунктом 3) пункта 10 Перечня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...694 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Услугодатель в течение 25 (двадцати пяти) рабочих дней со дня получения документов, указанных в пункте 20 подписывает, регистрирует дополнение к контракту на недропользование и выдает услугополучателю.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...13 lines deleted...]
-</w:t>
+      Заголовок главы 3 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">№ 216 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросу оказания государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
@@ -3379,150 +2927,50 @@
         <w:t xml:space="preserve">
       22. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно–процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:p>
-[...98 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3641,54 +3089,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контракта на недропользование"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Заключение дополнительного соглашения об изменении контракта на недропользование" по твердым полезным ископаемым</w:t>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Заключение дополнительного Соглашения об изменении контракта на недропользование"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 216 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3701,3269 +3187,2995 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...17 lines deleted...]
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министерство промышленности и строительства Республики Казахстан</w:t>
+Заключение дополнительного Соглашения об изменении контракта на недропользование.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Канцелярия услугодателя/ ЕПН "Minerals.gov.kz"</w:t>
+Отсутсвует.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...17 lines deleted...]
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Рассмотрение заявления на полноту и внесение на экспертную комиссию – 5 рабочих дней.</w:t>
-[...67 lines deleted...]
-              <w:t>5) Подписание дополнительного Соглашения об изменении контракта на недропользование – 25 рабочих дней.</w:t>
+Министерство промышленности и строительства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электронная /бумажная</w:t>
+              <w:t xml:space="preserve">
+Единая платформа недропользования (далее – ЕПН). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...17 lines deleted...]
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результаты оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дополнительное соглашение к контракту на недропользование либо мотивированный отказ в оказании государственной услуги.</w:t>
+1) Рассмотрение заявления на достоверность и внесение на экспертную комиссию – 5 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Рассмотрение экспертной комиссии – 20 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Принятие решения услугодателем на основании рекомендации экспертной комиссии – 5 рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Рассмотрение рабочей группы – 2 месяца. По соглашению сторон срок может быть продлен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Подписание дополнительного Соглашения об изменении контракта на недропользование – 20 рабочих дней.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...17 lines deleted...]
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается услугополучателю бесплатно.</w:t>
+Электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...17 lines deleted...]
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) ЕПН "Minerals.gov.kz" – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (При обращении услугополучателя после окончания рабочего времени, в праздничные и выходные дни, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.);</w:t>
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
+Дополнительное соглашение к контракту на недропользование либо мотивированный отказ в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...17 lines deleted...]
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Для рассмотрения экспертной комиссии по вопросам недропользования внесения изменений в контракт на недропользование:</w:t>
-[...1723 lines deleted...]
-              <w:t>Все документы, представленные на Рабочую группу, протокол рабочей группы, а также документы, запрошенные к представлению протоколом рабочей группы (если предусмотрено протоколом).</w:t>
+Государственная услуга оказывается услугополучателю бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...17 lines deleted...]
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...70 lines deleted...]
-              <w:t>4) рекомендации экспертной комиссий.</w:t>
+1) ЕПН – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 8.00 до 17.30 часов, с перерывом на обед с 13.00 до 14.30 часов, за исключением выходных и праздничных дней в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовым кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-110</w:t>
-[...36 lines deleted...]
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Адрес оказания государственной услуги бумажно: 010000, город Астана, проспект Кабанбай батыра, 32/1, телефон: 8 (7172) 983-983- 413</w:t>
-[...49 lines deleted...]
-          <w:p/>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Для рассмотрения экспертной комиссии по вопросам недропользования внесения изменений в контракт на недропользование:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ при изменении сведений о услугополучателе:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, подтверждающие необходимость внесения изменений в сведения о услугополучателе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект дополнения к контракту на недропользование на государственном и русском языках, предусматривающее внесение изменений в сведения о услугополучателе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При переходе права недропользования и доли в праве недропользования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект дополнения к контракту на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия документа, на основании которого приобретается право недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия документа, подтверждающих сведения о приобретателе права недропользования (доли в праве недропользования):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, подтверждающие соответствие приобретателя требованиям Кодекса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия согласия залогодержателя, если право недропользования (доля в праве недропользования) обременено (обременена) залогом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия согласия всех совместных обладателей права недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+разрешение на переход права недропользования (доли в праве недропользования) от услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При продлении периода разведки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заключение уполномоченного органа по изучению недр об обнаружении минерализации (проявление), требующей оценки в электронном виде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект изменений и дополнений в контракт на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+электронная версия в формате Excel проекта рабочей программы, на государственном и русском языках, составленный по соответствующей форме согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан № 262 от 23 апреля 2018 года (Зарегистрирован в Министерстве юстиции Республики Казахстан 10 мая 2018 года № 16874) "Об утверждении формы рабочей программы контракта на недропользование" (далее – Приказ об утверждении формы рабочей программы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования о необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования проведения работ и расходов в период продления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При продлении периода добычи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект дополнения к контракту на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экспертное заключение Государственной комиссии по запасам полезных ископаемых;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная версия в формате Excel проекта рабочей программы на государственном и русском языках, составленной в соответствии с Приказом об утверждении формы рабочей программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования о необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования проведения работ и расходов на них в период продления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При изменении границ участка (участков) недр:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект изменений и дополнений в контракт на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в случае увеличения границ участков недр: электронная версия в формате Excel проекта рабочей программы на государственном и русском языках, составленной в соответствии с Приказом об утверждении формы рабочей программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При внесении изменений и дополнений в рабочую программу контракта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект изменений и дополнений в контракт на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная версия в формате Excel проекта рабочей программы на государственном и русском языках, составленной в соответствии с Приказом об утверждении формы рабочей программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случаях, не предусмотренных настоящими Правилами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия письменного обоснования о необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект дополнения к контракту на недропользование на государственном и русском языках, предусматривающее внесение изменений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронные копии документов, удостоверяющие полномочия услугополучателя на подписание заявления.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Для рассмотрения рабочей группы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+при переходе права недропользования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект изменений и дополнений в контракт на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия документа, на основании которого приобретается право недропользования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+положительное решение услугодателя, выданного на основании рекомендаций экспертной комиссии по вопросам недропользования, являющаяся консультативно-совещательным органом при услугодателе в целях выработки рекомендаций при рассмотрении заявлений.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При продлении периода разведки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект изменений и дополнений в контракт на недропользование на государственном и русском языках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная версия в формате Excel проекта рабочей программы на государственном и русском языках, составленный в соответствии с Приказом об утверждении формы рабочей программы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заключение (мотивированный отказ) и/или разрешение согласно Экологическому кодексу Республики Казахстан государственной экологической экспертизы плана разведки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и получившие положительные заключения экспертиз план разведки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копии документов, удостоверяющие полномочия услугополучателя на заключения дополнения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При продлении периода добычи:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и получившие положительные заключения и/или разрешения экспертиз план горных работ согласно действующим законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и получившие положительные заключения экспертиз план горных работ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+утвержденный и получившие положительные заключения экспертиз план (проект) ликвидации. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При изменении границ участка (участков) недр:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+геологический отвод (представляется в рамках контракта на разведку твердых полезных ископаемых (далее – ТПИ) или горный отвод (представляется в рамках контракта на добычу ТПИ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и согласованный государственными органами план горных работ (по контракту на добычу) или план разведки (по контракту на разведку);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и согласованный государственными органами план (проект) ликвидации.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При внесении изменений и дополнений в рабочую программу контракта:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы электронная копия письменного обоснования необходимости предлагаемых изменений и дополнений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и получившие положительные заключения/разрешения экспертиз государственными органами план (проект) ликвидации (представляется в рамках контракта на добычу ТПИ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и получившие положительные заключения/разрешения экспертиз государственными органами план горных работ (представляется в рамках контракта на добычу ТПИ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+утвержденный и согласованный государственными органами план разведки (представляется в рамках контракта на разведку ТПИ);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копии документов, удостоверяющие полномочия услугополучателя на заключения дополнения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случаях, не предусмотренных Правилами:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+документы, запрошенные в соответствии с рекомендацией экспертной комиссии к представлению на рассмотрение рабочей группы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Для заключения (подписания) дополнительного Соглашения об изменении контракта на недропользование:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+проект дополнительного Соглашения об изменении контракта на недропользование на государственном и русском языках в 3 (трех) экземплярах с подписью и печатью услугополучателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копии документов, удостоверяющие полномочия услугополучателя на заключения дополнения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все документы, представленные на Рабочую группу, протокол рабочей группы, а также документы, запрошенные к представлению протоколом рабочей группы (если предусмотрено протоколом).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) рекомендации экспертной комиссий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контактные телефоны справочных служб по вопросам оказания государственной услуги: единый контакт-центр при Министерстве промышленности и строительства Республики Казахстан: 1465.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9542,55 +8754,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9916,31 +9128,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>