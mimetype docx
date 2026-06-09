--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2b71a9" w14:textId="d2b71a9">
+    <w:p w14:paraId="373e6ba" w14:textId="373e6ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 ноября 2023 года № 85. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 декабря 2023 года № 33714</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 27 ноября 2023 года № 85. Зарегистрировано в Министерстве юстиции Республики Казахстан 4 декабря 2023 года № 33714.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2257,1490 +2257,1584 @@
         <w:t>
       29) составляет отчет о ликвидации, ликвидационный баланс страховой (перестраховочной) организации и направляет их на согласование в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) по завершению ликвидации страховой (перестраховочной) организации в порядке, установленном главой 10 Правил, передает документы для хранения в архив и уведомляет об этом уполномоченный орган.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      2. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 147 "Об утверждении Правил назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9711) следующие изменения: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "16. Временная администрация выполняет следующие действия:</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> назначения и полномочиях временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...499 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 18</w:t>
+        <w:t>пункт 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "18. Временная администрация страховой (перестраховочной) организации выполняет следующие действия:</w:t>
+      "16. Временная администрация выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О Фонде гарантирования страховых выплат" (далее – Закон о Фонде);</w:t>
+        <w:t>
+      1) осуществляет функции по управлению организацией и подписывает все документы организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> о Фонде;</w:t>
+        <w:t>
+      2) в течение 3 (трех) рабочих дней с даты назначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z111" w:id="101"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) публикует объявление об осуществлении Фондом гарантийных выплат по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> о Фонде, на казахском и русском языках в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и интернет-ресурсе страховой организации;</w:t>
+      представляет в банки и Национальный Банк Республики Казахстан, в которых имеются корреспондентские счета банка, новые документы с образцами подписей и оттиска печати (при наличии), оформленные в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> открытия, ведения и закрытия банковских счетов клиентов, утвержденных постановлением Правления Национального Банка Республики Казахстан от 31 августа 2016 года № 207, зарегистрированным в Реестре государственной регистрации нормативных правовых актов под № 14422;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z112" w:id="102"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) изымает бланки договоров страхования (перестрахования), полисов страховой (перестраховочной) организации и остатки денежной наличности, находящиеся у страховых агентов. Денежная наличность сдается на банковский счет страховой (перестраховочной) организации;</w:t>
+      проводит сверку остатков банковских счетов (в том числе в иностранных банках) с данными бухгалтерского учета организации и по итогам сверки составляет акт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z113" w:id="103"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) контролирует зачисление всех поступающих в страховую (перестраховочную) организацию безналичных и наличных денег, включая возврат размещенных страховых резервов и доходов, в том числе страховых премий и прочих доходов, авансовых платежей страховой (перестраховочной) организации, дебиторской задолженности, неустоек, пени и штрафов, средств от погашения ценных бумаг, принадлежащих страховой (перестраховочной) организации на праве собственности.".</w:t>
+      информирует органы, осуществляющие регистрацию имущества и сделок с ним, а также акционерные общества "Центральный депозитарий ценных бумаг" (далее – центральный депозитарий), "Казахстанская фондовая биржа" и кредитные бюро о решениях уполномоченного органа о лишении организации лицензии и назначении временной администрации с переходом к ней полномочий по обеспечению сохранности имущества организации и осуществления мероприятий по обеспечению управления организацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      информирует Государственную корпорацию "Правительство для граждан" и органы государственных доходов о лишении организации лицензии и назначении временной администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доводит до сведения акционеров, кредиторов и дебиторов организации решения уполномоченного органа о лишении лицензии и назначении временной администрации путем публикации объявления на интернет-ресурсе организации не позднее 10:00 часов по времени города Астаны с даты назначения временной администрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит инвентаризацию активов, обязательств (балансовых и внебалансовых), документов организации, в том числе с привлечением специалистов и (или) экспертов для проведения идентификации имущества банка, обеспечивает их сохранность и по акту приема-передачи передает имущество и документы организации в порядке, установленном главой 6 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет круг лиц, несущих полную материальную ответственность, в том числе лиц, имеющих доступ к автоматизированной информационной системе ведения бухгалтерского учета и составлению финансовой и иной отчетности организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявляет активы организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обращается в органы, наложившие обременения на имущество организации, с ходатайством о снятии обременений по исполненным обязательствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организует инкассацию денежной наличности для дальнейшего зачисления ее на банковские счета организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 февраля 2021 года № 24 "Об утверждении Правил и условий выдачи разрешения на создание страховой (перестраховочной) организации, а также требований к содержанию документов, Правил выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требований к содержанию бизнес-плана, Правил лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требований к содержанию документов, Правил добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22217) следующие изменения:</w:t>
+      9) прекращает трудовые договоры с работниками в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан при отсутствии необходимости в продолжении с ними трудовых отношений в период деятельности временной администрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) для обеспечения выполнения своих функций и обязанностей привлекает лиц по трудовым договорам, договорам возмездного оказания услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) расторгает договоры возмездного оказания услуг в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предъявляет от имени организации иски в суды, в том числе о привлечении к ответственности членов органов организации, главного бухгалтера и иных лиц, если их действиями (бездействием) организации причинен ущерб;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) при выявлении в ходе осуществления своих функций совершения третьими лицами деяния, содержащего признаки преступления, направляет информацию в правоохранительные органы и уполномоченный орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) после завершения приема-передачи имущества и документов организации от временной администрации к ликвидационной комиссии представляет отчет временной администрации о выполненной работе в уполномоченный орган для утверждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) приостанавливает начисление вознаграждения по просроченным банковским займам и создает провизии по просроченным банковским займам, в соответствии с международными стандартами финансовой отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществляет работу с кредиторами и дебиторами после подписания акта приема-передачи документов, указанных в пункте 43 Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) отменяет все дополнительные выплаты и льготы, предусмотренные организацией, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Социальным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кодексом Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+        <w:t>пункт 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "В соответствии с законами Республики Казахстан "</w:t>
-[...59 lines deleted...]
-        <w:t>";</w:t>
+      "18. Временная администрация страховой (перестраховочной) организации выполняет следующие действия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> и условиях выдачи разрешения на создание страховой (перестраховочной) организации, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
+      1) в течение 2 (двух) рабочих дней с даты лишения лицензии страховой (перестраховочной) организации формирует и передает в организацию, гарантирующую осуществление страховых выплат, реестры договоров ликвидируемой страховой (перестраховочной) организации из баз данных организации по формированию и ведению базы данных и ликвидируемой страховой (перестраховочной) организации по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О Фонде гарантирования страховых выплат" (далее – Закон о Фонде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в сроки и порядке, предусмотренные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 54-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о страховании и Правилами передачи страхового портфеля страховой (перестраховочной) организации, а также особенностями передачи страхового портфеля в случае лишения лицензии страховой (перестраховочной) организации, и Правилами передачи страхового портфеля филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, а также особенностями передачи страхового портфеля в случае лишения лицензии филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 октября 2018 года № 262, зарегистрированными в Реестре государственной регистрации нормативных правовых актов под № 17885, передает страховой портфель другой (другим) страховой организации (страховым организациям) по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) публикует объявление об осуществлении Фондом гарантийных выплат по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о Фонде, на казахском и русском языках в двух периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и интернет-ресурсе страховой организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изымает бланки договоров страхования (перестрахования), полисов страховой (перестраховочной) организации и остатки денежной наличности, находящиеся у страховых агентов. Денежная наличность сдается на банковский счет страховой (перестраховочной) организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контролирует зачисление всех поступающих в страховую (перестраховочную) организацию безналичных и наличных денег, включая возврат размещенных страховых резервов и доходов, в том числе страховых премий и прочих доходов, авансовых платежей страховой (перестраховочной) организации, дебиторской задолженности, неустоек, пени и штрафов, средств от погашения ценных бумаг, принадлежащих страховой (перестраховочной) организации на праве собственности.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 февраля 2021 года № 24 "Об утверждении Правил и условий выдачи разрешения на создание страховой (перестраховочной) организации, а также требований к содержанию документов, Правил выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требований к содержанию бизнес-плана, Правил лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требований к содержанию документов, Правил добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22217) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
+        <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "15. Документы, выданные органом финансового надзора, иными компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица - нерезидента Республики Казахстан).</w:t>
+      "В соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, контроле и надзоре финансового рынка и финансовых организаций" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Документы, представляемые на иностранном языке, переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии со </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате.";</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и условиях выдачи разрешения на создание страховой (перестраховочной) организации, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 5</w:t>
+        <w:t>пункт 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".";</w:t>
+        <w:t>
+      "15. Документы, выданные органом финансового надзора, иными компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица - нерезидента Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z120" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      Документы, представляемые на иностранном языке, переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требованиях к содержанию бизнес-плана, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Документы страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, предоставляемые на иностранном языке, переводятся на казахский и (или) русский языки и предоставляются в уполномоченный орган нотариально засвидетельствованными в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z124" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4292,92 +4386,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на право осуществления страховой (перестраховочной)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4490,70 +4584,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвидов государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="113"/>
+          <w:bookmarkStart w:name="z132" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страхование от несчастных случаев.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5883,70 +5977,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="114"/>
+          <w:bookmarkStart w:name="z133" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка лицензионного сбора:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) за выдачу лицензии на занятие страховой деятельностью - 500 (пятьсот) месячных расчетных показателей (за каждый класс страхования отдельно);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7649,89 +7743,3147 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на осуществление страховой деятельности или право</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществления исламской страховой деятельности по отрасли "страхование жизни"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвидов государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения лицензии по дополнительным классам страхования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения лицензии на осуществление деятельности по перестрахованию в отрасли "страхование жизни".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Страхование жизни, за исключением класса, указанного в подпункте 3) пункта 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьи 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности" (далее - Закон).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Страхование жизни в рамках государственной образовательной накопительной системы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аннуитетное страхование, за исключением класса, указанного в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 6 Закона.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пенсионное аннуитетное страхование.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для переоформления лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения дубликата.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Агентство Республики Казахстан по регулированию и развитию финансового рынка (далее – уполномоченный орган).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>веб-портал "электронного правительства" www.egov.kz (далее - портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) при выдаче лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в течение 30 (тридцати) рабочих дней со дня обращения на портал; для вновь созданной страховой (перестраховочной) организации, открываемого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан результат оказания услуги направляется услугополучателю в течение 9 (девяти) рабочих дней со дня государственной регистрации юридического лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) при переоформлении лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в течение 15 (пятнадцати) рабочих дней со дня обращения на портал;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в течение 30 (тридцати) рабочих дней со дня обращения на портал (в случае реорганизации услугополучателя в форме выделения или разделения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) при выдаче дубликата лицензии - в течение 2 (двух) рабочих дней со дня обращения на портал.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По всем подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронная (полностью автоматизированная)/оказываемая по принципу "одного заявления".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По подвидам:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, для получения лицензии по дополнительным классам страхования, для получения лицензии на осуществление деятельность по перестрахованию в отрасли "страхование жизни", страхование жизни, за исключением класса, указанного в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 6 Закона, страхование жизни в рамках государственной образовательной накопительной системы, аннуитетное страхование, за исключением класса, указанного в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпункте 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 6 Закона, пенсионное аннуитетное страхование - выдача лицензии по форме согласно приложению 2 к Правилам либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Для переоформления лицензии - выдача переоформленной лицензии либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) Для получения дубликата - получение дубликата действующей лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма предоставления результата оказания государственной услуги - электронная.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ставка лицензионного сбора:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) за выдачу лицензии на занятие страховой деятельности - 500 (пятьсот) месячных расчетных показателей (за каждый класс страхования отдельно);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) за выдачу лицензии на занятие деятельности по перестрахованию в отрасли "страхование жизни" - 200 (двести) месячных расчетных показателей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) за переоформление лицензии, выдачу дубликата лицензии - 10 (десять) процентов от ставки сбора, взимаемой за выдачу лицензии.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) портал - круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Кодекс) и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закону</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О праздниках в Республике Казахстан" (далее – Закон о праздниках), прием заявлений и выдача результатов оказания государственной услуги осуществляется на следующий рабочий день);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) уполномоченный орган - с понедельника по пятницу с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Законом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о праздниках.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление о выдаче лицензии в пределах классов страхования, предусмотренных в бизнес-плане, представленном при получении разрешения на создание страховой (перестраховочной) организации в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) электронные копии документов, подтверждающих выполнение требований, указанных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункте 1-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 37 Закона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия документа, подтверждающего уплату в бюджет лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электронные копии документов, подтверждающих оплату уставного капитала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Для получения лицензии по дополнительным классам страхования:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия бизнес-плана, подписанного руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 12 Правил.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Для получения лицензии на осуществление деятельности по перестрахованию в отрасли "страхование жизни":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) электронная копия бизнес-плана по осуществлению перестраховочной деятельности подписанного руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 13 Правил.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4. Для переоформления лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа, согласно приложению 10 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документы, подтверждающие досрочное расторжение договоров страхования (перестрахования) и (или) передачу страхового портфеля в порядке, предусмотренном статьей 37-1 Закона, в случаях досрочного расторжения договоров страхования (перестрахования) и (или) передачи страхового портфеля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) копию решения общего собрания акционеров страховой (перестраховочной) организации об исключении из лицензии отдельных классов страхования и (или) вида деятельности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При принятии уполномоченным органом решения о лишении лицензии по отдельным классам страхования и (или) виду деятельности либо переоформлении лицензии в связи с изменением законодательства Республики Казахстан требуется предоставление только заявления и возврат лицензии (в случае, если лицензия была выдана на бумажном носителе).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5. Для получения дубликата (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) запрос в форме электронного документа;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уполномоченный орган получает из соответствующих государственных информационных систем, используемых для оказания государственных услуг или сервиса цифровых документов, сведения, указанные в документах о государственной регистрации (перерегистрации) юридического лица - резидента Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания отказа в оказании государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) несоблюдение требований, установленных законодательством Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоблюдение страховой группой, в состав которой входит страховая (перестраховочная) организация, установленных пруденциальных нормативов и других обязательных к соблюдению норм и лимитов в период за шесть месяцев до подачи заявления;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) несоответствие представленных документов требованиям законодательства Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) несогласование руководящего работника (для вновь создаваемой страховой (перестраховочной) организации, открываемого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) занятие видом деятельности запрещено законами Республики Казахстан для данной категории юридических лиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) не внесен лицензионный сбор;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) невыполнение требования по формированию активов филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, принимаемых в качестве резерва, в соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 46 Закона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8) отсутствие у страховой (перестраховочной) организации-нерезидента Республики Казахстан действующей лицензии на осуществление аналогичных по существу видов деятельности, выданной органом финансового надзора государства, резидентом которого является страховая (перестраховочная) организация-нерезидент Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) несоблюдение требования, указанного в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статье 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона, по наличию в числе руководящих работников филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан не менее двух руководящих работников-резидентов Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11) судом на основании представления судебного исполнителя временно запрещено выдавать услугополучателю-должнику лицензию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12) в случаях и по основаниям, установленным законами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отказ в выдаче лицензии на право осуществления страховой деятельности по дополнительным классам страхования, помимо оснований, указанных выше, производится по следующим основаниям:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) прогноз несоблюдения пруденциальных нормативов с учетом получаемого дополнительного класса страхования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоблюдение пруденциальных нормативов в течение последних 3 (трех) месяцев до даты подачи заявления и в период его рассмотрения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) наличие действующей санкции в виде приостановления действия лицензии на право осуществления страховой деятельности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги и контактные телефоны справочных служб по вопросам оказания государственной услуги размещены на официальном интернет-ресурсе уполномоченного органа и портале www.egov.kz. Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае сбоя информационной системы работник уполномоченного органа в течение одного рабочего дня уведомляет оператора соответствующей информационной системы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выдача лицензии на право осуществления страховой (перестраховочной) деятельности в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Перечню</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативных правовых актов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по вопросам регулирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансового рынка,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в которые вносятся изменения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам лицензирования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страховой (перестраховочной)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности и деятельности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>страхового брокера, а также</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>требованиям к содержанию</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>"Выдача лицензии на виды обязательного страхования, установленные законами</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Республики Казахстан и являющиеся отдельными классами страхования, или право</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>осуществления исламской страховой деятельности по видам обязательного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>страхования, установленным законами Республики Казахстан и являющимся</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>отдельными классами страхования"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7784,51 +10936,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача лицензии на осуществление страховой деятельности или право осуществления исламской страховой деятельности по отрасли "страхование жизни".</w:t>
+Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7862,227 +11014,255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
-[...141 lines deleted...]
-              <w:t>Пенсионное аннуитетное страхование.</w:t>
+Обязательное страхование гражданско-правовой ответственности владельцев транспортных средств.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование гражданско-правовой ответственности перевозчика перед пассажирами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование гражданско-правовой ответственности частных нотариусов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование гражданско-правовой ответственности аудиторских организаций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование туриста.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование гражданско-правовой ответственности владельцев объектов, деятельность которых связана с опасностью причинения вреда третьим лицам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное страхование работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обязательное экологическое страхование.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения лицензии по дополнительным классам обязательного страхования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для получения лицензии на осуществление деятельности по перестрахованию по видам обязательного страхования.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для переоформления лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для получения дубликата.</w:t>
+              <w:t>Для получения дубликата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8411,51 +11591,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) при выдаче лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в течение 30 (тридцати) рабочих дней со дня обращения на портал; для вновь созданной страховой (перестраховочной) организации, открываемого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан результат оказания услуги направляется услугополучателю в течение 9 (девяти) рабочих дней со дня государственной регистрации юридического лица;</w:t>
+              <w:t>в течение 30 (тридцати) рабочих дней со дня обращения на портал;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан результат оказания услуги направляется услугополучателю в течение 9 (девяти) рабочих дней со дня государственной регистрации юридического лица;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) при переоформлении лицензии:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -8739,125 +11936,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По подвидам:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1) Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, для получения лицензии по дополнительным классам страхования, для получения лицензии на осуществление деятельность по перестрахованию в отрасли "страхование жизни", страхование жизни, за исключением класса, указанного в </w:t>
-[...73 lines deleted...]
-              <w:t>3) Для получения дубликата - получение дубликата действующей лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+              <w:t>1) обязательное страхование гражданско-правовой ответственности владельцев транспортных средств, обязательное страхование гражданско-правовой ответственности перевозчика перед пассажирами, обязательное страхование гражданско-правовой ответственности частных нотариусов, обязательное страхование гражданско-правовой ответственности аудиторских организаций, обязательное страхование туриста, обязательное страхование гражданско-правовой ответственности владельцев объектов, деятельность которых связана с опасностью причинения вреда третьим лицам, обязательное страхование работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей, обязательное экологическое страхование, для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, для получения лицензии по дополнительным классам обязательного страхования, для получения лицензии на осуществление деятельности по перестрахованию по видам обязательного страхования - выдача лицензии по форме согласно приложению 2 к Правилам либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) для переоформления лицензии - выдача переоформленной лицензии либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) для получения дубликата - получение дубликата действующей лицензии либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма предоставления результата оказания государственной услуги - электронная.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8977,68 +12134,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) за выдачу лицензии на занятие страховой деятельности - 500 (пятьсот) месячных расчетных показателей (за каждый класс страхования отдельно);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2) за выдачу лицензии на занятие деятельности по перестрахованию в отрасли "страхование жизни" - 200 (двести) месячных расчетных показателей;</w:t>
-[...16 lines deleted...]
-              <w:t>3) за переоформление лицензии, выдачу дубликата лицензии - 10 (десять) процентов от ставки сбора, взимаемой за выдачу лицензии.</w:t>
+              <w:t>2) за переоформление лицензии, выдачу дубликата лицензии - 10 (десять) процентов от ставки сбора, взимаемой за выдачу лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оплата лицензионного сбора осуществляется в наличной или безналичной форме через банки второго уровня, филиалы банков-нерезидентов Республики Казахстан или организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9388,51 +12528,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2) электронные копии документов, подтверждающих выполнение требований, указанных в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пункте 1-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> статьи 37 Закона;</w:t>
+              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О страховой деятельности";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия документа, подтверждающего уплату в бюджет лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9507,221 +12647,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия бизнес-плана, подписанного руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 12 Правил.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Для получения лицензии на осуществление деятельности по перестрахованию в отрасли "страхование жизни":</w:t>
-[...16 lines deleted...]
-              <w:t>1) заявление в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+              <w:t>3. Для переоформления лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа, согласно приложению 10 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия бизнес-плана по осуществлению перестраховочной деятельности подписанного руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 13 Правил.</w:t>
-[...67 lines deleted...]
-              <w:t>3) документы, подтверждающие досрочное расторжение договоров страхования (перестрахования) и (или) передачу страхового портфеля в порядке, предусмотренном статьей 37-1 Закона, в случаях досрочного расторжения договоров страхования (перестрахования) и (или) передачи страхового портфеля;</w:t>
+              <w:t xml:space="preserve">3) документы, подтверждающие досрочное расторжение договоров страхования (перестрахования) и (или) передачу страхового портфеля в порядке, предусмотренном </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 37-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности", в случаях досрочного расторжения договоров страхования (перестрахования) и (или) передачи страхового портфеля;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4) копию решения общего собрания акционеров страховой (перестраховочной) организации об исключении из лицензии отдельных классов страхования и (или) вида деятельности.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>При принятии уполномоченным органом решения о лишении лицензии по отдельным классам страхования и (или) виду деятельности либо переоформлении лицензии в связи с изменением законодательства Республики Казахстан требуется предоставление только заявления и возврат лицензии (в случае, если лицензия была выдана на бумажном носителе).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Для получения дубликата (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
+              <w:t>4. Для получения дубликата (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9841,51 +12933,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) несоблюдение требований, установленных законодательством Республики Казахстан;</w:t>
+Основаниями для отказа в оказании государственной услуги являются:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) несоблюдение требований, установленных законодательством Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) несоблюдение страховой группой, в состав которой входит страховая (перестраховочная) организация, установленных пруденциальных нормативов и других обязательных к соблюдению норм и лимитов в период за шесть месяцев до подачи заявления;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9963,51 +13072,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">7) невыполнение требования по формированию активов филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, принимаемых в качестве резерва, в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктом 12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> статьи 46 Закона;</w:t>
+              <w:t xml:space="preserve"> статьи 46 Закона Республики Казахстан "О страховой деятельности";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8) отсутствие у страховой (перестраховочной) организации-нерезидента Республики Казахстан действующей лицензии на осуществление аналогичных по существу видов деятельности, выданной органом финансового надзора государства, резидентом которого является страховая (перестраховочная) организация-нерезидент Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10017,51 +13126,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">9) несоблюдение требования, указанного в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статье 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона, по наличию в числе руководящих работников филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан не менее двух руководящих работников-резидентов Республики Казахстан;</w:t>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О страховой деятельности", по наличию в числе руководящих работников филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан не менее двух руководящих работников-резидентов Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о приостановлении или запрещении деятельности или отдельных видов деятельности, подлежащих лицензированию;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10374,51 +13483,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Выдача лицензии на право осуществления страховой (перестраховочной) деятельности в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
+              <w:t>Выдача лицензии на право осуществления страховой деятельности в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10457,51 +13566,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к Перечню</w:t>
+              <w:t>Приложение 4 к Перечню</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных правовых актов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10587,51 +13696,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам лицензирования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10671,125 +13780,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
-[...59 lines deleted...]
-        <w:t>отдельными классами страхования"</w:t>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10842,51 +13891,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выдача лицензии на виды обязательного страхования, установленные законами Республики Казахстан и являющиеся отдельными классами страхования, или право осуществления исламской страховой деятельности по видам обязательного страхования, установленным законами Республики Казахстан и являющимся отдельными классами страхования.</w:t>
+Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10920,255 +13969,85 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательное страхование гражданско-правовой ответственности владельцев транспортных средств.</w:t>
-[...169 lines deleted...]
-              <w:t>Для получения лицензии на осуществление деятельности по перестрахованию по видам обязательного страхования.</w:t>
+Для получения лицензии на право осуществления деятельности по перестрахованию.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для переоформления лицензии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Для получения дубликата</w:t>
+              <w:t>Для получения дубликата.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11842,51 +14721,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По подвидам:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1) обязательное страхование гражданско-правовой ответственности владельцев транспортных средств, обязательное страхование гражданско-правовой ответственности перевозчика перед пассажирами, обязательное страхование гражданско-правовой ответственности частных нотариусов, обязательное страхование гражданско-правовой ответственности аудиторских организаций, обязательное страхование туриста, обязательное страхование гражданско-правовой ответственности владельцев объектов, деятельность которых связана с опасностью причинения вреда третьим лицам, обязательное страхование работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей, обязательное экологическое страхование, для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, для получения лицензии по дополнительным классам обязательного страхования, для получения лицензии на осуществление деятельности по перестрахованию по видам обязательного страхования - выдача лицензии по форме согласно приложению 2 к Правилам либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
+              <w:t>1) для получения лицензии на осуществления деятельности по перестрахованию – выдача лицензии по форме согласно приложению 3 к Правилам либо мотивоированный ответ об отказе в оказании государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) для переоформления лицензии - выдача переоформленной лицензии либо мотивированный ответ об отказе в оказании государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12380,346 +15259,187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан:</w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> статьи 37 Закона Республики Казахстан "О страховой деятельности";</w:t>
+1. Для получения лицензии на право осуществления деятельности по перестрахованию:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) электронная копия бизнес-плана по осуществлению перестраховочной деятельности подписанная руководителем исполнительного органа страховой организации или страховой организации – нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 13 Правил;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3) электронная копия документа, подтверждающего уплату в бюджет лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4) электронные копии документов, подтверждающих оплату уставного капитала.</w:t>
-[...33 lines deleted...]
-              <w:t>1) заявление в форме электронного документа согласно приложению 1 к Правилам;</w:t>
+              <w:t>2. Для переоформления лицензии:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявление в форме электронного документа согласно приложению 10 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2) электронная копия платежного документа, подтверждающего оплату лицензионного сбора, за исключением случаев оплаты через платежный шлюз "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3) электронная копия бизнес-плана, подписанного руководителем исполнительного органа страховой организации или страховой организации-нерезидента Республики Казахстан и актуарием, имеющим действительную лицензию на осуществление актуарной деятельности, и утвержденный советом директоров страховой организации или соответствующим органом управления страховой организации-нерезидента Республики Казахстан, оформленного в соответствии с требованиями пункта 12 Правил.</w:t>
-[...138 lines deleted...]
-              <w:t>4. Для получения дубликата (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
+              <w:t>3) электронные копии документов, содержащих информацию об изменениях, послуживших основанием для переоформления лицензии, за исключением документов, информация из которых содержится в государственных информационных системах.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Для получения дубликата (если ранее выданная лицензия была оформлена в бумажной форме):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) запрос в форме электронного документа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13123,155 +15843,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">13) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...103 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -13395,2571 +16010,50 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также единого контакт-центра по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Выдача лицензии на право осуществления страховой деятельности в рамках получения услугополучателем разрешения на создание страховой (перестраховочной) организации, открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан осуществляется услугодателем по принципу "одного заявления", предусматривающему оказание совокупности нескольких государственных услуг на основании одного заявления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...2519 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -15986,55 +16080,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>