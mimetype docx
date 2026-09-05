--- v1 (2026-06-09)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="373e6ba" w14:textId="373e6ba">
+    <w:p w14:paraId="0f8cc3e" w14:textId="0f8cc3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2292,1549 +2292,595 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z114" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 16 июля 2014 года № 147 "Об утверждении Правил назначения и полномочий временной администрации (временного администратора) банка, страховой (перестраховочной) организации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 9711) следующие изменения: </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> назначения и полномочиях временной администрации (временного администратора) банка, страховой (перестраховочной) организации, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 12 февраля 2021 года № 24 "Об утверждении Правил и условий выдачи разрешения на создание страховой (перестраховочной) организации, а также требований к содержанию документов, Правил выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требований к содержанию бизнес-плана, Правил лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требований к содержанию документов, Правил добровольного возврата лицензии на право осуществления страховой (перестраховочной) деятельности" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 22217) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 16</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkStart w:name="z116" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "16. Временная администрация выполняет следующие действия:</w:t>
+      "В соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О страховой деятельности</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О государственном регулировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, контроле и надзоре финансового рынка и финансовых организаций" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:bookmarkStart w:name="z117" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осуществляет функции по управлению организацией и подписывает все документы организации;</w:t>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и условиях выдачи разрешения на создание страховой (перестраховочной) организации, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...478 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 18</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:bookmarkStart w:name="z119" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "18. Временная администрация страховой (перестраховочной) организации выполняет следующие действия:</w:t>
+      "15. Документы, выданные органом финансового надзора, иными компетентными органами или должностными лицами иностранных государств, подлежат легализации либо апостилированию в соответствии с международными договорами, ратифицированными Республикой Казахстан (за исключением документов, удостоверяющих личность физического лица - нерезидента Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z120" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) в течение 2 (двух) рабочих дней с даты лишения лицензии страховой (перестраховочной) организации формирует и передает в организацию, гарантирующую осуществление страховых выплат, реестры договоров ликвидируемой страховой (перестраховочной) организации из баз данных организации по формированию и ведению базы данных и ликвидируемой страховой (перестраховочной) организации по классам (видам) страхования, по которым предоставляется гарантия в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О Фонде гарантирования страховых выплат" (далее – Закон о Фонде);</w:t>
+      Документы, представляемые на иностранном языке, переводятся на казахский и русский языки и подлежат нотариальному засвидетельствованию в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z121" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) в сроки и порядке, предусмотренные </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> о Фонде;</w:t>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешения на открытие филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, а также требованиях к содержанию бизнес-плана, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...119 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>";</w:t>
+        <w:t xml:space="preserve">
+      "5. Документы страховой (перестраховочной) организации-нерезидента Республики Казахстан, филиала страхового брокера-нерезидента Республики Казахстан, предоставляемые на иностранном языке, переводятся на казахский и (или) русский языки и предоставляются в уполномоченный орган нотариально засвидетельствованными в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О нотариате".";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z124" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и условиях выдачи разрешения на создание страховой (перестраховочной) организации, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> лицензирования страховой (перестраховочной) деятельности и деятельности страхового брокера, а также требованиях к содержанию документов, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...291 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4386,92 +3432,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z131" w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на право осуществления страховой (перестраховочной)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>деятельности или исламской страховой (перестраховочной) деятельности по отрасли "общее страхование"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4584,70 +3630,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование подвидов государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="112"/>
+          <w:bookmarkStart w:name="z132" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для получения лицензии на осуществление страховой (перестраховочной) деятельности вновь созданной страховой (перестраховочной) организации, открытого филиала страховой (перестраховочной) организации-нерезидента Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Страхование от несчастных случаев.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5977,70 +5023,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z133" w:id="113"/>
+          <w:bookmarkStart w:name="z133" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ставка лицензионного сбора:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1) за выдачу лицензии на занятие страховой деятельностью - 500 (пятьсот) месячных расчетных показателей (за каждый класс страхования отдельно);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7743,92 +6789,92 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на осуществление страховой деятельности или право</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществления исламской страховой деятельности по отрасли "страхование жизни"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10765,51 +9811,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -10842,51 +9888,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>страхования, установленным законами Республики Казахстан и являющимся</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>отдельными классами страхования"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13780,68 +12826,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требованиям к содержанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>документов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z143" w:id="116"/>
+    <w:bookmarkStart w:name="z143" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача лицензии на деятельность по перестрахованию или право осуществления деятельности по исламскому перестрахованию"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16080,55 +15126,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16454,31 +15500,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>