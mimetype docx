--- v0 (2025-11-14)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec1b825" w14:textId="ec1b825">
+    <w:p w14:paraId="383ad18" w14:textId="383ad18">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра внутренних дел Республики Казахстан от 29 ноября 2023 года № 859. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 декабря 2023 года № 33708</w:t>
+        <w:t>Приказ Министра внутренних дел Республики Казахстан от 29 ноября 2023 года № 859. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 декабря 2023 года № 33708.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -897,87 +897,159 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра внутренних дел РК от 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 593</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. В </w:t>
+      4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 29 марта 2016 года № 313 "Об утверждении Инструкции по организации деятельности подразделений органов внутренних дел по контролю в сфере оборота гражданского и служебного оружия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13694):</w:t>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 22 июля 2016 года № 757 "Об утверждении Инструкции по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 14161):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -993,1046 +1065,362 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 38)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607, </w:t>
+        <w:t>подпунктом 63)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан", утвержденного постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Начальникам Департаментов полиции областей, городов Астана, Алматы, Шымкента и представительства Министерства внутренних дел Республики Казахстан в городе Байконыр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z59" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечить изучение настоящего приказа личным составом органов внутренних дел, а также изготовление служебной документации, предусмотренной Инструкцией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z60" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организовать работу органов внутренних дел в соответствии с требованиями настоящего приказа.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z61" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инструкции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по организации деятельности подразделений органов внутренних дел по контролю в сфере оборота гражданского и служебного оружия, утвержденной указанным приказом:</w:t>
-[...79 lines deleted...]
-      Анализ сведений о состоянии преступности с применением незарегистрированного в ОВД оружия, а также о нераскрытых преступлениях с применением оружия осуществляется подразделениями криминальной полиции ОВД.</w:t>
+        <w:t xml:space="preserve"> по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов, утвержденной указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...378 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 17</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z63" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "17. УКОГСО в пределах своей компетенции выдает разрешения на приобретение, хранение, хранение и ношение, перевозку служебного оружия и патронов к нему предназначенного для использования в целях обеспечения личной безопасности должностных лиц государственных органов, должности которых в соответствии с </w:t>
-[...362 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+      "1. Настоящая Инструкция по организации деятельности подразделений административной полиции в области дорожной безопасности и соблюдения регламентов, нормативов и стандартов (далее – Инструкция) разработана в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 63)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве внутренних дел Республики Казахстан, утвержденным постановлением Правительства Республики Казахстан от 22 июня 2005 года № 607 и предназначена для организации деятельности подразделений уполномоченного органа по обеспечению безопасности дорожного движения."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2042,93 +1430,73 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 29 изложить в следующей редакции:</w:t>
-[...41 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve"> пункта 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) сотрудников отдела (отделения, группы) административной полиции ДП городов Астаны, Алматы, Шымкент и областей - автомобильных дорог общего пользования международного, республиканского и областного значения, платных автодорог и дорожных сооружений на них;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2138,941 +1506,361 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 30 изложить в следующей редакции:</w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+        <w:t xml:space="preserve"> пункта 17 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) сотрудниками отдела (отделения, группы) административной полиции ДП городов Астаны, Алматы, Шымкент и областей - автомобильных дорог общего пользования международного, республиканского и областного значения, платных автодорог и дорожных сооружений на них;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:bookmarkStart w:name="z69" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "В соответствии с </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+      "21. Комиссионное обследование готовности дорожных и коммунальных организаций к содержанию автомобильных дорог в зимний период проводится с 15 сентября по 15 ноября владельцами автомобильных дорог, местными исполнительными органами при участии сотрудников уполномоченного органа, ДЧС городов Астаны, Алматы, Шымкент и областей. Результаты отмечаются в акте согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Инструкции."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 3</w:t>
+        <w:t>пункт 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:bookmarkStart w:name="z71" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+      "57. Перечень документов, которые подлежат проверке при контроле за конструкцией и техническим состоянием находящихся в эксплуатации транспортных средств, а также порядок оформления результатов контроля, определяется согласно требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 2 декабря 2014 года № 862 "Об утверждении Правил государственной регистрации и учета отдельных видов транспортных средств по идентификационному номеру транспортного средства, подготовки водителей механических транспортных средств, приема экзаменов и выдачи водительских удостоверений" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 10056) и от 30 июня 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 534</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил дорожного движения, Основных положений по допуску транспортных средств к эксплуатации, перечня оперативных и специальных служб, транспорт которых подлежит оборудованию специальными световыми и звуковыми сигналами и окраске по специальным цветографическим схемам" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 33003).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
+        <w:t>пункт 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...459 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "72. В составе комиссии по приемочным испытаниям опытных образцов транспортных средств принимает участие, уполномоченный сотрудник КАП или по письменному поручению КАП представитель Управления административной полиции ДП городов Астаны, Алматы, Шымкент и областей (далее - УАП), на территории которых предполагается проведение испытаний."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3331,100 +2119,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и соблюдения регламентов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативов и стандартов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="54"/>
+    <w:bookmarkStart w:name="z77" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предписание уполномоченного органа по обеспечению безопасности дорожного движения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по ________________ области (городу)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="55"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководителю ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3449,227 +2237,227 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>руководителя юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(адрес юридического лица)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О дорожном движении" необходимо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Принять меры к устранению указанных в акте обследования автомобильных дорог (железнодорожных переездов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. О результатах рассмотрения настоящего предписания и принятых мерах уведомить уполномоченный орган по обеспечению безопасности дорожного движения по __________________области (городу) до "__"________20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z82" w:id="59"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Неисполнение или ненадлежащее исполнение настоящего предписания влечет ответственность, предусмотренную законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z83" w:id="60"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа по обеспечению безопасности дорожного движения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по ______________ области (городу) ________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (подпись, Ф.И.О. (при его наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С настоящим предписанием ознакомлен и один экземпляр предписания получил</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" _______________ 20 __ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3726,55 +2514,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>