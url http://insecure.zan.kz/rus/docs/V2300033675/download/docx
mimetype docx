--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7295df3" w14:textId="7295df3">
+    <w:p w14:paraId="e4e4cd1" w14:textId="e4e4cd1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,62 +107,148 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 23 ноября 2023 года № 485. Зарегистрирован в Министерстве юстиции Республики Казахстан 24 ноября 2023 года № 33675.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1200,50 +1286,136 @@
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z105" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z106" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автоматизированная информационная система (далее – АИС) – организационно-упорядоченная совокупность информационно – коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z107" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1320,50 +1492,136 @@
         <w:t>
       5) обязательные пенсионные взносы (далее – ОПВ) – деньги, вносимые в соответствии с Кодексом в ЕНПФ в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z110" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обязательные профессиональные пенсионные взносы (далее – ОППВ) –деньги, перечисленные агентами за счет собственных средств в ЕНПФ в пользу работников, занятых на работах с вредными условиями труда, профессии которых предусмотрены перечнем производств, работ, профессий работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) база данных физических лиц, за которых перечислены обязательные пенсионные взносы, обязательные пенсионные взносы работодателя, обязательные профессиональные пенсионные взносы – сведения, сформированные из Государственной базы данных "Физические лица" (далее - ГДБФЛ) и АИС "Организация обработки платежей" по перечисленным платежам по ОПВ, ОПВР, ОППВ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z112" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1420,289 +1678,717 @@
         <w:t>
       10) обязательные пенсионные взносы работодателя (далее – ОПВР) – деньги, перечисленные агентами за счет собственных средств на условный пенсионный счет в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z115" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования (далее – ЦИО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) АИС "Организация обработки платежей" (далее – АИС "ООП") – АИС, предназначенная для приема, обработки, формирования платежей по ОПВ, ОППВ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z117" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) условный пенсионный счет (далее – УПС) – счет, открытый на имя физического лица в едином накопительном пенсионном фонде, на котором учитываются сведения о поступивших обязательных пенсионных взносах работодателя и иных поступлениях в соответствии с законодательством Республики Казахстан, а также сведения о размере пенсионных выплат за счет обязательных пенсионных взносов работодателя на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z118" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. ЦИО, ЕНПФ, а также Государственная корпорация используют полученную информацию в целях взаимодействия и интеграции в рамках предоставленных полномочий, определенных законодательствами Республики Казахстан по социально-трудовой сфере, а также в сфере информатизации и информационной безопасности, путем заключения Соглашении о взаимодействии АИС ЦИО и ЕНПФ (далее – Соглашение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z119" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования базы данных физических лиц, за которых перечислены обязательные пенсионные взносы, обязательные пенсионные взносы работодателя, обязательные профессиональные пенсионные взносы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z120" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. База данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ формируется на основании сведений из ГБДФЛ и АИС "ООП" по физическим лицам, за которых перечислены ОПВ, ОПВР, ОППВ и содержит по каждому вкладчику (получателю) следующие данные:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z121" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальный идентификационный номер;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z121" w:id="34"/>
-[...15 lines deleted...]
-      1) индивидуальный идентификационный номер;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя, отчество (при его наличии), дата рождения, пол, гражданство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z122" w:id="35"/>
-[...15 lines deleted...]
-      2) фамилия, имя, отчество (при его наличии), дата рождения, пол, гражданство;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вид, серия, номер, дата и орган выдачи документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z123" w:id="36"/>
-[...15 lines deleted...]
-      3) вид, серия, номер, дата и орган выдачи документа, удостоверяющего личность;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) об изменении номера и даты выдачи документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z124" w:id="37"/>
-[...15 lines deleted...]
-      4) об изменении номера и даты выдачи документа, удостоверяющего личность;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) об изменении реквизитов, гражданства, статуса вкладчика (получателя).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z125" w:id="38"/>
-[...15 lines deleted...]
-      5) об изменении реквизитов, гражданства, статуса вкладчика (получателя).</w:t>
+    <w:bookmarkStart w:name="z126" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. База данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ формируется с обновлением данных на ежедневной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z126" w:id="39"/>
-[...15 lines deleted...]
-      5. База данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ формируется с обновлением данных на ежедневной основе.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. АИС "ООП" ежедневно производит сверку персональных данных физических лиц в Базе данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ со сведениями, имеющимися в ГБДФЛ и, при выявлении расхождений приводит их в соответствие с данными ГБДФЛ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z127" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. При поступлении в Государственную корпорацию ОПВ, ОПВР, ОППВ, пени от агентов по уплате ОПВ, ОПВР, ОППВ, физических лиц, являющихся плательщиками единого совокупного платежа в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1717,131 +2403,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет", а также физических лиц, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 248 Кодекса, АИС "ООП" ежедневно производит сверку персональных данных физических лиц со сведениями, имеющимися в ГБДФЛ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z129" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При соответствии персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ с данными ГБДФЛ, в том числе наличия действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан, принадлежности вкладчиков (получателей), не имеющих действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан к гражданам государств-членов Евразийского экономического союза Государственная корпорация направляет в ЕНПФ сведения о перечисленных агентами ОПВ, ОПВР, ОППВ, пенях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z129" w:id="42"/>
-[...15 lines deleted...]
-      При соответствии персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ с данными ГБДФЛ, в том числе наличия действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан, принадлежности вкладчиков (получателей), не имеющих действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан к гражданам государств-членов Евразийского экономического союза Государственная корпорация направляет в ЕНПФ сведения о перечисленных агентами ОПВ, ОПВР, ОППВ, пенях.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ с данными ГБДФЛ, в том числе отсутствии действующих документов, удостоверяющих личность вкладчика (получателя), выданных уполномоченным органом Республики Казахстан, отсутствии принадлежности вкладчиков (получателей), не имеющих действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан к гражданам государств-членов Евразийского экономического союза, наличии сведений о смерти вкладчика (получателя), смерть которого согласно сведениям, имеющимся в ГБДФЛ, наступила ранее периода, за который уплачиваются ОПВ, ОПВР, ОППВ, пени, Государственная корпорация осуществляет возврат агенту сумм ОПВ, ОПВР, ОППВ, пеней с указанием причины возврата, в электронном виде посредством АИС "ООП".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z130" w:id="43"/>
-[...15 lines deleted...]
-      При несоответствии персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ с данными ГБДФЛ, в том числе отсутствии действующих документов, удостоверяющих личность вкладчика (получателя), выданных уполномоченным органом Республики Казахстан, отсутствии принадлежности вкладчиков (получателей), не имеющих действующего(-их) документа(-ов), удостоверяющего(-их) личность, выданного(-ых) уполномоченным органом Республики Казахстан к гражданам государств-членов Евразийского экономического союза, наличии сведений о смерти вкладчика (получателя), смерть которого согласно сведениям, имеющимся в ГБДФЛ, наступила ранее периода, за который уплачиваются ОПВ, ОПВР, ОППВ, пени, Государственная корпорация осуществляет возврат агенту сумм ОПВ, ОПВР, ОППВ, пеней с указанием причины возврата, в электронном виде посредством АИС "ООП".</w:t>
+    <w:bookmarkStart w:name="z131" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Передача сведений об изменении персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ в ЕНПФ осуществляется электронным способом, определенным в Соглашении, заключаемом в целях организации информационного взаимодействия, не позднее одного рабочего дня, следующего за днем внесения изменений в Базе данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z131" w:id="44"/>
-[...15 lines deleted...]
-      8. Передача сведений об изменении персональных данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ в ЕНПФ осуществляется электронным способом, определенным в Соглашении, заключаемом в целях организации информационного взаимодействия, не позднее одного рабочего дня, следующего за днем внесения изменений в Базе данных физических лиц, за которых перечислены ОПВ, ОПВР, ОППВ.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственная корпорация совместно с ЕНПФ обеспечивает наличие у одного вкладчика (получателя) одного ИПС для учета ОПВ и (или) одного ИПС для учета ОППВ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z132" w:id="45"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1894,925 +2580,1685 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2023 года № 485</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, условным пенсионным счетам, а также о получателях и размерах пенсионных выплат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="48"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, условным пенсионным счетам, а также о получателях и размерах пенсионных выплат (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 126)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 18 февраля 2017 года № 81, и определяют порядок обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, условным пенсионным счетам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) автоматизированная информационная система (далее – АИС) – организационно-упорядоченная совокупность информационно – коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z54" w:id="50"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) единый накопительный пенсионный фонд (далее – ЕНПФ) – юридическое лицо, осуществляющее деятельность по привлечению пенсионных взносов и пенсионным выплатам, а также иные функции, определенные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодексом Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) персональные данные – сведения, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Соглашение – соглашение о взаимодействии информационных систем центрального исполнительного органа и ЕНПФ, заключаемое в целях организации информационного взаимодействия;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обязательные пенсионные взносы (далее – ОПВ) – деньги, вносимые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в ЕНПФ в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обязательные профессиональные пенсионные взносы (далее ОППВ) – деньги, перечисленные агентами за счет собственных средств в ЕНПФ в пользу работников, занятых на работах с вредными условиями труда, профессии которых предусмотрены перечнем производств, работ, профессий работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) база данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам – сведения, сформированные из Государственной базы данных "Физические лица" и АИС "ООП" по перечисленным платежам по ОПВ, ОППВ;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
-[...15 lines deleted...]
-      7) обязательные профессиональные пенсионные взносы (далее ОППВ) – деньги, перечисленные агентами за счет собственных средств в ЕНПФ в пользу работников, занятых на работах с вредными условиями труда, профессии которых предусмотрены перечнем производств, работ, профессий работников;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обязательные пенсионные взносы работодателя (далее – ОПВР) – деньги, перечисленные агентами за счет собственных средств на условный пенсионный счет в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
-[...15 lines deleted...]
-      8) база данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам – сведения, сформированные из Государственной базы данных "Физические лица" и АИС "ООП" по перечисленным платежам по ОПВ, ОППВ;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования (далее – ЦИО);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
-[...15 lines deleted...]
-      9) обязательные пенсионные взносы работодателя (далее – ОПВР) – деньги, перечисленные агентами за счет собственных средств на условный пенсионный счет в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) условный пенсионный счет (далее – УПС) – счет, открытый на имя физического лица в едином накопительном пенсионном фонде, на котором учитываются сведения о поступивших обязательных пенсионных взносах работодателя и иных поступлениях в соответствии с законодательством Республики Казахстан, а также сведения о размере пенсионных выплат за счет обязательных пенсионных взносов работодателя на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z133" w:id="59"/>
-[...15 lines deleted...]
-      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования (далее – ЦИО);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ЦИО, ЕНПФ, а также Государственная корпорация используют полученную информацию в целях взаимодействия и интеграции в рамках предоставленных полномочий, определенных законодательствами Республики Казахстан по социально – трудовой сфере, а также в сфере информатизации и информационной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, условным пенсионным счетам, а также о получателях и размерах пенсионных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z134" w:id="60"/>
-[...15 lines deleted...]
-      11) условный пенсионный счет (далее – УПС) – счет, открытый на имя физического лица в едином накопительном пенсионном фонде, на котором учитываются сведения о поступивших обязательных пенсионных взносах работодателя и иных поступлениях в соответствии с законодательством Республики Казахстан, а также сведения о размере пенсионных выплат за счет обязательных пенсионных взносов работодателя на соответствующий финансовый год.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Глава 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок главы 2 - в редакции приказа Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обмен информацией между АИС ЦИО и ЕНПФ осуществляется на основании Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Информация, подлежащая обмену между АИС ЦИО и ЕНПФ, включает в себя сведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...97 lines deleted...]
-      3. ЦИО, ЕНПФ, а также Государственная корпорация используют полученную информацию в целях взаимодействия и интеграции в рамках предоставленных полномочий, определенных законодательствами Республики Казахстан по социально – трудовой сфере, а также в сфере информатизации и информационной безопасности.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о сумме поступивших (возвращенных) ОПВ, ОПВР, ОППВ и (или) пени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, условным пенсионным счетам, а также о получателях и размерах пенсионных выплат</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об изменении персональных данных вкладчиков (получателей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...53 lines deleted...]
-      4. Обмен информацией между АИС ЦИО и ЕНПФ осуществляется на основании Соглашения.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о суммах пенсионных накоплений, сформированных за счет ОПВ (ОППВ) и о дате первой пенсионной выплаты, осуществленной получателю из ЕНПФ, необходимых при расчете выплаты разницы по государственной гарантии (предоставляется по запросу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) об остатках пенсионных накоплений после осуществления перевода в страховую организацию и (или) в доверительное управление управляющему инвестиционным портфелем, единовременных пенсионных выплат в целях улучшения жилищных условий и (или) оплаты лечения, и о суммах пенсионных накоплений с даты перевода в страховую организацию, доверительное управление управляющему инвестиционным портфелем, единовременных пенсионных выплат в целях улучшения жилищных условий и (или) оплаты лечения до достижения возраста, установленного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Кодекса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) о подтверждении у вкладчика (получателя) группы, даты установления и срока инвалидности из централизованной базы данных лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) о суммах пенсионных накоплений, сформированных за счет ОПВ, ОПВР, ОППВ, сумме начисленного инвестиционного дохода на отчетные даты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) о размерах пенсионных выплат и (или) переводов в страховую организацию из ЕНПФ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) об основаниях назначения ЦИО вкладчикам (получателям) пособий (при наличии у вкладчика (получателя) права на применение стандартных налоговых вычетов при налогообложении пенсионных выплат);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) о получателях пенсионных выплат, имеющих пенсионные накопления, сформированные за счет ОПВ, ОПВР, ОППВ и зарегистрировавших в Государственной корпорации заявления о назначении пенсионных выплат в связи с достижением пенсионного возраста согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 207 Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) о суммах единовременных пенсионных выплат лицам, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2827,393 +4273,823 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 220 Кодекса, о суммах пенсионных накоплений, переданных в доверительное управление управляющему инвестиционным портфелем в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>со статьей 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) о размерах пенсионных выплат по возрасту лицам, указанным в пунктах 1-3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 207</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, а также о размерах государственной базовой пенсионной выплаты, установленной на дату их назначения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) о принадлежности получателя к получателям пенсии по возрасту, за выслугу лет, судьям в отставке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) о возвращенных уполномоченным оператором суммах единовременных пенсионных выплат, осуществленных в целях улучшения жилищных условий и (или) оплаты лечения, о возвращенных выкупных сумм по договору пенсионного аннуитета и возвращенных суммах пенсионных накоплений из доверительного управления управляющим инвестиционным портфелем в управление Национальным Банком Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Передача сведений, определенных в пункте 5 настоящих Правил, осуществляется электронным способом в соответствии с Соглашением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       7. Обмен сведениями, определенными подпунктом 1) пункта 5 настоящих Правил, между АИС ЦИО и ЕНПФ осуществляется на ежедневной основе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
-[...15 lines deleted...]
-      12) о принадлежности получателя к получателям пенсии по возрасту, за выслугу лет, судьям в отставке;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Передача сведений, указанных в подпункте 2) пункта 5 настоящих Правил, осуществляется из АИС ЦИО в ЕНПФ в соответствии с Соглашением, не позднее одного рабочего дня, следующего за днем внесения изменений в базе данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
-[...15 lines deleted...]
-      13) о возвращенных уполномоченным оператором суммах единовременных пенсионных выплат, осуществленных в целях улучшения жилищных условий и (или) оплаты лечения, о возвращенных выкупных сумм по договору пенсионного аннуитета и возвращенных суммах пенсионных накоплений из доверительного управления управляющим инвестиционным портфелем в управление Национальным Банком Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЕНПФ не позднее одного рабочего дня, следующего за днем получения сведений об изменении персональных данных вкладчика (получателя), вносит изменения в АИС ЕНПФ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ежегодно до 1 марта, следующего за отчетным годом, между АИС ЦИО и ЕНПФ производится сверка баз данных по лицам, достигшим пенсионного возраста в соответствии с пунктом 1 статьи 207 Кодекса, имеющим пенсионные накопления в ЕНПФ и не обратившимся в ЕНПФ за выплатой пенсионных накоплений, на наличие у указанных лиц в АИС ЦИО назначенных пенсионных выплат по возрасту и государственной базовой пенсионной выплаты для оказания проактивной услуги на получение пенсионных выплат из ЕНПФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ЕНПФ не позднее двух рабочих дней со дня поступления запроса из Государственной корпорации предоставляет сведения, указанные в подпунктах 3) и 4) пункта 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 31.01.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      8. Передача сведений, указанных в подпункте 2) пункта 5 настоящих Правил, осуществляется из АИС ЦИО в ЕНПФ в соответствии с Соглашением, не позднее одного рабочего дня, следующего за днем внесения изменений в базе данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Предоставление сведений, указанных в подпункте 3), 4) и 6) пункта 5 настоящих Правил, в АИС ЦИО осуществляется ЕНПФ ежеквартально, в срок не позднее 15 (пятнадцатого) числа месяца, следующего за отчетным кварталом в формате, установленном Соглашением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
-[...15 lines deleted...]
-      ЕНПФ не позднее одного рабочего дня, следующего за днем получения сведений об изменении персональных данных вкладчика (получателя), вносит изменения в АИС ЕНПФ.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Государственная корпорация на основании информации, представленной согласно подпункту 3), 4) и 6) пункта 5 настоящих Правил формирует и предоставляет в ЦИО данные о разнице между суммой фактически внесенных ОПВ, ОППВ с учетом уровня инфляции и суммой пенсионных накоплений в ЕНПФ на 1 число месяца, следующего за отчетным кварталом, в том числе информацию по лицам, достигающим пенсионного возраста в текущем году, в соответствии с пунктом 1 статьи 207 Кодекса, и имеющим пенсионные накопления в ЕНПФ, сформированные за счет ОПВ, ОППВ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
-[...15 lines deleted...]
-      Ежегодно до 1 марта, следующего за отчетным годом, между АИС ЦИО и ЕНПФ производится сверка баз данных по лицам, достигшим пенсионного возраста в соответствии с пунктом 1 статьи 207 Кодекса, имеющим пенсионные накопления в ЕНПФ и не обратившимся в ЕНПФ за выплатой пенсионных накоплений, на наличие у указанных лиц в АИС ЦИО назначенных пенсионных выплат по возрасту и государственной базовой пенсионной выплаты для оказания проактивной услуги на получение пенсионных выплат из ЕНПФ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 12 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сведения, указанные в подпункте 7) пункта 5 настоящих Правил, ЕНПФ передает ежедневно в АИС ЦИО в формате, установленном Соглашением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
-[...15 lines deleted...]
-      9. ЕНПФ не позднее двух рабочих дней со дня поступления запроса из Государственной корпорации предоставляет сведения, указанные в подпунктах 3) и 4) пункта 5 настоящих Правил.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 13 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Обмен сведениями, установленными подпунктами 5), 8), 9), 10), 11), 12) и 13) пункта 5 настоящих Правил, между АИС ЦИО и ЕНПФ осуществляется в формате и сроки, установленные Соглашением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3284,308 +5160,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 23 ноября 2023 года № 485</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерств труда и социальной защиты населения и здравоохранения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 3 августа 2017 года № 232 "Об утверждении Правил формирования базы данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и единого списка физических лиц, заключивших договор о пенсионном обеспечении за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, и Правил обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам, а также о получателях и размерах пенсионных выплат" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 15629).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан, Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения и дополнения, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 13 марта 2019 года № 122 "О внесении изменений и дополнений в некоторые приказы исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан, Министра здравоохранения и социального развития Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18395).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z95" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 февраля 2021 года № 50 "О внесении изменений в приказ исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 3 августа 2017 года № 232 "Об утверждении Правил формирования базы данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и единого списка физических лиц, заключивших договор о пенсионном обеспечении за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, и Правил обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22289).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z96" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 27 апреля 2022 года № 138 "О внесении изменений в приказ исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 3 августа 2017 года № 232 "Об утверждении Правил формирования базы данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и единого списка физических лиц, заключивших договор о пенсионном обеспечении за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, и Правил обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 27834).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа и.о. Министра труда и социальной защиты населения Республики Казахстан от 12 августа 2022 года № 309 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан, исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан и Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 29125).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 21 ноября 2022 года № 467 "О внесении изменений в приказ исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 3 августа 2017 года № 232 "Об утверждении Правил формирования базы данных вкладчиков (получателей) по обязательным пенсионным взносам, обязательным профессиональным пенсионным взносам и единого списка физических лиц, заключивших договор о пенсионном обеспечении за счет обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов, и Правил обмена информацией между информационными системами центрального исполнительного органа и единого накопительного пенсионного фонда о движениях по индивидуальным пенсионным счетам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 30671).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3609,55 +5485,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>