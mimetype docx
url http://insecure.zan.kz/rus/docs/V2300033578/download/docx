--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4bedd4" w14:textId="e4bedd4">
+    <w:p w14:paraId="ad56065" w14:textId="ad56065">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах по сохранности обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов в едином накопительном пенсионном фонде в размере фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 23 октября 2023 года № 455. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 октября 2023 года № 33578</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 23 октября 2023 года № 455. Зарегистрирован в Министерстве юстиции Республики Казахстан 27 октября 2023 года № 33578.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с частью пятой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -812,50 +812,89 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Министра труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 23 октября 2023 года № 455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -882,862 +921,998 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на назначение выплаты разницы между суммой фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции и суммой пенсионных накоплений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Код города / района ______________ Республика Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Департамент Комитета труда и социальной защиты по __________________________</w:t>
+    <w:bookmarkStart w:name="z213" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент Комитета труда и социальной защиты по __________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Заявление</w:t>
+    <w:bookmarkStart w:name="z214" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="16"/>
+      <w:bookmarkStart w:name="z215" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (ки) ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии) полностью)</w:t>
-[...682 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии) полностью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения _____ _____________ ____года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       проживающего по адресу: __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Мой индивидуальный идентификационный номер _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Данные документа, удостоверяющего личность:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       № ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Кем выдан _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата выдачи _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу назначить мне выплату разницы между суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обязательных пенсионных взносов, обязательных профессиональных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z216" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взносов (необходимо указать вид взносов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z217" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с учетом уровня инфляции и суммой пенсионных накоплений. Несу ответственность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z218" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за подлинность представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z219" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу запросить в едином накопительном пенсионном фонде сведения о наличии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z220" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      индивидуального пенсионного счета и суммах пенсионных накоплений за счет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z221" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________ обязательных пенсионных взносов,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z222" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обязательных профессиональных пенсионных взносов (необходимо указать вид</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z223" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взносов). Даю согласие на сбор и обработку моих персональных данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необходимых для назначения мне выплаты разницы между суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обязательных пенсионных взносов, обязательных профессиональных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взносов (необходимо указать вид взносов) с учетом уровня инфляции суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z226" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионных накоплений. Даю согласие на уведомление о принятии решения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z227" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о назначении (отказе в назначении) суммы выплаты разницы между суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       обязательных пенсионных взносов, обязательных профессиональных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взносов (необходимо указать вид взносов) с учетом уровня инфляции и суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z229" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионных накоплений путем отправления на мобильный телефон sms-оповещения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контактные данные заявителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       телефон домашний _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       мобильный _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Е-маil ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       дата подачи заявления: __________ ___________________ 20 _____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Подпись заявителя ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Заявление гражданина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       принято "____"__________ 20__года. № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       фамилия, имя, отчество (при его наличии), должность и подпись лица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       принявшего документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2403,182 +2578,181 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z232" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ---------------------------------------------------------------------</w:t>
-[...121 lines deleted...]
-        <w:t>документы: _____________________________________________________________</w:t>
+       ---------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (линия отреза)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Заявление гражданина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       зарегистрировано за № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата принятия документов ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество (при его наличии), должность и роспись лица, принявшего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       документы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2627,50 +2801,89 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Министра труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 23 октября 2023 года № 455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -2698,1036 +2911,978 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проект решения о назначении (об отказе в назначении) суммы выплаты разницы между суммой фактически внесенных обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов с учетом уровня инфляции и суммой пенсионных накоплений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект решения № _______ от "____" ________ 20_ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...244 lines deleted...]
-      <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z238" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Сумма (нужное заполнить): по обязательным пенсионным взносам с учетом</w:t>
-[...111 lines deleted...]
-      <w:bookmarkStart w:name="z32" w:id="22"/>
+      Департамент Комитета труда и социальной защиты ___________ № дела ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z239" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Сумма пенсионных накоплений в едином накопительном пенсионном фонде</w:t>
-[...111 lines deleted...]
-      <w:bookmarkStart w:name="z33" w:id="23"/>
+      О назначении (об отказе в назначении) суммы выплаты разницы между суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z240" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Назначить сумму выплаты разницы между суммой</w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">пенсионных накоплений в соответствии с </w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z241" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (обязательных пенсионных взносов, обязательных профессиональных пенсионных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z242" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взносов (необходимо указать вид взносов) с учетом уровня инфляции и суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пенсионных накоплений Гражданина (ки)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Пол _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата рождения ____ ________ ____ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата обращения "____" ________ 20__года. № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата наступления права на пенсионные выплаты: по обязательным пенсионным взносам ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по обязательным профессиональным пенсионным взносам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Сумма (нужное заполнить): по обязательным пенсионным взносам с учетом уровня инфляции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по обязательным профессиональным пенсионным взносам с учетом уровня инфляции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       2. Сумма пенсионных накоплений в едином накопительном пенсионном фонде составляет (нужное заполнить) по обязательным пенсионным взносам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________________________________ теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       по обязательным профессиональным пенсионным взносам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________________ теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       3. Назначить сумму выплаты разницы между суммой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (обязательных пенсионных взносов, обязательных профессиональных пенсионных взносов (необходимо указать вид взносов) с учетом уровня инфляции и суммой пенсионных накоплений в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 217 Социального кодекса</w:t>
-[...359 lines deleted...]
-        <w:t>(фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+        <w:t xml:space="preserve"> статьи 217 Социального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В размере __________________________________________________________ теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       4. Отказать в назначении суммы выплаты разницы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (основание)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати директора департамента ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель управления (отдела) ________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист по назначению ____________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проект решения подготовлен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати руководителя отделения государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии)) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Специалист отделения государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (фамилия, имя, отчество (при его наличии))             (подпись)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3776,50 +3931,89 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Министра труда и социальной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>защиты населения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>от 23 октября 2023 года № 455</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -3841,171 +4035,215 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Проект формы</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал sms-оповещений _________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z248" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(вид выплаты)</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve">  (вид выплаты)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z249" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  по _________________отделению государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5202,55 +5440,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5576,31 +5814,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>