--- v0 (2025-11-02)
+++ v1 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0046a7" w14:textId="d0046a7">
+    <w:p w14:paraId="9d6072c" w14:textId="9d6072c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2271,146 +2271,50 @@
         <w:t xml:space="preserve">
       18. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2606,51 +2510,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением внесенным приказом Министра сельского хозяйства РК от 23.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3319,71 +3263,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственная услуга физическим или юридическим лицам, а также организациям, не являющимся юридическими лицами (далее – услугополучатель) оказывается на платной основе.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">В соответствии со </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) при оказании государственной услуги уплачивается лицензионный сбор за выдачу лицензии на занятие отдельными видами деятельности в размере 10 (десять) месячных расчетных показателей.</w:t>
+              <w:t xml:space="preserve">В соответствии с </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 616 Налогового кодекса Республики Казахстан при оказании государственной услуги уплачивается лицензионный сбор за выдачу лицензии на занятие отдельными видами деятельности в размере 10 (десять) месячных расчетных показателей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оплата лицензионного сбора осуществляется в наличной и безналичной форме через банки второго уровня и организации, осуществляющие отдельные виды банковских операций, а также в безналичной форме через платежный шлюз "электронного правительства" (далее – ПШЭП).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17700,55 +17644,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>