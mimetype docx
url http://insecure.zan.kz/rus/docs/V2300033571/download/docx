--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d6072c" w14:textId="9d6072c">
+    <w:p w14:paraId="56c6445" w14:textId="56c6445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 23 октября 2023 года № 367. Зарегистрирован в Министерстве юстиции Республики Казахстан 26 октября 2023 года № 33571.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212  (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -849,90 +925,252 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок оказания государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1067,50 +1305,136 @@
         <w:t xml:space="preserve">
       4. Перечень основных требований к оказанию государственной услуги "Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Услугополучатель направляет услугодателю посредством портала документы, указанные в пункте 8 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1167,50 +1491,136 @@
         <w:t xml:space="preserve">
       Информационное взаимодействие портала и информационных систем осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об информатизации".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Государственная информационная система разрешений и уведомлений полностью автоматически обрабатывает и формирует результат оказания государственной услуги – лицензию на экспорт отдельных видов товаров по </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1873,448 +2283,814 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отказ в выдаче лицензии услугополучателю осуществляется по основаниям, указанным в пункте 9 Перечня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 14 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг согласно подпункту 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о государственных услугах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель направляет информацию о внесенных изменениях и (или) дополнениях в настоящие Правила оператору информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При оказании государственной услуги посредством государственной информационной системы разрешений и уведомлений данные о стадии оказания государственной услуги поступают в автоматическом режиме в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае поступления жалобы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК), услугодатель направляет ее в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), не позднее 3 (трех) рабочих дней со дня поступления. Жалоба услугодателем не направляется в орган, рассматривающий жалобу (вышестоящий административный орган и (или) должностное лицо), в случае принятия в течение 3 (трех) рабочих дней благоприятного акта, совершения административного действия, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах подлежит рассмотрению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       услугодателем – в течение 5 (пяти) рабочих дней со дня ее регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченным органом по оценке и контролю за качеством оказания государственных услуг – в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Срок рассмотрения жалобы услугодателем, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона о государственных услугах продлевается не более чем на 10 (десять) рабочих дней в случаях необходимости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведения дополнительного изучения или проверки по жалобе либо проверки с выездом на место;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получения дополнительной информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае продления срока рассмотрения жалобы должностное лицо, наделенное полномочиями по рассмотрению жалоб, в течение 3 (трех) рабочих дней с момента продления срока рассмотрения жалобы сообщает в письменной форме (при подаче жалобы на бумажном носителе) или электронной форме (при подаче жалобы в электронном виде) услугополучателю, подавшему жалобу, о продлении срока рассмотрения жалобы с указанием причин продления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра сельского хозяйства РК от 01.06.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2445,80 +3221,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>при введении количественных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ограничений (квот)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Выдача лицензии на экспорт и (или) импорт отдельных видов товаров при введении количественных ограничений (квот)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции приказа Министра сельского хозяйства РК от 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4740,68 +5516,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу лицензии на экспорт отдельных видов товаров*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5683,84 +6459,84 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z88" w:id="61"/>
+      <w:bookmarkStart w:name="z88" w:id="60"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: * заявление на выдачу лицензии на экспорт отдельных видов товаров заполняется услугополучателем в соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденным Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7842,68 +8618,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на выдачу лицензии на импорт отдельных видов товаров*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8801,84 +9577,84 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z74" w:id="63"/>
+      <w:bookmarkStart w:name="z74" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Примечание: * заявление на выдачу лицензии на импорт отдельных видов товаров заполняется услугополучателем в соответствии с Инструкцией по оформлению заявлений на выдачу лицензий на экспорт или импорт отдельных видов товаров и оформлению таких лицензий согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению № 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам выдачи лицензий и разрешений на экспорт и (или) импорт товаров, включенных в единый перечень товаров, к которым применяются меры нетарифного регулирования в торговле с третьими странами, утвержденным Решением Совета Евразийской экономической комиссии от 24 ноября 2023 года № 125.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подтверждаю достоверность представленной информации и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку персональных данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11116,68 +11892,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия на экспорт отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра сельского хозяйства РК от 24.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14111,77 +14887,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензия на импорт отдельных видов товаров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17263,59 +18039,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="66"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkStart w:name="z85" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2781300" cy="2476500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -17387,88 +18163,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование уполномоченного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ в оказании государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z87" w:id="68"/>
+      <w:bookmarkStart w:name="z87" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата выдачи: [Дата выдачи]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[Наименование услугополучателя]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17644,55 +18420,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>