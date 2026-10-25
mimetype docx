--- v0 (2025-10-17)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f712d66" w14:textId="f712d66">
+    <w:p w14:paraId="09f818b" w14:textId="09f818b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1276,114 +1276,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городах областного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган столицы, области, города республиканского значения, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок квотирования рабочих мест для трудоустройства граждан из числа молодежи, потерявших или оставшихся до наступления совершеннолетия без попечения родителей, являющихся выпускниками организаций образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1494,74 +1556,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) анализа сведений о количестве действующих трудовых договоров, заключенных между работодателями и выпускниками текущего года вне квоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) списка выпускников текущего года, предоставленных управлениями образования областей, городов республиканского значения и столицы в карьерные центры;</w:t>
+      6) списка выпускников текущего года, предоставленных управлениями образования столицы, областей и городов республиканского значения в карьерные центры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) списка выпускников текущего года, зарегистрированных карьерным центром в качестве безработных и желающих трудоустроиться по квоте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Местный исполнительный орган по вопросам социальной защиты и занятости населения на основании сведений о количестве рабочих мест для выполнения квоты трудоустройства выпускников текущего года, наличии вакантных должностей в разрезе специальностей, предоставляемых работодателем в карьерные центры по форме, утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1574,74 +1698,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", формирует базу данных выпускников текущего года, нуждающихся в трудоустройстве и вакансий для них в разрезе организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Местный исполнительный орган областей, городов республиканского значения, столицы на основании представленных предложений местным исполнительным органом по вопросам социальной защиты и занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для выпускников текущего года на предстоящий год в разрезе организаций в соответствии с </w:t>
+      5. Местный исполнительный орган столицы, областей, городов республиканского значения на основании представленных предложений местным исполнительным органом по вопросам социальной защиты и занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для выпускников текущего года на предстоящий год в разрезе организаций в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 107 Социального Кодекса Республики Казахстан и доводит до сведения работодателей за один месяц до начала предстоящего календарного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Квота устанавливается независимо от организационно-правовой формы и формы собственности, а также индивидуальных предпринимателей в процентном выражении от списочной численности работников организации и пересматривается ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1654,74 +1840,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работодатели в соответствии с установленной квотой в течение шести месяцев со дня введения квоты предоставляют рабочие места для трудоустройства выпускников текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Размер квоты для организаций устанавливается местными исполнительными органами областей, городов республиканского значения, столицы с учетом складывающейся ситуации на региональных рынках труда, численности выпускников текущего года и необходимости оказания им содействия в трудоустройстве.</w:t>
+      8. Размер квоты для организаций устанавливается местными исполнительными органами столицы, областей, городов республиканского значения с учетом складывающейся ситуации на региональных рынках труда, численности выпускников текущего года и необходимости оказания им содействия в трудоустройстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в населенных пунктах выпускников текущего года квота в организациях, находящихся на территории данных населенных пунктов, не устанавливается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Установленная квота для организаций в течение календарного года подлежит пересмотру (корректировки) в случаях, предусмотренных пунктом 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2005,114 +2253,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городах областного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган столицы, области, городов республиканского значения определяющий направления в сфере социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок квотирования рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2303,74 +2613,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", формирует базу данных лиц, освобожденных из мест лишения свободы, нуждающихся в трудоустройстве и вакансий для них в разрезе организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Местный исполнительный орган областей, городов республиканского значения, столицы на основании представленных предложений местным органом по вопросам занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы на предстоящий год в соответствии с </w:t>
+      5. Местный исполнительный орган столицы, областей, городов республиканского значения на основании представленных предложений местным органом по вопросам занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы на предстоящий год в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 107 Социального Кодекса Республики Казахстан и в течение двух рабочих дней со дня установления квоты доводит ее до сведения работодателей в отношении которых установлена квота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Квота устанавливается для организаций независимо от организационно-правовой формы и формы собственности, а также индивидуальных предпринимателей в процентном выражении от списочной численности работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2383,74 +2755,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работодатели в соответствии с установленной квотой в течение 6 календарных месяцев со дня введения квоты предоставляют рабочие места для трудоустройства лиц, освобожденных из мест лишения свободы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Размер квоты для организаций устанавливается местными исполнительными органами областей, городов республиканского, столицы с учетом складывающейся ситуации на региональных рынках труда, численности лиц, освобожденных из мест лишения свободы и необходимости оказания им содействия в трудоустройстве.</w:t>
+      8. Размер квоты для организаций устанавливается местными исполнительными органами столицы, областей, городов республиканского значения, с учетом складывающейся ситуации на региональных рынках труда, численности лиц, освобожденных из мест лишения свободы и необходимости оказания им содействия в трудоустройстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в населенных пунктах лиц, освобожденных из мест лишения свободы, квота в организациях, находящихся на территории данных населенных пунктов не устанавливается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Установленная квота для организаций в течение календарного года подлежит пересмотру (корректировки) в случаях, предусмотренных пунктом 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2734,114 +3168,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      1) местный исполнительный орган (акимат) – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) работодатель – физическое или юридическое лицо, с которым работник состоит в трудовых отношениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      3) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, столице, городах областного и республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+      4) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган столицы, области, городов республиканского значения определяющий направления в сфере социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок квотирования рабочих мест для трудоустройства лиц, состоящих на учете службы пробации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3012,74 +3508,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", формирует базу данных лиц, состоящих на учете службы пробации, нуждающихся в трудоустройстве и вакансий для них в разрезе организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Местный исполнительный орган областей, городов республиканского значения, столицы на основании представленных предложений местным органом по вопросам занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для трудоустройства лиц, состоящих на учете службы пробации на предстоящий год в соответствии с </w:t>
-[...9 lines deleted...]
-        <w:t>подпунктом 2)</w:t>
+      5. Местный исполнительный орган столицы, областей, городов республиканского значения на основании представленных предложений местным органом по вопросам занятости населения ежегодно до 5 декабря текущего года устанавливает квоту рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы на предстоящий год в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 107 Социального Кодекса Республики Казахстан и в течение двух рабочих дней со дня установления квоты доводит ее до сведения работодателей в отношении которых установлена квота.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Квота устанавливается для организаций независимо от организационно-правовой формы и формы собственности, а также индивидуальных предпринимателей в процентном выражении от списочной численности работников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3092,74 +3650,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Работодатели в соответствии с установленной квотой в течение 6 календарных месяцев со дня введения квоты предоставляют рабочие места для трудоустройства лиц, состоящих на учете службы пробации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Размер квоты для организаций устанавливается местными исполнительными органами областей, городов республиканского значения, столицы с учетом складывающейся ситуации на региональных рынках труда, численности лиц, состоящих на учете службы пробации и необходимости оказания им содействия в трудоустройстве.</w:t>
+      8. Размер квоты для организаций устанавливается местными исполнительными органами столицы, областей, городов республиканского значения с учетом складывающейся ситуации на региональных рынках труда, численности лиц, состоящих на учете службы пробации и необходимости оказания им содействия в трудоустройстве.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае отсутствия в населенных пунктах лиц, состоящих на учете службы пробации, квота в организациях, находящихся на территории данных населенных пунктов не устанавливается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Установленная квота для организаций в течение календарного года подлежит пересмотру (корректировки) в случаях, предусмотренных пунктом 11 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3331,85 +3951,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 октября 2023 года № 446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в карьерный центр. Карьерный центр представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения области, городов республиканского значения, столицы. Местный исполнительный орган по вопросам социальной защиты и занятости населения области, городов республиканского значения, столицы представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
+      Представляется: в карьерный центр. Карьерный центр представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения. Местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет-ресурсе: www.enbek.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
@@ -3524,72 +4182,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: организации представляют сведения в карьерные центры населения к 10 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения области, городов республиканского значения, столицы к 20 числу месяца, следующего за отчетным кварталом.</w:t>
+        <w:t xml:space="preserve">
+      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения столицы, области, городов республиканского значения к 20 числу месяца, следующего за отчетным кварталом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
-[...15 lines deleted...]
-      Местный орган по вопросам занятости населения области, городов республиканского значения, столицы представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный орган по вопросам занятости населения столицы, области, городов республиканского значения представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве рабочих мест для выполнения квоты трудоустройства граждан из числа молодежи, потерявших или оставшихся до наступления совершеннолетия без попечения родителей, являющихся выпускниками организаций образования, наличии вакантных должностей и выполнении квоты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5144,85 +5802,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 октября 2023 года № 446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z140" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z141" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в карьерный центр. Карьерный центр представляют в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения области. Местный исполнительный орган по вопросам социальной защиты и занятости населения области, городов республиканского значения, столицы представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
+      Представляется: в карьерный центр. Карьерный центр представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения. Местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z142" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет-ресурсе: www.enbek.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z143" w:id="132"/>
     <w:p>
@@ -5337,72 +6033,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: организации представляют сведения в карьерные центры населения к 10 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z149" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения области, городов республиканского значения, столицы к 20 числу месяца, следующего за отчетным кварталом.</w:t>
+        <w:t xml:space="preserve">
+      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения столицы, области, городов республиканского значения к 20 числу месяца, следующего за отчетным кварталом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z150" w:id="139"/>
-[...15 lines deleted...]
-      Местный орган по вопросам занятости населения области, городов республиканского значения, столицы представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный орган по вопросам занятости населения столицы, области, городов республиканского значения представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z151" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве рабочих мест для выполнения квоты трудоустройства лиц, освобожденных из мест лишения свободы, наличии вакантных должностей и выполнении квоты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -6918,85 +7614,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 октября 2023 года № 446</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z175" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z176" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в карьерный центр. Карьерный центр представляют в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения области, городов республиканского значения, столицы. Местный исполнительный орган по вопросам социальной защиты и занятости населения области, городов республиканского значения, столицы представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
+      Представляется: в карьерный центр. Карьерный центр представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения района. Местный исполнительный орган по вопросам социальной защиты и занятости населения района представляет в местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения. Местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области, городов республиканского значения представляет в Центр развития трудовых ресурсов Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z177" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма административных данных размещена на интернет-ресурсе: www.enbek.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z178" w:id="165"/>
     <w:p>
@@ -7111,72 +7845,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления: организации представляют сведения в карьерные центры населения к 10 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z184" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения области, городов республиканского значения, столицы к 20 числу месяца, следующего за отчетным кварталом.</w:t>
+        <w:t xml:space="preserve">
+      Местный орган по вопросам занятости населения района (города) представляет сведения в местный орган по вопросам занятости населения столицы, области, городов республиканского значения к 20 числу месяца, следующего за отчетным кварталом. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z185" w:id="172"/>
-[...15 lines deleted...]
-      Местный орган по вопросам занятости населения области, городов республиканского значения, столицы представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный орган по вопросам занятости населения столицы, области, городов республиканского значения представляют сведения в уполномоченный орган по вопросам занятости населения к 25 числу месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z186" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о количестве рабочих мест для выполнения квоты трудоустройства лиц, состоящих на учете службы пробации, наличии вакантных должностей и выполнении квоты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -8906,55 +9640,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9280,31 +10014,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>