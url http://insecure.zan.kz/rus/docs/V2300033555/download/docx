--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="705a010" w14:textId="705a010">
+    <w:p w14:paraId="5eb9004" w14:textId="5eb9004">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,226 +100,303 @@
         </w:rPr>
         <w:t>Об утверждении Правил оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 10 октября 2023 года № 726. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 октября 2023 года № 33555.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств" согласно приложению к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на официальном интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра юстиции Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -451,64 +528,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Ескараев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -638,822 +715,1119 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 октября 2023 года № 726</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Правила оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств" (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "О государственных услугах" (далее - Закон) и определяют порядок оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств" (далее-государственная услуга).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств" (далее–государственная услуга).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Актуализация (корректировка) наименования юридических лиц, филиалов и представительств осуществляется путем внесения измененных сведений о наименованиях юридических лиц, филиалов и представительств в Государственную базу данных "Юридические лица" (далее - ГБД ЮЛ) на основании заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Актуализация (корректировка) наименования юридических лиц, филиалов и представительств осуществляется в случае допущения ошибки в наименовании юридического лица, филиала и представительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственная услуга в отношении юридических лиц, филиалов и представительств, являющихся некоммерческими организациями, оказывается Министерством юстиции (далее-Министерство) и территориальными органами юстиции (далее – услугодатель). Филиалами Государственной корпорации "Правительство для граждан" (далее – филиалы Государственной корпорации) государственная услуга оказывается в отношении юридических лиц, филиалов и представительств, являющихся коммерческими организациями (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Актуализацию (корректировку) наименования общественных и религиозных объединений с республиканским и региональным статусами, в том числе политических партий, Республиканской нотариальной палаты, Республиканской коллегии адвокатов, Республиканской палаты частных судебных исполнителей, Национальной палаты предпринимателей Республики Казахстан, Палаты судебных экспертов Республики Казахстан, Арбитражной палаты Казахстана, Республиканской коллегии юридических консультантов, филиалов и представительств иностранных и международных некоммерческих неправительственных объединений, осуществляет Министерство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Актуализация (корректировка) наименования созданных, реорганизованных юридических лиц, их филиалов и представительств, общественных и религиозных объединений с местным статусом, фондов и объединений юридических лиц, филиалов и представительств общественных и религиозных объединений, осуществляется территориальными органами юстиции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Актуализация (корректировка) наименования юридических лиц, филиалов и представительств, относящихся к коммерческим организациям, осуществляется филиалами Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Услугодатель направляет информацию о принятии настоящих Правил, в организации, осуществляющие прием заявлений и выдачу результатов оказания государственной услуги, в том числе в Единый контакт-центр в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Для получения государственной услуги юридические лица (далее - услугополучатель) подают заявление по форме согласно </w:t>
+      9. Для получения государственной услуги юридические лица (далее – услугополучатель) подают заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее-заявление) и документ, предусмотренный в перечне основных требований к оказанию государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее-Перечень) через филиалы Государственной корпорации или веб-портал "электронного правительства": www.egov.kz (далее – портал).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+        <w:t xml:space="preserve"> к настоящим Правилам (далее-Перечень) через филиалы Государственной корпорации или веб-портал "цифрового правительства": www.egov.kz (далее – портал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При обращении в Государственную корпорацию, в случае предоставления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня основных требований к оказанию государственных услуг, в соответствии с видом и (или) документов с истекшим сроком действия, работник Государственной корпорации отказывает в приеме заявления, и выдает расписку об отказе в приеме документов по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче услугополучателем документов в "личном кабинете" услугополучателя отображается статус о принятии заявления для оказания государственной услуги, с указанием даты и времени получения результата оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При поступлении заявления на оказание государственной услуги, согласно пунктам 5, 6 и 7 настоящих Правил, руководитель управления (отдела) регистрации юридических лиц в течение 20 минут определяет исполнителя и направляет на исполнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель проверяет полноту пакета представленных документов на соответствие действующему законодательству Республики Казахстан и вносит сведения о корректировке наименования юридического лица, филиала и представительства в ГБД ЮЛ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После внесения соответствующих корректировок направляется уведомление об актуализации (корректировки) наименования юридического лица, филиала и представительства (далее – уведомление об актуализации наименования) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам на согласование и подписание руководству услугодателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После подписания руководством актуализацию (корректировку) наименования юридического лица, филиала и представительства исполнителем в "личный кабинет" услугополучателя посредством портала, удостоверенный электронно-цифровой подписью (далее-ЭЦП) услугодателя либо в Государственную корпорацию направляется уведомление об актуализации наименования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. При наличии оснований для отказа в оказании государственной услуги, уведомление об отказе в актуализации (корректировки) наименования юридического лица, филиала и представительства, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, удостоверенное ЭЦП услугодателя, направляется в "личный кабинет" на портале либо в Государственную корпорацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) пункта 2 </w:t>
+      13. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере кибербезопасности, в соответствии с подпунктом 11) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В случае сбоя информационной системы услугодатель незамедлительно уведомляет оператора информационно-коммуникационной инфраструктуры "электронного правительства" (далее – оператор) и услугополучателя.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случае сбоя информационной системы услугодатель незамедлительно уведомляет оператора цифровой инфраструктуры "цифрового правительства" (далее – оператор) и услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В этом случае оператор предпринимает меры по определению причины сбоя информационной системы и в течение 1 (одного) рабочего дня составляет протокол (акт) о технической проблеме и подписывает его услугодателем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан, услугодатель, должностное лицо, чьи административный акт, административное действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет благоприятный административный акт, совершит административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона, подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1487,647 +1861,686 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной услуги</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Актуализация (корректировка)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименования юридических лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалов и представительств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление об актуализации (корректировки) наименования юридического лица, филиала (представительства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. БИН юридического лица, филиала (представительства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z83" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Основание для актуализации (корректировки)</w:t>
-[...17 lines deleted...]
-        <w:t>наименования юридического лица, филиала (представительства)</w:t>
+      2. Основание для актуализации (корректировки) наименования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>юридического лица, филиала (представительства)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z48" w:id="41"/>
+      <w:bookmarkStart w:name="z84" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Причина корректировки __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(заявитель указывает текстом причину либо основание корректировки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z49" w:id="42"/>
+      <w:bookmarkStart w:name="z85" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наименование юридического лица, филиала и представительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z50" w:id="43"/>
+      <w:bookmarkStart w:name="z86" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Полное наименование на государственном языке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(в случае необходимости) ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z51" w:id="44"/>
+      <w:bookmarkStart w:name="z87" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Полное наименование на русском языке (в случае необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z52" w:id="45"/>
+      <w:bookmarkStart w:name="z88" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Краткое наименование на государственном языке</w:t>
-[...19 lines deleted...]
-    </w:p>
+      7. Краткое наименование на государственном языке (в случае необходимости)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z53" w:id="46"/>
+      <w:bookmarkStart w:name="z89" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Краткое наименование на русском языке (в случае необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z54" w:id="47"/>
+      <w:bookmarkStart w:name="z90" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование на английском языке (в случае необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z55" w:id="48"/>
+      <w:bookmarkStart w:name="z91" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Краткое наименование на английском языке (в случае необходимости)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...75 lines deleted...]
-        <w:t>"___" ____ 20 __ год (подпись)</w:t>
+      <w:bookmarkStart w:name="z92" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О (при его наличии) и подпись заявителя ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен на использования сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________ "___" ____ 20 __ год (подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К заявлению прилагаются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2135,50 +2548,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>документ-основание для проведения актуализации (корректировки)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(в случае необходимости) _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2214,138 +2645,192 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам государственной</w:t>
+              <w:t>государственной услуги</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>услуги "Актуализация (корректировка)</w:t>
+              <w:t>"Актуализация (корректировка)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименования юридических лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалов и представительств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Актуализация (корректировка) наименования юридических лиц, филиалов и представительств"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2358,52 +2843,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование государственной услуги "Актуализация (корректировка) наименования юридических лиц, филиалов и представительств"</w:t>
+              <w:t xml:space="preserve">
+Перечень основных требований к оказанию государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2436,123 +2921,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование услугодателя</w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Министерство в отношении общественных и религиозных объединений с республиканским и региональным статусами, в том числе политических партий, филиалов и представительств иностранных, и международных некоммерческих неправительственных объединений;</w:t>
-[...35 lines deleted...]
-3) Филиалы Государственной корпорации "Правительство для граждан" (далее-Государственная корпорация) в отношении юридических лиц, филиалов и представительств, являющихся коммерческими организациями.</w:t>
+Актуализация (корректировка) наименования юридических лиц, филиалов и представительств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2585,87 +3034,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная корпорация и веб-портал "электронного правительства"</w:t>
+1) Министерство в отношении общественных и религиозных объединений с республиканским и региональным статусами, в том числе политических партий, филиалов и представительств иностранных, и международных некоммерческих неправительственных объединений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Территориальные органы юстиции в отношении общественных и религиозных объединений с местным статусом, фондов и объединений юридических лиц, филиалов и представительств общественных и религиозных объединений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Филиалы Государственной корпорации "Правительство для граждан" (далее-Государственная корпорация) в отношении юридических лиц, филиалов и представительств, являющихся коммерческими организациями.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2698,87 +3183,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в течение 1 рабочего дня, следующего за днем подачи заявления с приложением необходимых документов.</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2811,87 +3296,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (частично автоматизированная)/бумажная.</w:t>
+Государственная корпорация и веб-портал "электронного правительства"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2924,87 +3409,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление об актуализации (корректировки) либо уведомление об отказе в актуализации (корректировки)</w:t>
+в течение 1 рабочего дня, следующего за днем подачи заявления с приложением необходимых документов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3037,87 +3522,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бесплатно</w:t>
+Электронная (частично цифровизированная)/бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3150,125 +3635,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием заявлений и выдача результатов государственных услуг осуществляется через филиалы Государственной корпорации с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно Трудовому кодексу (далее - Кодекс) Республики Казахстан.</w:t>
-[...37 lines deleted...]
-              <w:t>, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Уведомление об актуализации (корректировки) либо уведомление об отказе в актуализации (корректировки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3301,235 +3748,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее получения в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При подаче документов через Государственную корпорацию:</w:t>
-[...147 lines deleted...]
-2) Электронный подтверждающий документ (учредительные документы, решение уполномоченного органа юридического лица). Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3562,125 +3861,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и цифровых объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+              <w:t xml:space="preserve">
+Прием заявлений и выдача результатов государственных услуг осуществляется через филиалы Государственной корпорации с понедельника по пятницу включительно с 9.00 до 18.00 часов без перерыва, дежурные отделы обслуживания населения Государственной корпорации с понедельника по пятницу включительно с 9.00 до 20.00 часов и в субботу с 9.00 до 13.00 часов кроме праздничных и выходных дней согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу (далее - Кодекс) Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>
+Через портал – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно Кодексу, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3713,159 +4012,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель имеющим полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться прием документов производится услугодателем с выездом по месту жительства, посредством обращения через единый контакт-центр 1414, 8 800 080 7777.</w:t>
+При подаче документов через Государственную корпорацию:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса мест оказания государственной услуги размещены на интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+1) Заявление по форме, согласно приложению 1 к настоящим Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия электронной цифровой подписи или использования одноразового пароля, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи портала.</w:t>
+2) Удостоверение личности или его электронный документ, полученный из сервиса цифровых документов (для идентификации личности)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услугополучатель получает информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра.</w:t>
+3) Подтверждающий документ (учредительные документы, решение уполномоченного органа юридического лица). При подаче документов через веб-портал "цифрового правительства":</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
+1) Заявление в форме электронного документа, удостоверенного ЭЦП по форме согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Электронный подтверждающий документ (учредительные документы, решение уполномоченного органа юридического лица). Сведения о документах, удостоверяющих личность, о государственной регистрации (перерегистрации) юридического лица, услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель имеющим полную или частичную утрату способности, или возможности осуществлять самообслуживание, самостоятельно передвигаться, ориентироваться прием документов производится услугодателем с выездом по месту жительства, посредством обращения через единый контакт-центр 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адреса мест оказания государственной услуги размещены на интернет-ресурсе услугодателя – www.gov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия электронной цифровой подписи или использования одноразового пароля, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи, к учетной записи портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услугополучатель получает информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, а также Единого контакт-центра. Сервис цифровых документов доступен для субъектов, авторизованных в мобильном приложении и информационных системах пользователей.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъект проходит авторизацию методами доступными в мобильном приложении и информационных системах пользователей, далее в разделе "Цифровые документы" просматривает необходимый документ для дальнейшего использования.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -3993,88 +4628,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименования юридических лиц,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалов и представительств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об актуализации (корректировки) наименования юридического лица, филиала и представительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z76" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z76" w:id="42"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование регистрирующего органа __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>рассмотрев представленные документы по заявлению №:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4216,50 +4851,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата и подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4360,316 +5013,370 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименования юридического лица,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>филиалов и представительств</w:t>
+              <w:t>филиалов и представительств"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление об отказе в актуализации (корректировки) наименования юридического лица, филиала и представительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z79" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заявление №: _______________ дата _______________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление №: _______________ дата _____________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Основание для отказа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>_______________________________________________________</w:t>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(текст мотивированного отказа формируется услугодателем)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Данный документ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункту 1</w:t>
-[...94 lines deleted...]
-        <w:t>соответствующего регистрирующего органа</w:t>
+        <w:t>пункту 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 62 Цифрового Кодекса Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан равнозначен документу на бумажном носителе. Содержит данные,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полученные из Государственной базы данных "Юридические лица" и подписанные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электронно-цифровой подписью соответствующего регистрирующего органа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4757,263 +5464,228 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Актуализация (корректировка)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наименования юридических лиц,</w:t>
+              <w:t>наименования юридического лица,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>филиалов и представительств"</w:t>
-            </w:r>
-[...102 lines deleted...]
-              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра юстиции РК от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 721</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после его официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...31 lines deleted...]
-        <w:t>общества "Государственная корпорация "Правительство для граждан" (указать адрес)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел №__ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>некоммерческого акционерного общества "Государственная корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительство для граждан" (указать адрес)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отказывает в приеме документов на оказание государственной услуги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5378,55 +6050,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>