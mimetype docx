--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7018f88" w14:textId="7018f88">
+    <w:p w14:paraId="fe67f6c" w14:textId="fe67f6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -814,75 +814,199 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок назначения проверки законности источников приобретения (происхождения) актива</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. В качестве должностного лица, инициирующего проверку, может выступать руководитель самостоятельного структурного подразделения уполномоченного органа по возврату активов, его заместитель либо лица, исполняющие их обязанности. </w:t>
+        <w:t>
+      4. В качестве должностного лица, инициирующего проверку, может выступать руководитель структурного подразделения по возврату активов уполномоченного органа по возврату активов или его заместитель, либо лица, исполняющие их обязанности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Проверка осуществляется по решению (постановлению) руководителя уполномоченного органа по возврату активов либо лица, исполняющего его обязанности, принимаемому на основании рапорта должностного лица уполномоченного органа по возврату активов, инициирующего проверку, либо по поручению Генерального Прокурора Республики Казахстан или заместителя Генерального Прокурора Республики Казахстан, курирующего работу уполномоченного органа по возврату активов.</w:t>
+      5. Проверка осуществляется по решению руководителя уполномоченного органа по возврату активов либо лица, исполняющего его обязанности, принимаемому на основании рапорта должностного лица уполномоченного органа по возврату активов, инициирующего проверку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В рапорте о назначении проверки указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -975,54 +1099,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) срок проведения проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В качестве проверяющих, в том числе по проверке, назначенной с 11 октября 2023 года, выступают должностные лица уполномоченного органа по возврату активов, а также сотрудники органов прокуратуры Республики Казахстан в порядке, определенном пунктом 16 настоящих Правил.</w:t>
+      7. В качестве проверяющих, в том числе по проверке, назначенной с 11 октября 2023 года, выступают должностные лица структурного подразделения по возврату активов уполномоченного органа по возврату активов, а также сотрудники органов прокуратуры Республики Казахстан в порядке, определенном пунктом 16 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. О проведении проверки законности источников приобретения (происхождения) актива выносится постановление, которое регистрируется в ведомстве органов прокуратуры в области государственной правовой статистики и специальных учетов и (или) его территориальных органах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1035,51 +1221,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В постановлении о проведении проверки указывается:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) номер и дата постановления, фамилия, имя, отчество (при его наличии) руководителя уполномоченного органа по возврату активов либо лица, исполняющего его обязанности, подписывающего постановление, основания проверки;</w:t>
+      1) номер и дата постановления, фамилия, имя, отчество (при его наличии) руководителя уполномоченного органа по возврату активов или лица, исполняющего его обязанности, либо иного уполномоченного должностного лица, подписывающего постановление, основания проверки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) данные об активе, в отношении которого назначена проверка, его местонахождение, наименование субъекта и (или) его аффилированных лиц, в собственности, пользовании, владении и (или) под контролем которых находится (находился) актив, сведения о руководителе юридического лица, бизнес-идентификационный номер (индивидуальный идентификационный номер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
@@ -1159,50 +1345,112 @@
         <w:t>
       6) права и обязанности субъекта и (или) его аффилированных лиц, в собственности, пользовании, владении и (или) под контролем которых находится (находился) актив, в отношении законности источников приобретения которого назначена проверка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подпись лица, уполномоченного подписывать постановление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Постановление о назначении проверки вручается субъекту и (или) его аффилированному лицу, в собственности, пользовании, владении и (или) под контролем которых находится (находился) актив, либо руководителю юридического лица посредством информационной системы по делопроизводству уполномоченного органа по возврату активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1293,54 +1541,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Проверка проводится только теми лицами, которые указаны в постановлении о проведении проверки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Состав лиц, проводящих проверку, предмет и период проверки могут изменяться (дополняться) по решению руководителя уполномоченного органа по возврату активов, назначившего проверку, либо лица, исполняющего его обязанности.</w:t>
+      Состав лиц, проводящих проверку, предмет и период проверки могут изменяться (дополняться) по решению руководителя уполномоченного органа по возврату активов или лица, исполняющего его обязанности, либо иного уполномоченного должностного лица, назначившего проверку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Решение об изменении (дополнении) предмета либо периода проверки выносится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1633,74 +1943,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан либо законодательством Республики Казахстан о возврате государству незаконно приобретенных активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При наличии угрозы жизни и здоровью должностного лица уполномоченного органа по возврату активов, а также угрозы воспрепятствования его законной деятельности, к проверке, для обеспечения безопасности лиц, осуществляющих проверку, могут быть привлечены сотрудники правоохранительных органов.</w:t>
+      При наличии угрозы жизни и здоровью должностного лица структурного подразделения по возврату активов уполномоченного органа по возврату активов, а также угрозы воспрепятствования его законной деятельности, к проверке, для обеспечения безопасности лиц, осуществляющих проверку, могут быть привлечены сотрудники правоохранительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Уполномоченный орган по возврату активов по согласованию с Генеральным Прокурором Республики Казахстан либо его заместителями может привлекать к проведению проверки, в том числе назначенной с 11 октября 2023 года, сотрудников ведомства органов прокуратуры, органов военной и транспортной прокуратур, прокуратур областей и приравненных к ним прокуратур (городов республиканского значения и столицы), районных и приравненных к ним (городские, межрайонные, а также специализированные) прокуратур.</w:t>
+      16. По согласованию с Генеральным Прокурором Республики Казахстан либо его заместителем к проведению проверки, в том числе назначенной с 11 октября 2023 года, могут привлекаться сотрудники других структурных подразделений Генеральной прокуратуры Республики Казахстан, ведомств органов прокуратуры, органов военной и транспортной прокуратур, прокуратур областей и приравненных к ним прокуратур (городов республиканского значения и столицы), районных и приравненных к ним (городские, межрайонные, а также специализированные) прокуратур.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В ходе проверки при отсутствии иных возможностей для выявления скрытых нарушений законодательства Республики Казахстан, имеющих значение для реализации проверки, решается вопрос о необходимости осуществления оперативно-розыскных мероприятий (далее – ОРМ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1773,51 +2207,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект постановления о проведении ОРМ согласовывается с руководителем подразделения по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий Генеральной прокуратуры Республики Казахстан (далее – Генеральная прокуратура).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Постановление о проведении оперативно-розыскных мероприятий подписывается Генеральным Прокурором Республики Казахстан либо заместителем Генерального Прокурора Республики Казахстан, курирующим работу уполномоченного органа по возврату активов.</w:t>
+      Постановление о проведении оперативно-розыскных мероприятий подписывается Генеральным Прокурором Республики Казахстан либо заместителем Генерального Прокурора Республики Казахстан, курирующим работу по возврату активов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Постановление о проведении ОРМ направляется для исполнения в уполномоченный орган согласно установленной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1837,87 +2271,149 @@
         </w:rPr>
         <w:t xml:space="preserve"> (далее – УПК) подследственности (подведомственности). В исключительных случаях, для предотвращения фактов утечки оперативной информации, исключения конфликта интересов, допускается поручать проведение ОРМ другим правоохранительным или специальным государственным органам вне зависимости от установленной законом компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Над проведением ОРМ осуществляется постоянный контроль подразделением по надзору за законностью оперативно-розыскной, контрразведывательной деятельности и негласных следственных действий Генеральной прокуратуры с заслушиванием результатов проведенной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным приказом Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Экспертиза в рамках проводимой проверки назначается в случаях, требующих специальных научных знаний и когда без ее назначения не представляется возможным реализовать проверку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Постановление о назначении экспертизы выносится руководителем уполномоченного органа по возврату активов, его заместителями или лицами, исполняющими их обязанности.</w:t>
+      Постановление о назначении экспертизы выносится руководителем уполномоченного органа по возврату активов или лицом, исполняющим его обязанности, либо иным уполномоченным должностным лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В постановлении о назначении экспертизы указываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
@@ -2137,50 +2633,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> (далее – ГПК), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административного</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуального кодекса (далее – АППК).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В ходе проверки уполномоченный орган по возврату активов запрашивает и получает у государственных, местных представительных и исполнительных органов, органов местного самоуправления и иных организаций независимо от форм собственности, субъектов квазигосударственного сектора, должностных и физических лиц дела, информацию и материалы в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2273,54 +2831,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не препятствует нормальному функционированию проверяемого актива, за исключением случаев, создающих угрозу законности и общественному порядку, социально-экономической стабильности в регионе, конституционному строю и национальной безопасности Республики Казахстан, а также угрожающих возникновением необратимых последствий для жизни и здоровья людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Требования уполномоченного органа по возврату активов о выделении сотрудников и (или) специалистов (работников), истребовании сведений и дел подписываются руководителем уполномоченного органа по возврату активов, его заместителями, руководителями структурных подразделений уполномоченного органа по возврату активов, лицами, исполняющими их обязанности, либо лицами, указанными в постановлении о назначении проверки, либо их непосредственными руководителями.</w:t>
+      22. Требования уполномоченного органа по возврату активов о выделении сотрудников и (или) специалистов (работников), истребовании сведений и дел подписываются руководителем уполномоченного органа по возврату активов или лицом, исполняющим его обязанности, либо иным уполномоченным должностным лицом, либо лицами, указанными в постановлении о назначении проверки, либо их непосредственными руководителями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Требования прокурора о предоставлении судами уголовных, гражданских, административных дел и дел об административных правонарушениях направляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2393,54 +3013,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Требования о проведении проверки, направляемые в уполномоченные органы, подписываются руководителем уполномоченного органа по возврату активов, его заместителем либо лицами, исполняющими их обязанности.</w:t>
+      24. Требования о проведении проверки, направляемые в уполномоченные органы, подписываются руководителем уполномоченного органа по возврату активов или лицом, исполняющим его обязанности, либо иным уполномоченным должностным лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Генерального Прокурора РК от 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. При проведении проверки уполномоченный орган по возврату активов применяет имеющиеся в наличии технические средства для сбора фактической информации об активе, законность источников приобретения (происхождения) которого является предметом проверки, субъектах, являющихся собственником, доверительным управляющим, пользователем такого актива, в том числе бывшими, а также документах, материалах, помещениях, процессе деятельности соответствующих активов (субъектов) и подтверждения фактов нарушения законности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3046,55 +3728,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3420,31 +4102,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>