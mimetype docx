--- v0 (2025-11-28)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e2efee" w14:textId="9e2efee">
+    <w:p w14:paraId="1608f60" w14:textId="1608f60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -984,50 +984,136 @@
         <w:t>
       4) получатель социальной выплаты (далее – получатель) – физическое лицо, за которое производились социальные отчисления в Государственный фонд социального страхования до наступления случая социального риска и в отношении которого Государственным фондом социального страхования вынесено решение о назначении социальных выплат, а в случае смерти лица, являющегося участником системы обязательного социального страхования, – члены семьи умершего (признанного судом безвестно отсутствующим или объявленного умершим) кормильца, состоявшие на его иждивении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) персонифицированный учет - организация и ведение учета сведений о каждом участнике системы обязательного социального страхования и которому осуществлены социальные выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) база данных – информационная система уполномоченного органа, содержащая данные по каждому участнику (получателю) системы обязательного социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1064,50 +1150,136 @@
         <w:t xml:space="preserve">
       8) участник системы обязательного социального страхования – физическое лицо, за которое уплачиваются социальные отчисления и которое имеет право на получение социальных выплат при наступлении случаев социального риска, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ведомственная автоматизированная информационная система Министерства труда и социальной защиты населения Республики Казахстан "Организация обработки платежей" (далее – информационная система) - информационная система по автоматизации процессов для организации обработки пенсионных и социальных отчислений и платежей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1142,50 +1314,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения персонифицированного учета участников системы обязательного социального страхования, их социальных отчислений и социальных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Персонифицированный учет подразделяется на: учет участников системы обязательного социального страхования и их социальных отчислений и учет получателей социальных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Персонифицированный учет участников системы обязательного социального страхования и их социальных отчислений и социальных выплат ведется Государственной корпорацией по каждому физическому лицу в информационной системе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1282,50 +1540,136 @@
         <w:t xml:space="preserve">
       ежемесячно согласно перечню, формам, срокам представления финансовой и иной отчетности Фонда, утверждаемым уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 148)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения представляет в уполномоченный орган информацию об участниках (получателях) системы обязательного социального страхования, социальных отчислениях и социальных выплатах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Обработка в информационной системе поступивших платежных поручений по участникам системы обязательного социального страхования, за которых производились социальные отчисления, осуществляется при поступлении сумм социальных отчислений на банковский счет Государственной корпорации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1342,824 +1686,908 @@
         <w:t xml:space="preserve">
       В случае несоответствия данных со сведениями, полученными из государственных информационных систем, осуществляется возврат социальных отчислений плательщику в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2023 года № 229 "О некоторых вопросах системы социального страхования и оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32897) (далее – Приказ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 9 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В течение одного рабочего дня со дня поступления сумм социальных отчислений, Государственная корпорация вносит персональные сведения, полученные из списка участников системы обязательного социального страхования и информационных систем в базу данных, включающие в себя:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальный идентификационный номер (далее – ИИН);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...15 lines deleted...]
-      1) индивидуальный идентификационный номер (далее – ИИН);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
-[...15 lines deleted...]
-      2) фамилия, имя, отчество (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата рождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сведения о суммах уплаченных социальных отчислений и (или) пени за несвоевременную и (или) неполную уплату социальных отчислений, а также о возврате излишне (ошибочно) уплаченных социальных отчислений и (или) пени за несвоевременную и (или) неполную уплату социальных отчислений в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, с указанием даты поступления, даты отправки, номера, даты документа, кода назначения платежа (далее – КНП), наименования отправителя, ИИН/бизнес идентификационный номер (далее – БИН) отправителя, наименования получателя, общей суммы платежа, суммы социальных отчислений, статуса, периода (год, месяц, месяцы), за который производятся социальные отчисления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Персонифицированный учет социальных выплат осуществляется Государственной корпорацией с даты обращения заявителя за назначением социальной выплаты.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      10. Персонифицированный учет социальных выплат осуществляется Государственной корпорацией с даты обращения заявителя за назначением социальной выплаты.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Учету подлежат получатели социальных выплат, которым назначены социальные выплаты, а также по которым имеются решения о приостановлении (в том числе снятые по сроку), возобновлении и прекращении социальных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      11. Учету подлежат получатели социальных выплат, которым назначены социальные выплаты, а также по которым имеются решения о приостановлении (в том числе снятые по сроку), возобновлении и прекращении социальных выплат.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Учет получателей социальных выплат включает в себя следующие данные (в зависимости от вида социальной выплаты):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      12. Учет получателей социальных выплат включает в себя следующие данные (в зависимости от вида социальной выплаты):</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ИИН;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      1) ИИН;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя, отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      2) фамилия, имя, отчество (при его наличии);</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата рождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      3) дата рождения;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пол;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      4) пол;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) адрес места жительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      5) адрес места жительства;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) индекс почтового отделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      6) индекс почтового отделения;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) серия и номер документа, удостоверяющего личность (удостоверения кандаса), дата его выдачи и наименование выдавшего органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      7) серия и номер документа, удостоверяющего личность (удостоверения кандаса), дата его выдачи и наименование выдавшего органа;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) об изменении номера и даты выдачи документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      8) об изменении номера и даты выдачи документа, удостоверяющего личность;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) гражданство, об изменении гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      9) гражданство, об изменении гражданства;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дата обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      10) дата обращения;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дата наступления социального риска;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      11) дата наступления социального риска;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) дата решения о назначении социальной выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      12) дата решения о назначении социальной выплаты;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) дата окончания срока социальной выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      13) дата окончания срока социальной выплаты;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) о стаже участия в системе обязательного социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      14) о стаже участия в системе обязательного социального страхования;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) среднемесячный размер дохода, с которого производились социальные отчисления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      15) среднемесячный размер дохода, с которого производились социальные отчисления;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) о виде социальной выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      16) о виде социальной выплаты;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) о степени утраты трудоспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      17) о степени утраты трудоспособности;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) о количестве иждивенцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      18) о количестве иждивенцев;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) о постановке на учет в качестве безработного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      19) о постановке на учет в качестве безработного;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) о количестве дней, указанных в листе временной нетрудоспособности, выданном в связи с беременностью и родами, а также усыновлением (удочерением) новорожденного ребенка (детей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      20) о количестве дней, указанных в листе временной нетрудоспособности, выданном в связи с беременностью и родами, а также усыновлением (удочерением) новорожденного ребенка (детей);</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) об очередности рождения ребенка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      21) об очередности рождения ребенка;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) о размере назначенной социальной выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      22) о размере назначенной социальной выплаты;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) о сроке, на который назначена социальная выплата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      23) о сроке, на который назначена социальная выплата;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) сведения о суммах обязательных пенсионных взносов, удержанных из социальных выплат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      24) сведения о суммах обязательных пенсионных взносов, удержанных из социальных выплат;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) сведения о суммах перечисленных социальных выплат, а также о возврате излишне зачисленных (выплаченных) сумм социальных выплат ошибочно перечисленных социальных выплат, с указанием даты поступления, даты отправки, номера, даты документа, КНП, наименования отправителя, ИИН/БИН отправителя, наименования получателя, общей суммы платежа, суммы социальных выплат, статуса, периода (год, месяц, месяцы), за который производятся социальные выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      25) сведения о суммах перечисленных социальных выплат, а также о возврате излишне зачисленных (выплаченных) сумм социальных выплат ошибочно перечисленных социальных выплат, с указанием даты поступления, даты отправки, номера, даты документа, КНП, наименования отправителя, ИИН/БИН отправителя, наименования получателя, общей суммы платежа, суммы социальных выплат, статуса, периода (год, месяц, месяцы), за который производятся социальные выплаты.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Персонифицированный учет социальных выплат (в том числе возврат излишне зачисленных (выплаченных) сумм социальных выплат) осуществляется Государственной корпорацией в автоматизированном режиме на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      13. Персонифицированный учет социальных выплат (в том числе возврат излишне зачисленных (выплаченных) сумм социальных выплат) осуществляется Государственной корпорацией в автоматизированном режиме на постоянной основе.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Государственная корпорация в течение одного рабочего дня вносит сведения и изменения в базу данных, а также обеспечивает персонифицированный учет сведений о социальных выплатах (в том числе возврат излишне зачисленных (выплаченных) сумм социальных выплат), осуществленных получателям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2485,31 +2913,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>