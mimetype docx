--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1608f60" w14:textId="1608f60">
+    <w:p w14:paraId="086f895" w14:textId="086f895">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -984,153 +984,67 @@
         <w:t>
       4) получатель социальной выплаты (далее – получатель) – физическое лицо, за которое производились социальные отчисления в Государственный фонд социального страхования до наступления случая социального риска и в отношении которого Государственным фондом социального страхования вынесено решение о назначении социальных выплат, а в случае смерти лица, являющегося участником системы обязательного социального страхования, – члены семьи умершего (признанного судом безвестно отсутствующим или объявленного умершим) кормильца, состоявшие на его иждивении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) персонифицированный учет - организация и ведение учета сведений о каждом участнике системы обязательного социального страхования и которому осуществлены социальные выплаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) база данных – информационная система уполномоченного органа, содержащая данные по каждому участнику (получателю) системы обязательного социального страхования;</w:t>
+      6) база данных – цифровая система уполномоченного органа, содержащая данные по каждому участнику (получателю) системы обязательного социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Государственный фонд социального страхования (далее – Фонд) – некоммерческая организация в форме акционерного общества, учредителем и единственным акционером которого является государство, производящая аккумулирование социальных отчислений, назначение и осуществление социальных выплат участникам системы обязательного социального страхования, в отношении которых наступил случай социального риска, включая членов семьи – иждивенцев в случае потери кормильца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
@@ -1150,320 +1064,272 @@
         <w:t xml:space="preserve">
       8) участник системы обязательного социального страхования – физическое лицо, за которое уплачиваются социальные отчисления и которое имеет право на получение социальных выплат при наступлении случаев социального риска, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) ведомственная автоматизированная информационная система Министерства труда и социальной защиты населения Республики Казахстан "Организация обработки платежей" (далее – информационная система) - информационная система по автоматизации процессов для организации обработки пенсионных и социальных отчислений и платежей;</w:t>
+      9) ведомственная автоматизированная цифровая система Министерства труда и социальной защиты населения Республики Казахстан "Организация обработки платежей" (далее – цифровая система) - цифровая система по автоматизации процессов для организации обработки пенсионных и социальных отчислений и платежей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный орган – государственный орган, осуществляющий регулирование, контрольные и надзорные функции за деятельностью Фонда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения персонифицированного учета участников системы обязательного социального страхования, их социальных отчислений и социальных выплат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Персонифицированный учет подразделяется на: учет участников системы обязательного социального страхования и их социальных отчислений и учет получателей социальных выплат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Персонифицированный учет участников системы обязательного социального страхования и их социальных отчислений и социальных выплат ведется Государственной корпорацией по каждому физическому лицу в цифровой системе уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Персонифицированный учет участников системы обязательного социального страхования, за которых производились социальные отчисления, и (или) пеня за несвоевременную и (или) неполную уплату социальных отчислений (в том числе возврат излишне (ошибочно) уплаченных социальных отчислений и (или) пени за несвоевременную и (или) неполную уплату социальных отчислений) осуществляется Государственной корпорацией в автоматизированном режиме на постоянной основе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1540,400 +1406,332 @@
         <w:t xml:space="preserve">
       ежемесячно согласно перечню, формам, срокам представления финансовой и иной отчетности Фонда, утверждаемым уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 148)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения представляет в уполномоченный орган информацию об участниках (получателях) системы обязательного социального страхования, социальных отчислениях и социальных выплатах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Обработка в цифровой системе поступивших платежных поручений по участникам системы обязательного социального страхования, за которых производились социальные отчисления, осуществляется при поступлении сумм социальных отчислений на банковский счет Государственной корпорации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z961" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае несоответствия данных со сведениями, полученными из государственных цифровых систем, осуществляется возврат социальных отчислений плательщику в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 21 июня 2023 года № 229 "О некоторых вопросах системы социального страхования и оказания государственных услуг в социально-трудовой сфере" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32897) (далее – Приказ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В течение одного рабочего дня со дня поступления сумм социальных отчислений, Государственная корпорация вносит персональные сведения, полученные из списка участников системы обязательного социального страхования и цифровых систем в базу данных, включающие в себя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z964" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальный идентификационный номер (далее – ИИН);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z965" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) фамилия, имя, отчество (при его наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z966" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата рождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z967" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сведения о суммах уплаченных социальных отчислений и (или) пени за несвоевременную и (или) неполную уплату социальных отчислений, а также о возврате излишне (ошибочно) уплаченных социальных отчислений и (или) пени за несвоевременную и (или) неполную уплату социальных отчислений в порядке, установленном Приказом, с указанием даты поступления, даты отправки, номера, даты документа, кода назначения платежа (далее – КНП), наименования отправителя, ИИН/бизнес идентификационный номер (далее – БИН) отправителя, наименования получателя, общей суммы платежа, суммы социальных отчислений, статуса, периода (год, месяц, месяцы), за который производятся социальные отчисления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 192</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...262 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Персонифицированный учет социальных выплат осуществляется Государственной корпорацией с даты обращения заявителя за назначением социальной выплаты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2539,55 +2337,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>