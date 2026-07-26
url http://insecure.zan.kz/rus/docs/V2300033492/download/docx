--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8eb8d7" w14:textId="a8eb8d7">
+    <w:p w14:paraId="1eb3fcd" w14:textId="1eb3fcd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1044,468 +1044,740 @@
         <w:t>
       1) Комитет регулирования и контроля в сфере социальной защиты населения Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет) – ведомство Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), осуществляющее реализационные и контрольные функции в области социального и пенсионного обеспечения, социальной защиты лиц с инвалидностью в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) независимый эксперт медико-социальной экспертизы (далее – независимый эксперт МСЭ) – физическое лицо, соответствующее требованиям, определяемым уполномоченным государственным органом, и состоящее в реестре независимых экспертов медико-социальной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) автоматизированная информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – АИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утраты трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах медико-социальной экспертизы; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      4) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оплаты и тарифы на услуги независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Независимый эксперт МСЭ ежемесячно, не позднее 10 числа месяца, следующего за отчетным, с учетом данных таблиц оценки результатов работы и формирования цены за услугу независимого эксперта МСЭ по форме согласно приложению к настоящим Правилам формирует в АИС "ЦБДИ" акт выполненных работ (оказанных услуг) по форме Р-1, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 20 декабря 2012 года № 562 "Об утверждении форм первичных учетных документов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8265) (далее – Акт выполненных работ). Акт выполненных работ после подписания электронно-цифровой подписью (далее - ЭЦП) независимого эксперта МСЭ поступает в Комитет.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет в течение 5 (пяти) рабочих дней со дня получения Акта выполненных работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проверяет правильность и достоверность его заполнения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) в случае неправильного и недостоверного заполнения возвращает на доработку независимому эксперту МСЭ с указанием замечаний в АИС "ЦБДИ". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Независимый эксперт МСЭ в течение 2 (двух) рабочих дней после дня получения замечаний по Акту выполненных работ дорабатывает его, подписывает ЭЦП и Акт выполненных работ направляется в Комитет для рассмотрения согласно пункту 4 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае правильного и достоверного заполнения подписывает Акт выполненных работ и передает в уполномоченный государственный орган для осуществления оплаты услуг независимому эксперту МСЭ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата услуг производится уполномоченным государственным органом путем перечисления на расчетный счет независимого эксперта МСЭ и рассчитывается по формуле:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      Независимый эксперт МСЭ в течение 2 (двух) рабочих дней после дня получения замечаний по Акту выполненных работ дорабатывает его, подписывает ЭЦП и Акт выполненных работ направляется в Комитет для рассмотрения согласно пункту 4 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стоимость услуг независимого эксперта МСЭ = (В*К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), где</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      3) в случае правильного и достоверного заполнения подписывает Акт выполненных работ и передает в уполномоченный государственный орган для осуществления оплаты услуг независимому эксперту МСЭ.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество оказанных услуг за месяц; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      Оплата услуг производится уполномоченным государственным органом путем перечисления на расчетный счет независимого эксперта МСЭ и рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В – цена за единицу услуги с учетом оценки результатов работы независимого эксперта МСЭ, проведенной согласно таблице формирования цены за услугу независимого эксперта МСЭ, согласно приложению настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...35 lines deleted...]
-        <w:t>), где</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тариф за одну услугу независимого эксперта МСЭ (Тариф) рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тариф = (ДО / 20 рабочих дней /8 часов работы), где: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДО – максимальный должностной оклад по категории С-О-5 в соответствии с постановлением Правительства Республики Казахстан от 16 октября 2017 года № 646 дсп "Об утверждении единой системы оплаты труда работников для всех органов, содержащихся за счет государственного бюджета".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При положительном решении обжалования освидетельствуемого лица/его законного представителя или результате контроля обоснованности вынесенного экспертного заключения производится перерасчет выплаченных сумм независимому эксперту за оказанные услуги один раз в полугодие со дня изменения экспертного заключения по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4724400" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1527,191 +1799,191 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – количество заключений, соответствующих критериям, установленным подпунктами 2), 3), 4), 5) пункта 8 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К5 – количество оказанных услуг за отчетный период;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К6 – количество освидетельствованных участников системы обязательного социального страхования (при первичном освидетельствовании);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      А – количество заключений, соответствующих критериям, установленным подпунктами 2), 3), 4), 5) пункта 8 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К7 – количество переосвидетельствованных лиц, с установленной степенью УОТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      К5 – количество оказанных услуг за отчетный период;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К8 – количество лиц с инвалидностью, которым разработана ИПР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      К6 – количество освидетельствованных участников системы обязательного социального страхования (при первичном освидетельствовании);</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – количество показателей К равных или больше 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Исчисление (удержание) и перечисление налогов и других обязательных платежей в бюджет, обязательных пенсионных взносов и обязательных взносов социального медицинского страхования осуществляется в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1746,51 +2018,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об обязательном социальном медицинском страховании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1973,51 +2245,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица формирования цены за услугу независимого эксперта МСЭ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2026,462 +2298,464 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) независимого эксперта МСЭ)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за __________ 20___ года (месяц, год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции приказа Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...46 lines deleted...]
-Тариф за одну услугу независимого эксперта МСЭ на текущий год (тенге)</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значение ежемесячной/годовой оценки (%)</w:t>
+Тариф за одну услугу независимого эксперта МСЭ на текущий год (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цена за единицу услуги с учетом оценки результатов работы независимого эксперта МСЭ (тенге)</w:t>
-[...105 lines deleted...]
-2</w:t>
+Значение ежемесячной/годовой оценки (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+Цена за единицу услуги с учетом оценки результатов работы независимого эксперта МСЭ (теңге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(графа 2*графа 3)/100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -2543,181 +2817,181 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z67" w:id="46"/>
-[...27 lines deleted...]
-        <w:t>ФИО (при его наличии) ____________________________</w:t>
+      <w:bookmarkStart w:name="z67" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель/Поставщик</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО (при его наличии) ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____.__________.____ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Банковские реквизиты: _____________________________</w:t>
-[...67 lines deleted...]
-        <w:t>ИИК/IBAN _______________________________________</w:t>
+        <w:t>Банковские реквизиты: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование банка ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банковский счет № _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БИК ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ИИК/IBAN ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тип счета: текущий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -2774,55 +3048,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>