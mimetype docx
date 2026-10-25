--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed1250f" w14:textId="ed1250f">
+    <w:p w14:paraId="46073fb" w14:textId="46073fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -779,74 +779,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объект внешнего анализа коррупционных рисков – государственный орган и (или) его ведомство, государственная организация, субъект квазигосударственного сектора, деятельность которого подлежит внешнему анализу коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уполномоченный орган по противодействию коррупции (далее – уполномоченный орган) – государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан и координацию в сфере противодействия коррупции, а также предупреждение, выявление, пресечение, раскрытие и расследование коррупционных правонарушений, и его территориальные подразделения;</w:t>
+      3) уполномоченный орган по антикоррупционной политике (далее – уполномоченный орган) – центральный государственный орган, осуществляющий формирование и реализацию антикоррупционной политики Республики Казахстан, координацию в сфере противодействия коррупции, в вопросах минимизации и устранения причин и условий, способствующих совершению коррупционных правонарушений, и его территориальные подразделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иные субъекты противодействия коррупции – государственные органы, субъекты квазигосударственного сектора, общественные объединения, а также иные физические и юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Действие настоящих Правил не распространяется на отношения в сферах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1097,174 +1159,316 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поручений Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан, решений и рекомендаций консультативно-совещательных органов при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) результатов социологического исследования.</w:t>
+      4) результатов социологического исследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результатов внутреннего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. По подпунктам 1), 3) и 4) пункта 5 настоящих Правил уполномоченный орган информирует объект внешнего анализа коррупционных рисков о необходимости проведения внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      По подпункту 2) пункта 5 настоящих Правил объект внешнего анализа коррупционных рисков информирует уполномоченный орган о необходимости проведения внешнего анализа коррупционных рисков.</w:t>
+      По подпунктам 2) и 5) пункта 5 настоящих Правил объект внешнего анализа коррупционных рисков информирует уполномоченный орган о необходимости проведения внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Совместное решение по подпунктам 1), 2) и 4) пункта 5 настоящих Правил о проведении внешнего анализа коррупционных рисков принимается в срок не позднее 10 рабочих дней с момента инициирования внешнего анализа коррупционных рисков уполномоченным органом или объектом внешнего анализа коррупционных рисков.</w:t>
+      Совместное решение по подпунктам 1), 2), 4) и 5) пункта 5 настоящих Правил о проведении внешнего анализа коррупционных рисков принимается в срок не позднее 10 рабочих дней с момента инициирования внешнего анализа коррупционных рисков уполномоченным органом или объектом внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внешний анализ коррупционных рисков на основании подпункта 3) пункта 5 настоящих Правил проводится в обязательном порядке, совместное решение о проведении внешнего анализа коррупционных рисков принимается в срок не позднее 3 рабочих дней с момента поступления поручения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае отказа в проведении внешнего анализа коррупционных рисков по подпунктам 1), 2) и 4) пункта 5 настоящих Правил в срок, указанный в части третей настоящего пункта, уполномоченный орган или объект внешнего анализа коррупционных рисков представляют его инициатору мотивированные обоснования причин отказа, с возможностью переноса срока его проведения.</w:t>
+      В случае отказа в проведении внешнего анализа коррупционных рисков по подпунктам 1), 2), 4) и 5) пункта 5 настоящих Правил уполномоченный орган либо объект внешнего анализа коррупционных рисков направляет инициатору мотивированное обоснование причин отказа с возможностью переноса срока его проведения, не превышающего одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При устранении причин отказа, уполномоченный орган или объект внешнего анализа коррупционных рисков вправе повторно инициировать проведение внешнего анализа коррупционных рисков.</w:t>
+      При устранении причин отказа до перенесенного срока уполномоченный орган или объект внешнего анализа коррупционных рисков вправе повторно инициировать проведение внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Решение о проведении внешнего анализа коррупционных рисков содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1277,51 +1481,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование подразделения, деятельность которого подлежит внешнему анализу коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) состав рабочей группы, которая проводит внешний анализ коррупционных рисков;</w:t>
+      2) о должностных лицах уполномоченного органа, проводящих внешний анализ коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) срок проведения внешнего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
@@ -1381,90 +1585,214 @@
         <w:t xml:space="preserve">
       При принятии совместного решения о проведении внешнего анализа коррупционных рисков объект внешнего анализа коррупционных рисков и уполномоченный орган утверждают реестр направлений, подлежащих внешнему анализу коррупционных рисков, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Внешний анализ коррупционных рисков проводится в срок до 30 рабочих дней рабочей группой, созданной совместным решением (далее – рабочая группа).</w:t>
+      8. Внешний анализ коррупционных рисков проводится в срок до 30 рабочих дней уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      К проведению внешнего анализа коррупционных рисков, а также к обсуждению его результатов и мониторингу реализации рекомендаций по устранению выявленных коррупционных рисков привлекаются члены Общественного совета, в случае его наличия при объекте внешнего анализа коррупционных рисков, а также специалисты и (или) эксперты иных субъектов противодействия коррупции.</w:t>
+      К проведению внешнего анализа коррупционных рисков, а также к обсуждению его результатов и мониторингу реализации рекомендаций по устранению выявленных коррупционных рисков уполномоченный орган вправе привлекать членов Общественного совета, в случае его наличия при объекте внешнего анализа коррупционных рисков, а также специалистов и (или) экспертов иных субъектов противодействия коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При необходимости изучения дополнительных материалов при проведении внешнего анализа коррупционных рисков, его проведение продлевается путем подписания совместного решения первых руководителей уполномоченного органа и объекта внешнего анализа коррупционных рисков, в случае их отсутствия лиц, исполняющих их обязанности либо замещающих их должности, на срок, не превышающий 30 рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1477,51 +1805,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок проведения внешнего анализа коррупционных рисков приостанавливается в исключительных случаях, препятствующих его проведению – до их устранения на основании совместного решения первых руководителей уполномоченного органа и объекта внешнего анализа коррупционных рисков, в случае их отсутствия лиц, исполняющих их обязанности либо замещающих их должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Функции рабочей группы:</w:t>
+      10. Функции уполномоченного органа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить внешний анализ коррупционных рисков путем сбора, обобщения и анализа информации относительно объекта внешнего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
@@ -1561,130 +1889,254 @@
         <w:t>
       3) сообщать об имеющихся коррупционных рисках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) готовить предложения и рекомендации по устранению коррупционных рисков и совершенствованию норм законодательства, затрагивающих деятельность объекта внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Проведение внешнего анализа коррупционных рисков включает в себя следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) сбор, обобщение и анализ информации относительно объекта внешнего анализа коррупционных рисков в соответствии с направлениями, предусмотренными пунктом 13 настоящих Правил, с составлением аналитической справки согласно пункту 16 настоящих Правил;</w:t>
+      1) сбор, обобщение и анализ информации относительно объекта внешнего анализа коррупционных рисков в соответствии с направлениями, предусмотренными пунктом 13 настоящих Правил, с подготовкой уполномоченным органом аналитической справки согласно пункту 16 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) согласование и подписание аналитической справки согласно пунктам 17 и 18 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие мер по устранению коррупционных рисков в соответствии с утвержденным планом мероприятий согласно пункту 20 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Внешний анализ коррупционных рисков осуществляется по следующим направлениям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1741,1132 +2193,1360 @@
         <w:t>
       13. Выявление коррупционных рисков в организационно-управленческой деятельности объекта внешнего анализа включает в себя изучение следующих вопросов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) управление персоналом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      2) урегулирование конфликта интересов;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) деятельность антикоррупционной комплаенс-службы субъекта квазигосударственного сектора или лица, исполняющего функции антикоррупционной комплаенс-службы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предотвращение и урегулирование конфликта интересов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказание государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) выполнение разрешительных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация контрольно-надзорных функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) разработка и эксплуатация цифровых систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные вопросы, вытекающие из организационно-управленческой деятельности объекта внешнего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменениями, внесенными приказами Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Источниками информации для проведения внешнего анализа коррупционных рисков являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовые и иные акты, документы, регулирующие деятельность объекта внешнего анализа коррупционных рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения по направлениям внешнего анализа коррупционных рисков, предоставляемые его объектом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные цифровых систем государственных и правоохранительных органов о деятельности объекта внешнего анализа коррупционных рисков, полученные в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты проверок, ранее проведенных государственными органами в отношении объекта внешнего анализа коррупционных рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результаты контрольных мероприятий служб внутреннего аудита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) результаты антикоррупционного мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) публикации в средствах массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обращения физических и юридических лиц в отношении объекта внешнего анализа коррупционных рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о выявлении и привлечении к ответственности должностных лиц объекта внешнего анализа коррупционных рисков за совершение коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) результаты внутреннего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z116" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) вступившие в законную силу судебные акты по вопросам, связанным с деятельностью объекта внешнего анализа коррупционных рисков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z36" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) публикации, обращения и иные сведения, размещенные в социальных сетях и других интернет-ресурсах, а также поступившие в уполномоченный орган, содержащие информацию о возможных коррупционных рисках в деятельности объекта внешнего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В ходе проведения внешнего анализа коррупционных рисков уполномоченный орган при обнаружении нарушений законодательства либо признаков совершения уголовного или административного правонарушения принимает меры в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Итоги внешнего анализа коррупционных рисков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По результатам внешнего анализа коррупционных рисков уполномоченным органом готовится аналитическая справка, содержащая информацию о выявленных коррупционных рисках и рекомендации по их устранению (далее – аналитическая справка).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 52</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аналитическая справка направляется объекту внешнего анализа коррупционных рисков для ознакомления и представления замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии замечаний объект внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня получения аналитической справки направляет их в уполномоченный орган. Уполномоченный орган рассматривает поступившие замечания, и при наличии оснований, вносит соответствующие изменения в аналитическую справку. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z43" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При непредставлении замечаний в установленный срок аналитическая справка считается согласованной.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z44" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с замечаниями объекта внешнего анализа коррупционных рисков уполномоченный орган направляет аналитическую справку с приложением обоснованного отказа в принятий представленных замечаний для согласования в вышестоящий орган объекта внешнего анализа коррупционных рисков, при его отсутствии выносит рассмотрение аналитической справки на обсуждение общественных советов, созданных при уполномоченном органе и объекте внешнего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z45" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам проведенных согласований аналитическая справка подписывается уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...315 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Аналитическая справка составляется в двух экземплярах – для уполномоченного органа и объекта внешнего анализа коррупционных рисков и представляется их первым руководителям в течение 3 рабочих дней после подписания аналитической справки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Результаты внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня подписания аналитической справки в зависимости от основания его проведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представляются на рассмотрение Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан, консультативно-совещательных органов при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещаются на интернет-ресурсах уполномоченного органа и объекта внешнего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Объект внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня подписания аналитической справки по результатам внешнего анализа коррупционных рисков разрабатывает, согласовывает с уполномоченным органом и утверждает план мероприятий по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков (далее – план мероприятий) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мероприятие, его исполнители, форма завершения и срок исполнения определяются планом мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О ходе реализации плана мероприятий объект внешнего анализа коррупционных рисков информирует уполномоченный орган ежеквартально, в срок до 15 числа месяца, следующего за отчетным кварталом, по форме согласно приложению 3 к настоящим Правилам с приложением подтверждающих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководители государственных органов, организаций и субъектов квазигосударственного сектора несут дисциплинарную ответственность, установленную законами Республики Казахстан, за неустранение причин и условий, способствующих совершению коррупционных правонарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменениями, внесенными приказом Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган ежеквартально со дня подписания плана мероприятий проводит мониторинг исполнения объектом внешнего анализа коррупционных рисков рекомендаций по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков (далее – мониторинг).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Информация о результатах мониторинга исполнения объектами внешнего анализа коррупционных рисков рекомендаций по устранению причин и условий, способствующих совершению коррупционных правонарушений, размещается на интернет-ресурсе уполномоченного органа и объекта внешнего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. При выявлении коррупционных рисков в нормативных правовых актах объект внешнего анализа коррупционных рисков направляет сведения об их наличии в соответствующий уполномоченный орган (разработчик).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рекомендации по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков, применяются при проведении правового мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z103" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. При устранении коррупционных рисков и исполнении рекомендаций, внесенных по результатам внешнего анализа коррупционных рисков, могут применяться подходы проектного управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2944,50 +3624,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внешнего анализа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционных рисков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -3025,103 +3761,103 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утверждаю</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>
+_________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование должности,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3162,51 +3898,52 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>анализа коррупционных рисков)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>
+_________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись руководителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3230,126 +3967,100 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционных рисков)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"____" _____________ 20__года</w:t>
-[...32 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+              <w:t>"____" _________ 20___года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Утверждаю</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>
+_________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование должности,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3373,125 +4084,126 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного органа)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>
+__________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(подпись руководителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного органа)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"____" _____________ 20__года</w:t>
+              <w:t>"____" _________ 20___года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkStart w:name="z81" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕЕСТР направлений, подлежащих внешнему анализу коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4183,51 +4895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Урегулирование конфликта интересов</w:t>
+Деятельность антикоррупционной комплаенс-службы субъекта квазигосударственного сектора или лица, исполняющего функции антикоррупционной комплаенс-службы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4324,51 +5036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Оказание государственных услуг</w:t>
+Предотвращение и урегулирование конфликта интересов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4465,51 +5177,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выполнение разрешительных функций</w:t>
+Оказание государственных услуг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4606,51 +5318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Реализация контрольно-надзорных функций</w:t>
+Выполнение разрешительных функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4747,51 +5459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Разработка и эксплуатация информационных систем</w:t>
+Реализация контрольно-надзорных функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4888,51 +5600,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные вопросы, вытекающие из организационно-управленческой деятельности объекта внешнего анализа коррупционных рисков (с обоснованием)</w:t>
+Разработка и эксплуатация информационных систем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4957,51 +5669,213 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные вопросы, вытекающие из организационно-управленческой деятельности объекта внешнего анализа коррупционных рисков (с обоснованием)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5340,51 +6214,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционных рисков)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _____________ 20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План мероприятий по устранению причин и условий,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5405,51 +6279,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование объекта внешнего анализа коррупционных рисков)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5973,50 +6847,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внешнего анализа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционных рисков</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Председателя Агентства РК по делам государственной службы от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 142</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 13.08.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6039,470 +6969,551 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об исполнении рекомендаций, внесенных по итогам внешнего анализа коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта внешнего анализа коррупционных рисков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...65 lines deleted...]
-        <w:t>Дата подписания аналитической справки: ____________________</w:t>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Срок проведения внешнего анализа коррупционных рисков:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата подписания аналитической справки: ____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рекомендация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...6 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+              <w:t>
+Форма завершения согласно плану мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация об исполнении рекомендации</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...6 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Сведения о привлечении к дисциплинарной ответственности за неустранение причин и условий, способствующих совершению коррупционных правонарушений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6523,55 +7534,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6897,31 +7908,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>