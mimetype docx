--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="204f2cc" w14:textId="204f2cc">
+    <w:p w14:paraId="3149cc2" w14:textId="3149cc2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1821,768 +1821,1052 @@
         <w:t>
       4) выполнение разрешительных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реализация контрольно-надзорных функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разработка и эксплуатация информационных систем;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные вопросы, вытекающие из организационно-управленческой деятельности объекта внешнего анализа коррупционных рисков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      7) иные вопросы, вытекающие из организационно-управленческой деятельности объекта внешнего анализа коррупционных рисков.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Источниками информации для проведения внешнего анализа коррупционных рисков являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      14. Источниками информации для проведения внешнего анализа коррупционных рисков являются:</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правовые и иные акты, документы, регулирующие деятельность объекта внешнего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      1) правовые и иные акты, документы, регулирующие деятельность объекта внешнего анализа коррупционных рисков;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения по направлениям внешнего анализа коррупционных рисков, предоставляемые его объектом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      2) сведения по направлениям внешнего анализа коррупционных рисков, предоставляемые его объектом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) данные информационных систем государственных и правоохранительных органов о деятельности объекта внешнего анализа коррупционных рисков, полученные в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) результаты проверок, ранее проведенных государственными органами в отношении объекта внешнего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      3) данные информационных систем государственных и правоохранительных органов о деятельности объекта внешнего анализа коррупционных рисков, полученные в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результаты контрольных мероприятий служб внутреннего аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      4) результаты проверок, ранее проведенных государственными органами в отношении объекта внешнего анализа коррупционных рисков;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) результаты антикоррупционного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      5) результаты контрольных мероприятий служб внутреннего аудита;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) публикации в средствах массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      6) результаты антикоррупционного мониторинга;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обращения физических и юридических лиц в отношении объекта внешнего анализа коррупционных рисков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      7) публикации в средствах массовой информации;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сведения о выявлении и привлечении к ответственности должностных лиц объекта внешнего анализа коррупционных рисков за совершение коррупционных правонарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      8) обращения физических и юридических лиц в отношении объекта внешнего анализа коррупционных рисков;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) результаты внутреннего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. В ходе проведения внешнего анализа коррупционных рисков члены рабочей группы при обнаружении нарушений законодательства либо признаков совершения уголовного или административного правонарушения принимают меры в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Итоги внешнего анализа коррупционных рисков</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. По результатам внешнего анализа коррупционных рисков рабочей группой готовится аналитическая справка, содержащая информацию о выявленных коррупционных рисках и рекомендации по их устранению (далее – аналитическая справка).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Итоги внешнего анализа коррупционных рисков</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. После подготовки аналитической справки уполномоченный орган и объект внешнего анализа коррупционных рисков согласовывают ее и подписывают в течение 10 рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      16. По результатам внешнего анализа коррупционных рисков рабочей группой готовится аналитическая справка, содержащая информацию о выявленных коррупционных рисках и рекомендации по их устранению (далее – аналитическая справка).</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несогласия с аналитической справкой объект внешнего анализа коррупционных рисков в срок, указанный в части первой настоящего пункта, представляет рабочей группе обоснования причин несогласия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      17. После подготовки аналитической справки уполномоченный орган и объект внешнего анализа коррупционных рисков согласовывают ее и подписывают в течение 10 рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае согласия с обоснованиями причин несогласия, предоставленными объектом внешнего анализа коррупционных рисков, рабочая группа дорабатывает аналитическую справку в течение 10 рабочих дней со дня их предоставления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      В случае несогласия с аналитической справкой объект внешнего анализа коррупционных рисков в срок, указанный в части первой настоящего пункта, представляет рабочей группе обоснования причин несогласия.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если рабочая группа не соглашается с обоснованиями причин несогласия с аналитической справкой, уполномоченный орган в срок, указанный в части третьей настоящего пункта, направляет аналитическую справку с приложением обоснованного отказа объекта внешнего анализа коррупционных рисков, для согласования в вышестоящий орган объекта внешнего анализа коррупционных рисков, при его отсутствии выносит рассмотрение аналитической справки на обсуждение общественных советов, созданных при уполномоченном органе и объекте внешнего анализа коррупционных рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      В случае согласия с обоснованиями причин несогласия, предоставленными объектом внешнего анализа коррупционных рисков, рабочая группа дорабатывает аналитическую справку в течение 10 рабочих дней со дня их предоставления.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аналитическая справка составляется в двух экземплярах – для уполномоченного органа и объекта внешнего анализа коррупционных рисков и представляется их первым руководителям в течение 3 рабочих дней после подписания аналитической справки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      Если рабочая группа не соглашается с обоснованиями причин несогласия с аналитической справкой, уполномоченный орган в срок, указанный в части третьей настоящего пункта, направляет аналитическую справку с приложением обоснованного отказа объекта внешнего анализа коррупционных рисков, для согласования в вышестоящий орган объекта внешнего анализа коррупционных рисков, при его отсутствии выносит рассмотрение аналитической справки на обсуждение общественных советов, созданных при уполномоченном органе и объекте внешнего анализа коррупционных рисков.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Результаты внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня подписания аналитической справки в зависимости от основания его проведения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      18. Аналитическая справка составляется в двух экземплярах – для уполномоченного органа и объекта внешнего анализа коррупционных рисков и представляется их первым руководителям в течение 3 рабочих дней после подписания аналитической справки.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляются на рассмотрение Президента Республики Казахстан, Премьер-Министра Республики Казахстан, Администрации Президента Республики Казахстан, консультативно-совещательных органов при Президенте Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      19. Результаты внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня подписания аналитической справки в зависимости от основания его проведения:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещаются на интернет-ресурсах уполномоченного органа и объекта внешнего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Объект внешнего анализа коррупционных рисков в течение 10 рабочих дней со дня подписания аналитической справки по результатам внешнего анализа коррупционных рисков разрабатывает, согласовывает с уполномоченным органом и утверждает план мероприятий по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков (далее – план мероприятий) по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мероприятие, его исполнители, форма завершения и срок исполнения определяются планом мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О ходе реализации плана мероприятий объект внешнего анализа коррупционных рисков информирует уполномоченный орган ежеквартально.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      Мероприятие, его исполнители, форма завершения и срок исполнения определяются планом мероприятий.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Уполномоченный орган ежеквартально со дня подписания аналитической справки по результатам внешнего анализа коррупционных рисков проводит мониторинг исполнения объектом внешнего анализа коррупционных рисков рекомендаций по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков (далее – мониторинг).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для проведения мониторинга объект внешнего анализа коррупционных рисков не позднее трех месяцев со дня подписания аналитической справки направляет в уполномоченный орган промежуточную информацию об исполнении рекомендаций, внесенных по итогам внешнего анализа коррупционных рисков по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Информация о результатах мониторинга исполнения объектами внешнего анализа коррупционных рисков рекомендаций по устранению причин и условий, способствующих совершению коррупционных правонарушений, размещается на интернет-ресурсе уполномоченного органа и объекта внешнего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При выявлении коррупционных рисков в нормативных правовых актах объект внешнего анализа коррупционных рисков направляет сведения об их наличии в соответствующий уполномоченный орган (разработчик).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      22. Информация о результатах мониторинга исполнения объектами внешнего анализа коррупционных рисков рекомендаций по устранению причин и условий, способствующих совершению коррупционных правонарушений, размещается на интернет-ресурсе уполномоченного органа и объекта внешнего анализа коррупционных рисков с учетом обеспечения режима секретности, соблюдения требований по охране служебной, коммерческой или иной охраняемой законом Республики Казахстан тайны.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендации по устранению причин и условий, способствующих совершению коррупционных правонарушений, выявленных по результатам внешнего анализа коррупционных рисков, применяются при проведении правового мониторинга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      23. При выявлении коррупционных рисков в нормативных правовых актах объект внешнего анализа коррупционных рисков направляет сведения об их наличии в соответствующий уполномоченный орган (разработчик).</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. При устранении коррупционных рисков и исполнении рекомендаций, внесенных по результатам внешнего анализа коррупционных рисков, могут применяться подходы проектного управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложение 1 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3146,68 +3430,68 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного органа)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _____________ 20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> РЕЕСТР направлений, подлежащих внешнему анализу коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5056,51 +5340,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коррупционных рисков)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _____________ 20__года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План мероприятий по устранению причин и условий,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5121,51 +5405,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование объекта внешнего анализа коррупционных рисков)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5755,88 +6039,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация об исполнении рекомендаций, внесенных по итогам внешнего анализа коррупционных рисков</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z114" w:id="99"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование объекта внешнего анализа коррупционных рисков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6239,55 +6523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6613,31 +6897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>