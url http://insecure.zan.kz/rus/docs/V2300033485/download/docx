--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3149cc2" w14:textId="3149cc2">
+    <w:p w14:paraId="ed1250f" w14:textId="ed1250f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1900,51 +1900,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2094,51 +2094,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2806,51 +2806,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      В приложение 1 предусматривается изменение приказом Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6523,55 +6523,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6897,31 +6897,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>