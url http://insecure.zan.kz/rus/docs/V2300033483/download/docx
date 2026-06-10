--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a1b4bfc" w14:textId="a1b4bfc">
+    <w:p w14:paraId="601d26e" w14:textId="601d26e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,51 +103,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 29 сентября 2023 года № 443/НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 29 сентября 2023 года № 33483.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -166,51 +261,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 367-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -229,210 +323,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовые требования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по организации работы контакт-центров административных органов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитету государственных услуг Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Комитету государственных услуг Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) размещение настоящего приказа на интернет-ресурсе Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -581,1690 +675,1722 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Мусин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и общественного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство информации</w:t>
-[...16 lines deleted...]
-        <w:t>и общественного развития</w:t>
+        <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство сельского хозяйства</w:t>
+        <w:t>Министерство юстиции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство юстиции</w:t>
+        <w:t>Генеральная прокуратура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Генеральная прокуратура</w:t>
+        <w:t>Агентство по защите</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Агентство по защите</w:t>
-[...16 lines deleted...]
-        <w:t>и развитию конкуренции</w:t>
+        <w:t>Министерство науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и высшего образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство науки</w:t>
-[...16 lines deleted...]
-        <w:t>и высшего образования</w:t>
+        <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="14"/>
+      <w:bookmarkStart w:name="z20" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство здравоохранения</w:t>
+        <w:t>Министерство труда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z20" w:id="15"/>
+      <w:bookmarkStart w:name="z21" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство труда</w:t>
-[...16 lines deleted...]
-        <w:t>и социальной защиты населения</w:t>
+        <w:t>Высшая аудиторская палата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z21" w:id="16"/>
+      <w:bookmarkStart w:name="z22" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Высшая аудиторская палата</w:t>
+        <w:t>Верховный Суд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z22" w:id="17"/>
+      <w:bookmarkStart w:name="z23" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Верховный Суд</w:t>
+        <w:t>Министерство индустрии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и инфраструктурного развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="18"/>
+      <w:bookmarkStart w:name="z24" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство индустрии</w:t>
-[...16 lines deleted...]
-        <w:t>и инфраструктурного развития</w:t>
+        <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="19"/>
+      <w:bookmarkStart w:name="z25" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство финансов</w:t>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по финансовому мониторингу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="20"/>
+      <w:bookmarkStart w:name="z28" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство просвещения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство культуры и спорта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z30" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>по регулированию и развитию</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z26" w:id="21"/>
+        <w:t>по делам государственной службы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z31" w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство торговли и интеграции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z32" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство по стратегическому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>по финансовому мониторингу</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z27" w:id="22"/>
+        <w:t>по противодействию коррупции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z34" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...14 lines deleted...]
-        <w:t>Министерство обороны</w:t>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="23"/>
+      <w:bookmarkStart w:name="z35" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...14 lines deleted...]
-        <w:t>Министерство просвещения</w:t>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство по чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="24"/>
+      <w:bookmarkStart w:name="z36" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...14 lines deleted...]
-        <w:t>Министерство культуры и спорта</w:t>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Национальный Банк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z30" w:id="25"/>
+      <w:bookmarkStart w:name="z37" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...40 lines deleted...]
-      <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...14 lines deleted...]
-        <w:t>Министерство торговли и интеграции</w:t>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z32" w:id="27"/>
+      <w:bookmarkStart w:name="z39" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...31 lines deleted...]
-        <w:t>планированию и реформам</w:t>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство экологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и природных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z33" w:id="28"/>
+      <w:bookmarkStart w:name="z40" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...68 lines deleted...]
-        <w:t>Министерство иностранных дел</w:t>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...333 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2371,606 +2497,794 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 сентября 2023 года № 443/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовые требования по организации работы контакт-центров административных органов Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Типовые требования по организации работы контакт-центров административных органов Республики Казахстан (далее – Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 367-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 и устанавливают единые требования для контакт-центров, колл-центров административных органов и для административных органов, использующих сервисы контакт-центра или колл-центра.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Целью применения Требований являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) внедрение национального стандарта обслуживания контакт-центрами СТ РК ISO 18295-1-2020;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      2. Целью применения Требований являются:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация эффективного взаимодействия контакт-центров и административных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      1) внедрение национального стандарта обслуживания контакт-центрами СТ РК ISO 18295-1-2020;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение качества и эффективности рассмотрения обращений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      2) организация эффективного взаимодействия контакт-центров и административных органов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В Требованиях используются следующие определения и сокращения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) административный орган – государственный орган, орган местного самоуправления, государственное юридическое лицо, а также иная организация, которые в соответствии с законами Республики Казахстан наделены полномочиями по принятию административного акта, совершению административного действия (бездействия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      3) обеспечение качества и эффективности рассмотрения обращений.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аналитика речи – инструмент для анализа, транскрибирования звонков, автоматизации оценок звонков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      3. В Требованиях используются следующие определения и сокращения:</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жалоба – одна из форм обращения, содержащая требование участника административной процедуры о восстановлении или защите прав, свобод или законных интересов его или других лиц, которые были нарушены административным актом, административным действием (бездействием);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      1) административный орган – государственный орган, орган местного самоуправления, государственное юридическое лицо, а также иная организация, которые в соответствии с законами Республики Казахстан наделены полномочиями по принятию административного акта, совершению административного действия (бездействия);</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрос – просьба участника административной процедуры о предоставлении информации по интересующим вопросам личного или общественного характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      2) аналитика речи – инструмент для анализа, транскрибирования звонков, автоматизации оценок звонков;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обращение – направленные в административный орган или должностному лицу в письменной (бумажной и (или) электронной) или устной форме, а также в форме видеоконференцсвязи, заявление или жалоба;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      3) жалоба – одна из форм обращения, содержащая требование участника административной процедуры о восстановлении или защите прав, свобод или законных интересов его или других лиц, которые были нарушены административным актом, административным действием (бездействием);</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) омниканальность – использование единой платформы для имеющихся каналов связи, позволяющая при работе в одном окне обрабатывать запрос клиента в режиме реального времени, в интеграции со всеми каналами коммуникации и базами данных, в том числе личные данные, историю его обращений, а также другую информацию, которая может потребоваться клиенту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      4) запрос – просьба участника административной процедуры о предоставлении информации по интересующим вопросам личного или общественного характера;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оператор – сотрудник контакт-центра, осуществляющий информационно-справочную поддержку клиентов по интересующим их услугам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      5) обращение – направленные в административный орган или должностному лицу в письменной (бумажной и (или) электронной) или устной форме, а также в форме видеоконференцсвязи, заявление или жалоба;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) переадресация – возможность переадресации клиента в контакт-центр, административный орган, с возможностью отслеживания каждого обращения клиента, статуса и своевременного уведомления клиента о решении проблемы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      6) омниканальность – использование единой платформы для имеющихся каналов связи, позволяющая при работе в одном окне обрабатывать запрос клиента в режиме реального времени, в интеграции со всеми каналами коммуникации и базами данных, в том числе личные данные, историю его обращений, а также другую информацию, которая может потребоваться клиенту;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) канал связи – средство, с помощью которых клиент взаимодействует с контакт-центром (пример: веб-чат, электронная почта, голосовая связь);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      7) оператор – сотрудник контакт-центра, осуществляющий информационно-справочную поддержку клиентов по интересующим их услугам;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) клиент – юридическое или физическое лицо, получающее услуги посредством контакт-центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      8) переадресация – возможность переадресации клиента в контакт-центр, административный орган, с возможностью отслеживания каждого обращения клиента, статуса и своевременного уведомления клиента о решении проблемы;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) колл-центр – самостоятельное структурное подразделение либо входящее в состав контакт-центра, осуществляющее свою деятельность во взаимодействии с потребителями услуг (абонентом/населением) посредством голосового обращения (единая точка дозвона как с мобильных, так и с городских телефонов по определенному номеру на всей территории Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      9) канал связи – средство, с помощью которых клиент взаимодействует с контакт-центром (пример: веб-чат, электронная почта, голосовая связь);</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) конфиденциальная информация – информация, составляющая служебную или коммерческую тайну, в случае, когда информация имеет действительную или потенциальную коммерческую ценность в силу неизвестности ее третьим лицам, к ней нет свободного доступа на законном основании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      10) клиент – юридическое или физическое лицо, получающее услуги посредством контакт-центра;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) контакт-центр – специализированная организация или структурное подразделение в организации, ответственное за регистрацию, обработку обращений (запросов, откликов, предложений) и информирование по голосовым и неголосовым (посредством интернет-ресурсов, мобильных приложений) каналам связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      11) колл-центр – самостоятельное структурное подразделение либо входящее в состав контакт-центра, осуществляющее свою деятельность во взаимодействии с потребителями услуг (абонентом/населением) посредством голосового обращения (единая точка дозвона как с мобильных, так и с городских телефонов по определенному номеру на всей территории Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) транскрибирование – преобразование речи в текст в реальном времени или без синхронизации по времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      12) конфиденциальная информация – информация, составляющая служебную или коммерческую тайну, в случае, когда информация имеет действительную или потенциальную коммерческую ценность в силу неизвестности ее третьим лицам, к ней нет свободного доступа на законном основании;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) IVR (Interactive Voice Response) – интерактивное голосовое меню, система предварительно записанных голосовых сообщений, выполняющая функцию маршрутизации звонков внутри контакт-центра с использованием информации, вводимой клиентом на клавиатуре телефона с помощью тонального набора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      13) контакт-центр – специализированная организация или структурное подразделение в организации, ответственное за регистрацию, обработку обращений (запросов, откликов, предложений) и информирование по голосовым и неголосовым (посредством интернет-ресурсов, мобильных приложений) каналам связи;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) FCR (First Call/Contackt Resolution) – показатель, характеризующий доли обращений клиентов, при которых вопрос решен при первичном обращении, за определенный период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      14) транскрибирование – преобразование речи в текст в реальном времени или без синхронизации по времени;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) профессиональный стандарт – письменный официальный документ, устанавливающий общие требования к знаниям, умениям, навыкам, опыту работы с учетом формального и (или) неформального, и (или) информального образования, уровню квалификации и компетентности, содержанию, качеству и условиям труда в конкретной области профессиональной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      15) IVR (Interactive Voice Response) – интерактивное голосовое меню, система предварительно записанных голосовых сообщений, выполняющая функцию маршрутизации звонков внутри контакт-центра с использованием информации, вводимой клиентом на клавиатуре телефона с помощью тонального набора;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Единая база знаний – информационно-справочная база знаний Единого контакт-центра для хранения, пополнения, обновления и поиска необходимой информации для предоставления ответа услугополучателю;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      16) FCR (First Call/Contackt Resolution) – показатель, характеризующий доли обращений клиентов, при которых вопрос решен при первичном обращении, за определенный период.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) Информационная система "eOtinish" (далее – ИС "eOtinish") - информационная система, позволяющая осуществлять обратную связь с заявителем и давать оценку работе государственных органов, органов местного самоуправления, юридических лиц со стопроцентным участием государства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z241" w:id="60"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2989,708 +3303,896 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Контакт-центр внедряет и обеспечивает исполнение процессов в соответствии с Требованиями. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр в течении 3-х лет с момента внедрения процессов, установленных Требованиями, проходит процедуру сертификации. Прохождение сертификации не распространяется на контакт-центры, колл-центры административных органов и на административные органы, использующие сервисы контакт-центра или колл-центра, где численность операторов не превышает 10 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Требования к деятельности контакт-центра при взаимодействии с клиентами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Контакт-центр обеспечивает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) положительный клиентский опыт, который удовлетворяет потребности клиентов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) доступность, постоянство качества обслуживания и реагирование на потребности клиента, систематическую обработку взаимодействий клиента по имеющимся каналам связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) использует платформу, позволяющую поддержку каналов связи в режиме омниканальности. Использование платформы в режиме омниканальности не распространяется контакт-центры, колл-центры административных органов и на административные органы, использующие сервисы контакт-центра или колл-центра, где численность операторов не превышает 10 человек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) регистрацию взаимодействий с клиентом (запросы, входящие и исходящие обращения) в режиме реального времени, согласно процессу, процедуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) точность, актуальность, доступность информации, предоставленную клиентам; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) взаимодействие с клиентами с учетом их коммуникационных потребностей, например, в отношении языка, грамотности и нарушений функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) принятие мер для понимания опыта клиентов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) анализ результатов для улучшения сервиса оказываемых услуг. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При невозможности незамедлительного разрешения запроса, контакт-центр предоставляет клиенту соответствующую информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расчетный срок предоставления ответа/решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) департамент/должность/служба, которые несут ответственность за предоставление ответа/решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулярное обновление статуса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
-[...15 lines deleted...]
-      6. При невозможности незамедлительного разрешения запроса, контакт-центр предоставляет клиенту соответствующую информацию:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изменение сроков и плана действий в случае возникновения задержек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
-[...15 lines deleted...]
-      1) расчетный срок предоставления ответа/решения;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для анализа данных контакт-центр использует различные методы, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
-[...15 lines deleted...]
-      2) департамент/должность/служба, которые несут ответственность за предоставление ответа/решения;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оценка качества контакт-центра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      3) регулярное обновление статуса;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отзывы сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      4) изменение сроков и плана действий в случае возникновения задержек.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отзывы клиентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      7. Для анализа данных контакт-центр использует различные методы, в том числе:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ речи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...15 lines deleted...]
-      1) оценка качества контакт-центра;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) анализ жалоб и претензий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
-[...15 lines deleted...]
-      2) отзывы сотрудников;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отзывы в социальных сетях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
-[...15 lines deleted...]
-      3) отзывы клиентов;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рекомендации клиентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
-[...15 lines deleted...]
-      4) анализ речи;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контакт-центр устанавливает эффективный процесс рассмотрения жалоб на работу контакт-центра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
-[...15 lines deleted...]
-      5) анализ жалоб и претензий;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр предоставляет клиентам информацию о том, где и каким образом можно подать жалобы, о процедуре их рассмотрения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
-[...15 lines deleted...]
-      6) отзывы в социальных сетях;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Контакт-центр при приеме жалоб обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
-[...15 lines deleted...]
-      7) рекомендации клиентов.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) правильную регистрацию и распределение по категориям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
-[...15 lines deleted...]
-      8. Контакт-центр устанавливает эффективный процесс рассмотрения жалоб на работу контакт-центра.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) рассмотрение в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...15 lines deleted...]
-      Контакт-центр предоставляет клиентам информацию о том, где и каким образом можно подать жалобы, о процедуре их рассмотрения.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) передачу при необходимости вышестоящим специалистам в установленный срок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
-[...15 lines deleted...]
-      9. Контакт-центр при приеме жалоб обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение с предоставлением клиенту соответствующей информации о рассмотрении и достигнутых результатах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главу 2 предусматривается дополнить пунктом 9-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Контакт-центр использует информацию, полученную из Единой базы знаний, для улучшения процесса обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3708,2151 +4210,3237 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 2 предусматривается дополнить пунктом 10-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Контакт-центр принимает необходимые меры для обмена оператором конфиденциальной информацией только с соответствующим клиентом. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр защищает неприкосновенность частной жизни клиентов, их информации и данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Контакт-центр обеспечивает установку системы, обеспечивающую:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уведомление клиентов о времени ожидания на линии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) уведомление клиентов о платности или бесплатности времени ожидания ответа оператора с интервалами не менее 1 минуты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) навигацию и решение общих вопросов клиентов, например, описание услуг, режим работы, адреса филиалов, отделений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
-[...15 lines deleted...]
-      Контакт-центр защищает неприкосновенность частной жизни клиентов, их информации и данных.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Контакт-центр при исходящем взаимодействии предпринимает следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
-[...15 lines deleted...]
-      12. Контакт-центр обеспечивает установку системы, обеспечивающую:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сокращение времени ожидания клиента для получения ответа от оператора, независимо от типа канала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
-[...15 lines deleted...]
-      1) уведомление клиентов о времени ожидания на линии;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) установление связи с нужным клиентом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
-[...15 lines deleted...]
-      2) уведомление клиентов о платности или бесплатности времени ожидания ответа оператора с интервалами не менее 1 минуты;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информирование клиентов о причине звонка, обращения в начале звонка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
-[...15 lines deleted...]
-      3) навигацию и решение общих вопросов клиентов, например, описание услуг, режим работы, адреса филиалов, отделений.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) своевременное завершение нежелательного обращения для клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
-[...15 lines deleted...]
-      13. Контакт-центр при исходящем взаимодействии предпринимает следующие меры:</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление телефонных звонков в рабочее время, за исключением случаев, когда клиент просит связаться с ним в другое время (в рамках согласованного рабочего графика).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z106" w:id="103"/>
-[...15 lines deleted...]
-      1) сокращение времени ожидания клиента для получения ответа от оператора, независимо от типа канала;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Требования по клиентоориентированному лидерству контакт-центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z107" w:id="104"/>
-[...15 lines deleted...]
-      2) установление связи с нужным клиентом;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Контакт-центр устанавливает клиенториентированные стратегии, приводящие к положительному опыту для клиентов во время их взаимодействия с контакт-центром.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z108" w:id="105"/>
-[...15 lines deleted...]
-      3) информирование клиентов о причине звонка, обращения в начале звонка;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр обеспечивает сотрудников навыками и ресурсами, необходимыми для получения желаемого клиентского опыта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
-[...15 lines deleted...]
-      4) своевременное завершение нежелательного обращения для клиента;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр внедряет процесс вовлечения сотрудников в соответствующую деятельность контакт-центра, проводит периодическую оценку удовлетворенности, вовлеченности сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
-[...15 lines deleted...]
-      5) осуществление телефонных звонков в рабочее время, за исключением случаев, когда клиент просит связаться с ним в другое время (в рамках согласованного рабочего графика).</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оценка сосредоточена на следующих факторах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общая удовлетворенность, вовлеченность персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) опыт операторов при взаимодействии с клиентами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Требования по клиентоориентированному лидерству контакт-центра</w:t>
-[...39 lines deleted...]
-      Контакт-центр обеспечивает сотрудников навыками и ресурсами, необходимыми для получения желаемого клиентского опыта.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Требования по персоналу контакт-центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...15 lines deleted...]
-      Контакт-центр внедряет процесс вовлечения сотрудников в соответствующую деятельность контакт-центра, проводит периодическую оценку удовлетворенности, вовлеченности сотрудников.</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Контакт-центр обеспечивает и назначает по всем каналам взаимодействия соответствующий персонал с необходимыми компетенциями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
-[...15 lines deleted...]
-      15. Оценка сосредоточена на следующих факторах:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр обеспечивает выполнение работ по должностям, специальностям в соответствии с наименованиями и требованиями, указанными в профессиональном стандарте, по направлению "Деятельность справочно-информационных служб".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z116" w:id="113"/>
-[...15 lines deleted...]
-      1) общая удовлетворенность, вовлеченность персонала;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Контакт-центр функционирует при поддержке нижеперечисленных функций и обеспечивает компетентность лиц, выполняющих эти функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z117" w:id="114"/>
-[...15 lines deleted...]
-      2) опыт операторов при взаимодействии с клиентами.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z118" w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) управление персоналом (набор, удержание, удовлетворенность, вовлеченность сотрудников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие навыков персонала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение качества обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) управление потенциалом – кадровое планирование, составление графика и мониторинг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) системы управленческой информации и отчетности контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Контакт-центр принимает меры для поручения операторам видов взаимодействий для которых они обладают достаточной компетентностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Контакт-центр принимает необходимые меры для обладания операторами следующими компетенциями и навыками:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиентоориентированность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) умение слушать;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) гибкость при работе с различными ситуациями и разными клиентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) навыки решения проблем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) навыки делового письма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) навыки работы с возражениями, конфликтами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) знание соответствующего законодательства и правил, включая права клиента и защиту данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) экспертные знания в предметной области, связанные с предложением услуг контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Контакт-центр принимает необходимые меры, чтобы операторы обладали нижеперечисленными техническими компетенциями:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) знание систем и технические знания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) навыки сбора данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) знания и навыки, связанные со специализированными процессами контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Контакт-центр оценивает компетентность операторов на ежегодной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) постоянное развитие операторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие у соответствующих сотрудников надлежащей информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Контакт-центр обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) легкодоступность предоставляемой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) своевременность предоставления информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) согласованность информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) передачу, с использованием соответствующих способов, во все места расположения контакт-центра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обновление, актуализацию исключительно на основании официальных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Требования по персоналу контакт-центра</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+        <w:t xml:space="preserve"> Глава 5. Требования к операционным процессам контакт-центра</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Контакт-центр внедряет операционные и вспомогательные процессы, позволяющие обеспечить желаемое качество клиентского обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Контакт-центр определяет процессы, необходимые для взаимодействия с клиентами и обеспечения желаемого качества клиентского обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Контакт-центр разрабатывает и внедряет следующие процессы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление взаимодействия с клиентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передачу вопросов на рассмотрение руководства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) работу с претензиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) восстановление обслуживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обработку клиентских данных и информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Контакт-центр предусматривает процесс прогнозирования и планирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадровые потребности учитывают прогнозирование численности персонала и необходимые компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Контакт-центр устанавливает процесс обеспечения качества для контроля и улучшения взаимодействия с клиентом. Процесс включает в себя измерение, анализ, оценку и планирование действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Контакт-центр осуществляет оценку эффективности деятельности, анализ взаимодействия с клиентами по всем каналам связи, видам обслуживания, включающий параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) приверженность процессам, связанным с клиентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) точность сбора данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) способность эффективно и результативно решать вопросы, связанные с взаимодействием с клиентами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) компетентность операторов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Контакт-центр проводит систематическую оценку качества обслуживания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 390/НҚ</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Главу 5 предусматривается дополнить пунктом 28-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...620 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="149"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Требования к операционным процессам контакт-центра</w:t>
-[...259 lines deleted...]
-      1) приверженность процессам, связанным с клиентами;</w:t>
+        <w:t xml:space="preserve"> Глава 6. Требования по инфраструктуре предоставления услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z166" w:id="163"/>
-[...97 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="168"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Контакт-центр имеет соответствующие оборудование, программное обеспечение в целях взаимодействия с клиентами. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 30 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Для развития контакт-центр использует аналитику речи, переадресацию пользователя, омниканальность. Данные Требования не распространяются на контакт-центры, колл-центры административных органов и на административные органы, использующие сервисы контакт-центра или колл-центра, где численность операторов не превышает 10 человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главу 6 предусматривается дополнить пунктом 31 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Контакт-центр обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) рабочую среду с учетом эргономики, уровня шума, размера помещения, плана размещения и использования техники;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) инфраструктуру в соответствии с техническим заданием и ожиданиями клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Инфраструктура предоставления услуг предусматривает следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) историю взаимодействия для записи и хранения информации о взаимодействии с клиентами, передачу в ИС "eOtinish";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подробности взаимодействия, легкодоступные для распоряжения оператором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z246" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) доступ к данным и информации, позволяющей операторам эффективно работать с клиентами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z172" w:id="169"/>
-[...15 lines deleted...]
-      30. Для развития контакт-центр использует аналитику речи, переадресацию пользователя, омниканальность. Данные Требования не распространяются на контакт-центры, колл-центры административных органов и на административные органы, использующие сервисы контакт-центра или колл-центра, где численность операторов не превышает 10 человек.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) представление отчетности в целях деятельности контакт-центра, связанной с клиентами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z173" w:id="170"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 6 предусматривается дополнить подпунктом 5) в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z181" w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Главу 6 предусматривается дополнить пунктом 32-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главу 6 предусматривается дополнить пунктом 32-2 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Контакт-центр обрабатывает, хранит данные клиента в безопасной, управляемой и контролируемой среде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z182" w:id="179"/>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контакт-центр не разглашает данные клиентов, предоставляет их только уполномоченным лицам, выполняющим государственные функции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z183" w:id="180"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. В случае прерывания обслуживания контакт-центр:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z184" w:id="181"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информирует клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z185" w:id="182"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) предоставляет альтернативные каналы связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z186" w:id="183"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сообщает о времени возобновления обслуживания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z187" w:id="184"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z188" w:id="185"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 35 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Контакт-центр в целях осуществления контроля разрабатывает показатели эффективности работы контакт-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z189" w:id="186"/>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контакт-центр обеспечивает применение ключевых показателей, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Контакт-центры, осуществляющие техническую поддержку информационных систем административных органов, контакт-центры антикоррупционной службы устанавливают ключевые показатели внутренними нормативными правовыми актами. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Главу 7 предусматривается дополнить пунктом 35-1 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 36 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Контакт-центр по своей деятельности предоставляет 2 раза в год отчетность в РГУ "Комитет государственных услуг Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан". Срок представления – до 15 числа месяца, следующего за отчетным полугодием. Форма, предназначенная для сбора административных данных, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложения 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Требованиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:bookmarkStart w:name="z192" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам анализа отчетов РГУ "Комитет государственных услуг Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан" направляет рекомендации по улучшению деятельности контакт-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z248" w:id="190"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z248" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам анализа отчетов РГУ "Комитет государственных услуг Министерство цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан" направляет рекомендации по улучшению деятельности и/или оптимизации контакт-центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 36 с изменением, внесенным приказом и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5973,68 +7561,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных органов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:bookmarkStart w:name="z194" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ключевые показатели эффективности работы контакт-центров административных органов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7534,50 +9122,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 262/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7811,70 +9485,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа и.о. Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="192"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в РГУ "Комитет государственных услуг Министерства цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mdai </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12656,70 +14330,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z198" w:id="193"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адресная часть</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13004,780 +14678,1933 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Отчет по деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контакт-центра"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:bookmarkStart w:name="z201" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных на безвозмездной основе "Отчет по деятельности контакт-центра" (ОКДЦ-01)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методологические пояснения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z249" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе А указывается номер по порядку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z250" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе Б указываются показатели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z251" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе В указываются единицы измерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z252" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В графе 1 указываются фактические данные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z253" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 1 графы 1 наименование контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z254" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 2 графы 1 указывается номер и дата утвержденного документа о начале функционирования контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z255" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 3 графы 1 адрес местонахождения контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z256" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 4 графы 1 в случае наличия структурных подразделений или филиалов указывается "да", в случае отсутствия – "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z257" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 5 графы 1 указывается номер телефона контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z258" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 6 графы 1 отражается режим работы (к примеру, круглосуточный 24/7, с 9:00 до 18:00).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkStart w:name="z259" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 7 графы 1 указывается "да" в случае работы в выходные, праздничные дни, "нет" если контакт-центр не работает в выходные, праздничные дни.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z260" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 8 графы 1 необходимо перечислить тематику, вопросы по которым предоставляется консультация.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z261" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 9 графы 1 указывается "да" в случае наличия в контакт-центре, кроме операторов, сотрудников второй линии, в случае отсутствия – "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z262" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 10 графы 1 необходимо перечислить все используемые каналы связи (к примеру Telegram-бот, Аккаунты FB, VK, электронная почта).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z263" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 11 графы 1 указывается количество штатных и внештатных сотрудников.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z264" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 12 графы 1 указывается количество на конец отчетного периода штатных и внештатных операторов, непосредственно задействованных на консультировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z265" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 13 графы 1 указывается общее количество принятых обращений по всем каналам связи, в тысячах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z266" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 14 графы 1 количество принятых обращений в разрезе каналов связи, в тысячах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z267" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 15 графы 1 указывается среднее время ожидания за отчетный период при обращении клиента по телефонным каналам связи после прослушивания голосового меню, в секундах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z268" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 16 графы 1 отражается средний показатель уровня удовлетворенности клиентов за отчетный период по 5-балльной шкале, в баллах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z269" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 17 графы 1 указывается средний процент обращений клиентов, при которых вопрос решен при первичном обращении, за отчетный период, в процентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z270" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 18 графы 1 указывается доля потерянных вызовов за отчетный период, в процентах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z271" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 19 графы 1 указывается среднее время обработки одной заявки оператором, за отчетный период, в минутах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z272" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 20 графы 1 указывается количество подтвержденных жалоб на деятельность контакт-центра и операторов контакт-центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z273" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 21 графы 1 указывается "да" с перечислением при наличии программных продуктов (к примеру, IVR – Interactive Voice Response, WFM -Workforce Management, ИГР – Интеллектуальный голосовой робот), при отсутствии указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z274" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 22 графы 1 указывается "да" в случае интеграции с информационными системами государственных органов, с перечислением, в случае отсутствия указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z275" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 23 графы 1 указывается дата и название в зависимости от прохождения (сертификационный аудит, сертификация контакт-центра), в случае отсутствия факта прохождения указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z276" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 24 графы 1 отражается информация о прохождении сертификации менеджерами контакт-центра, указывается "да" при прохождении сертификации менеджерами и указывается количество лиц, прошедших сертификацию. В случае отсутствия менеджеров, прошедших сертификацию, указывается "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z277" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 25 графы 1 указывается "да" при оснащении рабочего места в соответствии с требованиями, "нет" в случае отсутствия оснащения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z278" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 26 графы 1 указывается "да" с перечислением при оснащении необходимыми вспомогательными помещениями (комната приема пищи, комната отдыха, учебный класс), в случае отсутствия "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z279" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 27 графы 1 в случае наличия базы знаний указывается "да", в случае отсутствия "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z280" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В строке 28 графы 1 "да" указывается в случае наличия внутренних нормативных документов, регламентирующих деятельность контакт-центра, в случае отсутствие внутренних нормативных документов, регламентирующих деятельность контакт-центра – "нет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Типовые требования предусматривается дополнить приложением 3 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовым требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по организации работы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакт-центров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Методологические пояснения</w:t>
-[...439 lines deleted...]
-      В строке 18 графы 1 указывается доля потерянных вызовов за отчетный период, в процентах.</w:t>
+        <w:t xml:space="preserve"> Ключевые показатели эффективности работы контакт-центров административных органов </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Типовые требования предусматривается дополнить приложением 4 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовым требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по организации работы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакт-центров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z154" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Классификатор услуг для заполнения в цифровой системе контакт-центра местного исполнительного органа  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z271" w:id="218"/>
-[...15 lines deleted...]
-      В строке 19 графы 1 указывается среднее время обработки одной заявки оператором, за отчетный период, в минутах.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Типовые требования предусматривается дополнить приложением 5 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовым требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по организации работы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакт-центров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z157" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уровни критичности, виды и статусы обращений для заполнения в цифровой системе контакт-центра местного исполнительного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z272" w:id="219"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Типовые требования предусматривается дополнить приложением 6 в соответствии с приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 262/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовым требованиям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по организации работы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакт-центров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных органов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>