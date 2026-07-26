--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fad1109" w14:textId="fad1109">
+    <w:p w14:paraId="6dec8db" w14:textId="6dec8db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -949,248 +949,426 @@
         <w:t>
       3) медико-социальная экспертиза (далее – МСЭ) – оценка ограничений жизнедеятельности освидетельствуемого лица, вызванных стойким расстройством функций организма, с установлением (неустановлением) инвалидности и (или) степени утраты трудоспособности, а также определение его потребностей в мерах социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) независимый эксперт медико-социальной экспертизы (далее – независимый эксперт МСЭ) – физическое лицо, соответствующее требованиям, определяемым уполномоченным государственным органом, и состоящее в реестре независимых экспертов медико-социальной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) автоматизированная информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – АИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утраты трудоспособности, разработке индивидуальной программы реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах МСЭ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) индивидуальная программа абилитации и реабилитации лица с инвалидностью (далее – ИПР) – документ, определяющий конкретные объемы, виды и сроки проведения абилитации и реабилитации лица с инвалидностью на основе его индивидуальных потребностей;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      6) индивидуальная программа абилитации и реабилитации лица с инвалидностью (далее – ИПР) – документ, определяющий конкретные объемы, виды и сроки проведения абилитации и реабилитации лица с инвалидностью на основе его индивидуальных потребностей;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      7) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок и критерии оценки результатов работы независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок и критерии оценки результатов работы независимых экспертов медико-социальной экспертизы</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части первой пункта 3 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценка результатов работы независимых экспертов МСЭ проводится АИС "ЦБДИ" в автоматизированном режиме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежемесячно, к 5 числу месяца, следующего за отчетным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      3. Оценка результатов работы независимых экспертов МСЭ проводится АИС "ЦБДИ" в автоматизированном режиме:</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      один раз в год, к 20 декабря отчетного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      ежемесячно, к 5 числу месяца, следующего за отчетным;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение ежемесячной и годовой оценки регулируется условиями, заключенными на основании контракта на оказание экспертных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      один раз в год, к 20 декабря отчетного года.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ежемесячная оценка результатов работы независимых экспертов МСЭ осуществляется путем определения среднеарифметического значения процента заключений независимых экспертов МСЭ, соответствующих критериям, установленным пунктом 8 настоящих Правил, по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6286500" cy="393700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1212,570 +1390,758 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оценка – ежемесячная оценка (%);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А – количество заключений, соответствующих критериям, установленным пунктом 8 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      Оценка – ежемесячная оценка (%);</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество оказанных услуг за месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      А – количество заключений, соответствующих критериям, установленным пунктом 8 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество освидетельствованных участников системы обязательного социального страхования (при первичном освидетельствовании);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – количество оказанных услуг за месяц;</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество переосвидетельствованных лиц, с установленной степенью УОТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – количество освидетельствованных участников системы обязательного социального страхования (при первичном освидетельствовании);</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество лиц с инвалидностью, которым разработана ИПР;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – количество переосвидетельствованных лиц, с установленной степенью УОТ;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С – количество показателей К равных или больше 1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – количество лиц с инвалидностью, которым разработана ИПР;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Годовая оценка результатов работы независимых экспертов МСЭ проводится путем определения среднего арифметического значения ежемесячных оценок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 6 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. По итогам оценки результатов работы независимых экспертов МСЭ АИС "ЦБДИ" формирует таблицу оценки результатов работы независимых экспертов МСЭ по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Итоги ежемесячной и годовой оценки результатов работы независимых экспертов МСЭ отражаются в его личном кабинете в АИС "ЦБДИ" и подписываются им с помощью электронно-цифровой подписи (далее - ЭЦП).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После подписания оценка результатов работы независимого эксперта МСЭ (ежемесячная и годовая) направляется в Комитет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оценка результатов работы независимых экспертов МСЭ осуществляется по следующим критериям:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременность вынесения экспертного решения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      7. Итоги ежемесячной и годовой оценки результатов работы независимых экспертов МСЭ отражаются в его личном кабинете в АИС "ЦБДИ" и подписываются им с помощью электронно-цифровой подписи (далее - ЭЦП).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие вынесенного решения (установление/неустановление инвалидности) к степени нарушения функций организма и ограничения жизнедеятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      После подписания оценка результатов работы независимого эксперта МСЭ (ежемесячная и годовая) направляется в Комитет.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) установление степени УОТ участнику системы обязательного социального страхования при первичном освидетельствовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      8. Оценка результатов работы независимых экспертов МСЭ осуществляется по следующим критериям:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) установление/неустановление степени УОТ при повторном освидетельствовании лицам, с установленной степенью УОТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) разработка социальной части ИПР согласно пункту 41 Правил проведения медико-социальной экспертизы, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заместителя Премьер-Министра – Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32922).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Рассмотрение обращений и жалоб независимых экспертов МСЭ проводится в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1932,51 +2298,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица оценки результатов работы независимого эксперта медико-социальной экспертизы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1985,124 +2351,124 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии) независимого эксперта МСЭ)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>за __________ 20___ года (месяц, год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="46"/>
+          <w:bookmarkStart w:name="z55" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2243,80 +2609,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="47"/>
+          <w:bookmarkStart w:name="z61" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2432,80 +2798,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="48"/>
+          <w:bookmarkStart w:name="z67" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2621,80 +2987,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="49"/>
+          <w:bookmarkStart w:name="z73" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2810,80 +3176,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="50"/>
+          <w:bookmarkStart w:name="z79" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2999,80 +3365,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="51"/>
+          <w:bookmarkStart w:name="z85" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3343,64 +3709,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="52"/>
+      <w:bookmarkStart w:name="z97" w:id="48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>К1 – количество оказанных услуг за месяц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3882,31 +4248,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>