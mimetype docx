--- v1 (2025-11-15)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52b0b52" w14:textId="52b0b52">
+    <w:p w14:paraId="35cc2bc" w14:textId="35cc2bc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,220 +77,86 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил подготовки генеральной схемы газификации Республики Казахстан</w:t>
+        <w:t>Об утверждении Правил подготовки генеральной и региональных схем газификации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра энергетики Республики Казахстан от 22 сентября 2023 года № 348. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 сентября 2023 года № 33456.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -315,338 +181,398 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Положением</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> о Министерстве энергетики Республики Казахстан, утвержденным постановлением Правительства от 19 сентября 2014 года № 994, ПРИКАЗЫВАЮ:</w:t>
+        <w:t>подпунктом 125)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве энергетики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 сентября 2014 года № 994, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> подготовки генеральной схемы газификации Республики Казахстан.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+        <w:t xml:space="preserve"> подготовки генеральной и региональных схем газификации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту газовой промышленности Министерства энергетики Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства энергетики Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства энергетики Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1374,1903 +1300,1719 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 сентября 2023 года № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила подготовки генеральной и региональных схем газификации Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила подготовки генеральной и региональных схем газификации Республики Казахстан разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О газе и газоснабжении" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 125)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве энергетики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 сентября 2014 года № 994, и определяют порядок подготовки генеральной и региональных схем газификации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...228 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="8"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генеральная схема газификации Республики Казахстан (далее – схема) – документ, определяющий экономически обоснованные стратегические направления развития газовой отрасли для обеспечения надежного газоснабжения потребителей Республики Казахстан и основные мероприятия, подлежащие осуществлению для развития газовой отрасли путем использования в качестве топлива товарного и (или) сжиженного нефтяного газа на объектах жилищно-коммунального хозяйства, промышленных, сельскохозяйственных и иных объектах, и содержащий схему размещения объектов систем газоснабжения, перечень и техническую характеристику планируемых к строительству, модернизации и (или) реконструкции объектов систем газоснабжения, необходимые финансовые ресурсы и их источники, перспективные ресурсы товарного и сжиженного нефтяного газа, а также схему поставок газа по существующим и планируемым к строительству объектам систем газоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) региональная схема газификации – документ, являющийся составной частью схемы и включающий в себя мероприятия, направленные на повышение уровня газификации региона с учетом технической возможности газотранспортной системы и газовых ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рейтинговая оценка – расчеты, позволяющие определить привлекательность газификации отдельных административно-территориальных единиц Республики Казахстан на основе анализа совокупности социально-экономических и природно-хозяйственных характеристик;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган – центральный исполнительный орган, осуществляющий государственное регулирование производства, транспортировки (перевозки), хранения и оптовой реализации газа, а также розничной реализации и потребления товарного и сжиженного нефтяного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Иные термины и определения, используемые в настоящих Правилах, применяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок подготовки схемы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Схема разрабатывается в два этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование региональной схемы газификации местными исполнительными органами областей, городов республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование и утверждение схемы уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Региональные схемы газификации разрабатываются местными исполнительными органами областей, городов республиканского значения, столицы в течение 4 (четыре) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После разработки региональные схемы газификации утверждаются местными исполнительными органами областей, городов республиканского значения, столицы по согласованию с уполномоченным органом в течение 2 (два) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Местные исполнительные органы областей, городов республиканского значения, столицы после утверждения региональных схем газификации обеспечивают представление на рассмотрение Межведомственной комиссии по подготовке генеральной схемы газификации Республики Казахстан, создаваемой при уполномоченном органе (далее – Комиссия), региональных схем газификации, подготовленных в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 398-н/қ</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...116 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="18"/>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссию возглавляет руководитель уполномоченного органа. В состав Комиссии входят представители уполномоченных органов в областях коммунального хозяйства, промышленной безопасности, индустрии и инфраструктурного развития, сельского хозяйства, уполномоченного органа, осуществляющего руководство в сферах естественных монополий и на регулируемых рынках, уполномоченных органов, осуществляющих руководство и межотраслевую координацию в областях государственного планирования, экономического развития, выработки и формирования бюджетной политики, местных исполнительных органов областей, городов республиканского значения и столицы. Рабочим органом Комиссии является структурное подразделение уполномоченного органа, ответственное за проведение политики в области газа и газоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Схема разрабатывается с учетом приоритетности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения внутренних потребностей Республики Казахстан в товарном и сжиженном нефтяном газе на основе прогнозного баланса производства, реализации и потребления товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) использования бытовыми и коммунально-бытовыми потребителями товарного газа, в том числе полученного в процессе регазификации сжиженного природного газа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Региональные схемы газификации разрабатываются на основании результатов рейтинговой оценки привлекательности газификации регионов в соответствии с Расчетами рейтинговой оценки привлекательности газификации регионов, приведенными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В региональных схемах газификации отражаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эксплуатируемые объекты, потребляющие газ, объекты, планируемые к вводу в эксплуатацию, с указанием сроков ввода;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) источники потребления газа на объектах, указанных в подпункте 1) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) вид газа (товарный и (или) сжиженный нефтяной), планируемого к использованию при газификации, с экономическими обоснованиями преимуществ его использования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) населенные пункты, планируемые к газификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объекты, газификация которых экономически нецелесообразна до 2030 года с указанием соответствующих обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Для проведения расчетов в рамках рейтинговой оценки создается обновляемая и дополняемая информационная система, позволяющая оценить целесообразность и привлекательность газификации каждой отдельно взятой административно-территориальной единицы (района) Республики Казахстан на основе рейтинговой оценки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При разработке региональной схемы газификации осуществляются следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение сбора и анализа текущих социально-экономических и природно-хозяйственных показателей регионов Республики Казахстан, влияющих на привлекательность газификации регионов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение анализа существующей ресурсной базы, необходимой для удовлетворения внутренних потребностей Республики Казахстан в товарном и сжиженном нефтяном газе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определение прогнозных значений основных показателей баланса товарного и сжиженного нефтяного газа по оптимистическому, пессимистическому и реальному сценариям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение сравнительного анализа рынка альтернативных источников энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) разработка схемы расположения существующих и планируемых к строительству магистральных газопроводов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение оценки объема инвестиций, необходимого для газификации каждого анализируемого региона Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) проведение рейтинговой оценки привлекательности внутри регионов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z57" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Региональные схемы газификации Республики Казахстан представляются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) членам Комиссии, за исключением местных исполнительных органов областей, городов республиканского значения и столицы, и рабочему органу Комиссии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) членам Комиссии – представителям местных исполнительных органов областей, городов республиканского значения и столицы, граничащим с соответствующей административно-территориальной единицей, региональная схема газификации которой представлена на рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z60" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии и рабочий орган Комиссии, получившие региональные схемы газификации, обеспечивают их рассмотрение в соответствующих государственных органах и организациях и подготовку заключения по вопросам компетенции в месячный срок со дня получения схемы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. На заседаниях Комиссии рассматриваются региональные схемы газификации и заключения государственных органов и рабочего органа и вырабатываются рекомендации по доработке региональных схем газификации и (или) по их включению в состав схемы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После одобрения региональных схем газификации уполномоченным органом формируется Схема и представляется на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Схема содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) схему размещения объектов систем газоснабжения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень и техническую характеристику планируемых к строительству, модернизации и (или) реконструкции объектов систем газоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) необходимые финансовые ресурсы и их источники, перспективные ресурсы товарного и сжиженного нефтяного газа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) схему поставок газа по существующим и планируемым к строительству объектам систем газоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В рамках схемы уполномоченным органом определяется перечень наиболее привлекательных для газификации регионов, содержащий следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование проекта газификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответственный государственный орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) регион, в котором планируется реализация проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заявитель проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) предварительные показатели экономической привлекательности реализации проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предполагаемые социально-экономические последствия, в случае принятия проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предполагаемые финансовые затраты, связанные с реализацией проекта, и источники финансирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) предполагаемые сроки реализации проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок утверждения Схемы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Решение об одобрении Схемы принимается большинством голосов от общего числа участвующих на заседании членов Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После одобрения схемы Комиссией уполномоченным органом в месячный срок в установленном порядке обеспечивается принятия приказа Министра энергетики Республики Казахстан об утверждении генеральной схемы газификации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При изменении социально-экономических показателей, направлений развития регионов или возникновении иной необходимости корректировки схемы члены Комиссии инициируют созыв ее заседания для рассмотрения вопроса внесения изменений и (или) дополнений в схему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член Комиссии, инициировавший такое заседание, в срок, не позднее двух недель до заседания Комиссии, представляет членам Комиссии и рабочему органу необходимые обоснования корректировки схемы, составленные с учетом положений настоящего раздела.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z111" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Уполномоченный орган осуществляет мониторинг реализации схемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 17 в соответствии с приказом Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается дополнить пунктом 17 в соответствии с приказом Министра энергетики РК от 20.10.2025 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...97 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19.01.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3359,140 +3101,198 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам подготовки</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Генеральной схемы</w:t>
+              <w:t>генеральной и региональных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>газификации</w:t>
+              <w:t>схем газификации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Верхний правый угол приложения в редакции приказа Министра энергетики РК от 20.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 398-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19.01.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Расчет рейтинговой оценки привлекательности газификации регионов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Нормирование показателей осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4787900" cy="1663700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3514,370 +3314,370 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       где </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – характеризует порядковый номер района в выборке всех районов определенной области i= (1...n), где n – количество сравниваемых районов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       j – порядковый номер показателя, j=(1...m), где m – количество показателей, используемых для формирования рейтинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лучший – наилучшее значение j–го показателя для выборки из n районов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       худший – наихудшее значение j–го показателя для выборки из n районов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z91" w:id="71"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z91" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – числовое значение j-го показателя, в i-м районе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z92" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основе исходных данных получается набор нормированных показателей, которые используются для сравнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сопоставление значений каждого показателя с лучшим возможным из всей выборки значением дает возможность показать, насколько значение данного показателя для данного района отличается от оптимального значения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z94" w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z94" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В результате формируется матрица нормированных расстояний координат точек исследуемых показателей до координат точки эталонного значения для каждого показателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z95" w:id="75"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Расчет евклидового расстояния.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для формирования рейтинга необходимо, чтобы каждый район был сопоставлен с условным районом (он может присутствовать по факту в выборке по районам), в котором значение каждого описывающего его показателя является эталонным. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все оцениваемые районы находятся в многомерном пространстве, где, во-первых, в роли координат выступают нормированные значения показателей для каждого района, а во-вторых, эталонный (условный) для выборки район имеет следующие координаты: (0, 0, 0,..., 0) и является точкой отсчета для формирования рейтинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z98" w:id="78"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Основная задача при расчете евклидового расстояния состоит в определении того, насколько удален каждый район в многомерном пространстве от эталонного района. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z99" w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет евклидового расстояния в рамках данных расчет принимает следующий вид и осуществляется по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4165600" cy="1270000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3899,190 +3699,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z102" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – евклидово расстояние для i-го района;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z103" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – это удельный вес j-го показателя (например, расстояние от газопровода до населенного пункта, численность населения и т.д.). Он устанавливается субъективно, в зависимости от значимости того или иного показателя для общей оценки. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z105" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1574800" cy="685800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -4104,224 +3904,224 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>ij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – это нормированное значение j-го показателя для i-района, метод его расчета показан выше.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z107" w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z107" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       0 – присутствует в формуле для наглядной демонстрации условно эталонного (лучшего района), относительного которого производится оценка привлекательности для газификации. Условный лучший район в m-мерном пространстве является началом координат, то есть имеет координаты (0,0,...,0). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z108" w:id="88"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное евклидово расстояние демонстрирует насколько каждый из районов по совокупности всех рассматриваемых показателей удален от условно эталонного района. Чем меньше полученное евклидовое расстояние, тем ближе оцениваемый район к условно эталонному.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z109" w:id="89"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Формирование рейтинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z110" w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В результате проделанных операций получается общее евклидово расстояние для каждого исследуемого региона по всей совокупности показателей. Наименьшее значение данного расстояния у региона будет означать его наибольшую близость к условно эталонному показателю. Далее места в рейтинге присваиваются по мере возрастания значения евклидового расстояния.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4647,31 +4447,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>