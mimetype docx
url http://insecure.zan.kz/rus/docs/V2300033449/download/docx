--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86edbd6" w14:textId="86edbd6">
+    <w:p w14:paraId="7709b97" w14:textId="7709b97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1543266" cy="428689"/>
+            <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId3"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1543266" cy="428689"/>
+                      <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -93,253 +93,423 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, а также анализа и обработки данных по вопросам Национальной системы квалификаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 18 сентября 2023 года № 391. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 сентября 2023 года № 33449</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 18 сентября 2023 года № 391. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 сентября 2023 года № 33449.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О профессиональных квалификациях" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, а также анализа и обработки данных по вопросам Национальной системы квалификаций согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту развития национальной системы квалификаций и прогнозирования Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      2. Департаменту развития национальной системы квалификаций и прогнозирования Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...15 lines deleted...]
-      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) официальное опубликование и размещение настоящего приказа на официальном интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
-[...15 lines deleted...]
-      2) официальное опубликование и размещение настоящего приказа на официальном интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
-[...15 lines deleted...]
-      3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства труда и социальной защиты населения Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
-[...15 lines deleted...]
-      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -488,1084 +658,1084 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:bookmarkStart w:name="z13" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Агентство Республики Казахстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по регулированию и развитию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>финансового рынка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Агентство Республики Казахстан </w:t>
-[...42 lines deleted...]
-      <w:bookmarkStart w:name="z14" w:id="9"/>
+        <w:t>Министерство информации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и общественного развития</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство информации</w:t>
-[...16 lines deleted...]
-        <w:t>и общественного развития</w:t>
+        <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство сельского хозяйства</w:t>
+        <w:t>Министерство науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и высшего образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство науки</w:t>
-[...16 lines deleted...]
-        <w:t>и высшего образования</w:t>
+        <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
+      <w:bookmarkStart w:name="z18" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство здравоохранения</w:t>
+        <w:t>Министерство индустрии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и инфраструктурного развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство индустрии</w:t>
-[...16 lines deleted...]
-        <w:t>и инфраструктурного развития</w:t>
+        <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="14"/>
+      <w:bookmarkStart w:name="z20" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство финансов</w:t>
+        <w:t>Министерство обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z20" w:id="15"/>
+      <w:bookmarkStart w:name="z21" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство обороны</w:t>
+        <w:t>Министерство культуры и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z21" w:id="16"/>
+      <w:bookmarkStart w:name="z22" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство культуры и спорта</w:t>
+        <w:t>Министерство просвещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z22" w:id="17"/>
+      <w:bookmarkStart w:name="z23" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство просвещения</w:t>
+        <w:t>Министерство торговли и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="18"/>
+      <w:bookmarkStart w:name="z24" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство торговли и интеграции</w:t>
+        <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="19"/>
+      <w:bookmarkStart w:name="z25" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство иностранных дел</w:t>
+        <w:t>Министерство по чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="20"/>
+      <w:bookmarkStart w:name="z26" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство по чрезвычайным ситуациям</w:t>
+        <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z26" w:id="21"/>
+      <w:bookmarkStart w:name="z27" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство национальной экономики</w:t>
+        <w:t>Министерство цифрового развития, инноваций</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и аэрокосмической промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z27" w:id="22"/>
+      <w:bookmarkStart w:name="z28" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство цифрового развития, инноваций</w:t>
-[...16 lines deleted...]
-        <w:t>и аэрокосмической промышленности</w:t>
+        <w:t>Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="23"/>
+      <w:bookmarkStart w:name="z29" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Министерство внутренних дел</w:t>
+        <w:t>Министерство экологии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и природных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="24"/>
+      <w:bookmarkStart w:name="z30" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...69 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1691,865 +1861,1033 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 сентября 2023 года № 391</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, а также анализа и обработки данных по вопросам Национальной системы квалификаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, а также анализа и обработки данных по вопросам Национальной системы квалификаций (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О профессиональных квалификациях" (далее – Закон) и определяют порядок формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, анализа и обработки данных по вопросам Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и определения, используемые в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реестр профессий – систематизированный в электронной форме свод информации по профессиям, по которым осуществляется признание профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидат, претендующий на признание профессиональной квалификации (далее - кандидат) – физическое лицо, обратившееся добровольно, самостоятельно или по направлению работодателя для признания его профессиональной квалификации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) центр признания профессиональных квалификаций (далее - центр признания) – юридическое лицо, осуществляющее признание профессиональных квалификаций, аккредитованное в порядке, определенном Правилами аккредитации центров признания, переоформления, отзыва, возобновления и прекращения действия аттестата аккредитации, утвержденными уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган в области признания профессиональных квалификаций (далее - уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также межотраслевую координацию по признанию профессиональных квалификаций в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) профессиональный стандарт – письменный официальный документ, устанавливающий общие требования к знаниям, умениям, навыкам, опыту работы с учетом формального и (или) неформального, и (или) информального образования, уровню квалификации и компетентности, содержанию, качеству и условиям труда в конкретной области профессиональной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Национальная палата предпринимателей Республики Казахстан (далее - Национальная палата) – некоммерческая организация, представляющая собой союз субъектов предпринимательства, созданная в целях обеспечения благоприятных правовых, экономических и социальных условий для реализации предпринимательской инициативы и развития взаимовыгодного партнерства между бизнес-сообществом и органами государственной власти Республики Казахстан, а также стимулирования и поддержки деятельности объединений индивидуальных предпринимателей и (или) юридических лиц в форме ассоциации (союза);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      4) уполномоченный орган в области признания профессиональных квалификаций (далее - уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство, а также межотраслевую координацию по признанию профессиональных квалификаций в пределах, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Национальный классификатор занятий Республики Казахстан (далее - НКЗ) – документ по стандартизации, отражающий наименования занятий, применяемых на территории Республики Казахстан, и классифицирующий их по уровню и специализации навыков в соответствии с видом выполняемых работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      5) профессиональный стандарт – письменный официальный документ, устанавливающий общие требования к знаниям, умениям, навыкам, опыту работы с учетом формального и (или) неформального, и (или) информального образования, уровню квалификации и компетентности, содержанию, качеству и условиям труда в конкретной области профессиональной деятельности;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отраслевая рамка квалификаций (далее - ОРК) – документ, разрабатываемый на основе НКЗ, национальной рамки квалификаций и классифицирующий требования к квалификации специалиста по уровням в зависимости от сложности выполняемых работ и характера используемых знаний, умений и компетенций в отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...15 lines deleted...]
-      6) Национальная палата предпринимателей Республики Казахстан (далее - Национальная палата) – некоммерческая организация, представляющая собой союз субъектов предпринимательства, созданная в целях обеспечения благоприятных правовых, экономических и социальных условий для реализации предпринимательской инициативы и развития взаимовыгодного партнерства между бизнес-сообществом и органами государственной власти Республики Казахстан, а также стимулирования и поддержки деятельности объединений индивидуальных предпринимателей и (или) юридических лиц в форме ассоциации (союза);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) отраслевые государственные органы (далее - государственные органы) – государственные органы, осуществляющие руководство в соответствующей сфере (отрасли) государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...15 lines deleted...]
-      7) Национальный классификатор занятий Республики Казахстан (далее - НКЗ) – документ по стандартизации, отражающий наименования занятий, применяемых на территории Республики Казахстан, и классифицирующий их по уровню и специализации навыков в соответствии с видом выполняемых работ;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Национальная система квалификаций (далее - НСК) – комплекс правовых и институциональных инструментов и механизмов регулирования и согласования спроса на квалификации со стороны рынка труда и предложения квалификаций со стороны системы образования, в том числе информального;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) цифровая платформа Национальной системы квалификаций (далее - цифровая платформа) – портал единой цифровой платформы занятости "Электронная биржа труда", содержащий информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона и находящийся под доменным именем "сareer.enbek.kz";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) национальная рамка квалификаций (далее - НРК) – документ, описывающий для каждого квалификационного уровня общие характеристики профессиональной деятельности и уровня образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Использование цифровой платформы осуществляется физическими или юридическими лицами для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнения на ней конкретных функций и (или) задач по вопросам НСК (далее - пользователи);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      12) национальная рамка квалификаций (далее - НРК) – документ, описывающий для каждого квалификационного уровня общие характеристики профессиональной деятельности и уровня образования.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поиска и изучения информации по вопросам НСК (далее - посетители).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      3. Использование цифровой платформы осуществляется физическими или юридическими лицами для:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К пользователям относятся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) выполнения на ней конкретных функций и (или) задач по вопросам НСК (далее - пользователи);</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Национальный орган по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) поиска и изучения информации по вопросам НСК (далее - посетители).</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) государственные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      К пользователям относятся:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Национальная палата и палаты предпринимателей областей, городов республиканского значения и столицы (далее - региональные палаты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      1) Национальный орган по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) центр признания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      2) государственные органы;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кандидат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      3) Национальная палата и палаты предпринимателей областей, городов республиканского значения и столицы (далее - региональные палаты);</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К посетителям относятся физические и юридические лица незарегистрированные на цифровой платформе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      4) центр признания;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Национальный орган по профессиональным квалификациям (далее - Национальный орган) осуществляет регистрацию на цифровой платформе единовременно со дня ее запуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      5) кандидат.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальная палата и региональные палаты проходят процедуру регистрации на цифровой платформе в течение десяти рабочих дней после запуска цифровой платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственные органы осуществляют регистрацию на цифровой платформе в течение десяти рабочих дней со дня получения утвержденного Плана по разработке и (или) актуализации профессиональных стандартов на соответствующий год согласно Правилам разработки и (или) актуализации профессиональных стандартов, утвержденными уполномоченным органом в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центры признания проходят процедуру регистрации на цифровой платформе в течение 5 рабочих дней со дня получения аттестата об аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаты проходят процедуру регистрации на цифровой платформе единовременно со дня инициирования обращения для признания их профессиональной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Доступ к цифровой платформе предоставляется в веб и мобильной версиях. Цифровая платформа функционирует на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      Центры признания проходят процедуру регистрации на цифровой платформе в течение 5 рабочих дней со дня получения аттестата об аккредитации.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования цифровой платформы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      Кандидаты проходят процедуру регистрации на цифровой платформе единовременно со дня инициирования обращения для признания их профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Формирование цифровой платформы, осуществляемое Национальным органом по согласованию с уполномоченным органом, направлено на создание единого источника информации по базовым инструментам НСК, нормативной правовой, информационной и методологической базы в области признания профессиональных квалификаций, информации и данных о деятельности участников НСК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      5. Доступ к цифровой платформе предоставляется в веб и мобильной версиях. Цифровая платформа функционирует на казахском и русском языках.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размещение информации на цифровой платформе осуществляется Центром развития трудовых ресурсов (далее - администратор).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования цифровой платформы</w:t>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для формирования цифровой платформы Национальному органу предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      6. Формирование цифровой платформы, осуществляемое Национальным органом по согласованию с уполномоченным органом, направлено на создание единого источника информации по базовым инструментам НСК, нормативной правовой, информационной и методологической базы в области признания профессиональных квалификаций, информации и данных о деятельности участников НСК.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уполномоченным органом: НРК и НКЗ - 1 раз и далее, в случае внесения изменений и дополнений; реестр профессий - 1 раз в полугодие, информация о деятельности Национального совета по профессиональным квалификациям (далее - Национальный совет) с их размещением также на своем официальном интернет-ресурсе - 1 раз в полугодие; нормативные правовые акты в области признания профессиональных квалификаций - 1 раз и далее, в случае внесения изменений и дополнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) государственными органами: ОРК – в сроки, определенные Правилами разработки и (или) актуализации отраслевых рамок квалификаций, утвержденными уполномоченным органом в соответствии с частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2564,1087 +2902,1841 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона; утвержденные профессиональные стандарты – в сроки, определенные Правилами разработки и (или) актуализации профессиональных стандартов, утвержденными уполномоченным органом в соответствии с частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона; информация об отраслевых советах по профессиональным квалификациям (далее - отраслевой совет) и их деятельности с их размещением также на своих официальных интернет-ресурсах ежеквартально;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченными органами в области образования, науки и высшего образования – реестр образовательных программ, реализуемых организациями технического и профессионального, послесреднего, высшего и (или) послевузовского образования 1 раз в полугодие, посредством интеграции с информационными системами, ведущими реестр образовательных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Национальной палатой и органом по аккредитации: перечень аккредитованных центров признания и центров признания, действие аттестатов аккредитации, которых не подлежит возобновлению, сведения об их учредителях (участниках) ежемесячно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) центрами признания – сведения об итогах прохождения кандидатами процедуры признания профессиональных квалификаций ежемесячно:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       база данных о физических лицах, прошедших процедуру признания профессиональных квалификаций, сформированную в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реестр выданных и аннулированных документов о признании профессиональных квалификаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Национальный орган после получения вышеуказанной информации направляет ее администратору для размещения на цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Национальным органом на цифровой платформе после формирования и размещения полученной информации, своевременно и в соответствии со сроками, указанными в пункте 7 настоящих Правил, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актуализация НРК, НКЗ, ОРК, информации о деятельности Национального совета и отраслевых советов, нормативных правовых актов в области признания профессиональных квалификаций, реестра аккредитованных центров признания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      реестр выданных и аннулированных документов о признании профессиональных квалификаций.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведение и актуализация реестра профессий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      8. Национальный орган после получения вышеуказанной информации направляет ее администратору для размещения на цифровой платформе.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведение перечня утвержденных профессиональных стандартов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      9. Национальным органом на цифровой платформе после формирования и размещения полученной информации, своевременно и в соответствии со сроками, указанными в пункте 7 настоящих Правил, осуществляется:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) экспертиза профессиональных стандартов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      1) актуализация НРК, НКЗ, ОРК, информации о деятельности Национального совета и отраслевых советов, нормативных правовых актов в области признания профессиональных квалификаций, реестра аккредитованных центров признания;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение обучения по разработке базовых инструментов НСК, размещение тем и графика обучения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      2) ведение и актуализация реестра профессий;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для информирования пользователей и посетителей цифровой платформы Национальный орган на постоянной основе обеспечивает размещение и актуализацию на цифровой платформе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      3) ведение перечня утвержденных профессиональных стандартов;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информации о функциональных возможностях цифровой платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      4) экспертиза профессиональных стандартов;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информации о своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      5) проведение обучения по разработке базовых инструментов НСК, размещение тем и графика обучения.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шаблонов и (или) макетов для разработки и (или) актуализации базовых инструментов НСК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      10. Для информирования пользователей и посетителей цифровой платформы Национальный орган на постоянной основе обеспечивает размещение и актуализацию на цифровой платформе:</w:t>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) инструкций в текстовом и видео форматах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Формирование и размещение Национальным органом иной информации, материалов и данных на цифровой платформе осуществляется по согласованию с уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законодательством Республики Казахстан в области информатизации, персональных данных и их защиты.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок главы 3 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок сопровождения, системно-технического обслуживания цифровой платформы и ее интеграция с иными информационными системами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сопровождение и системно-техническое обслуживание цифровой платформы осуществляет администратор.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В рамках сопровождения и системно-технического обслуживания цифровой платформы администратор обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бесперебойную работу цифровой платформы в круглосуточном режиме, включая праздничные и выходные дни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сохранность, защиту, восстановление в случае сбоя или повреждения информации и резервное копирование информации на цифровой платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) внесение корректировок, модификацию и устранение дефектов программного обеспечения цифровой платформы в рамках разрешения обращений, оперативное устранение технических сбоев цифровой платформы без проведения модернизации и реализации дополнительных функциональных требований и при условии сохранения ее целостности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок сопровождения, системно-технического обслуживания цифровой платформы и ее интеграция с иными информационными системами</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) взаимодействие с информационными системами государственных органов и иными объектами информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проведение аудита состояния цифровой платформы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      12. Сопровождение и системно-техническое обслуживание цифровой платформы осуществляет администратор.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Источниками информации о возникновении технического сбоя в функционировании цифровой платформы являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkStart w:name="z97" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сообщения пользователей, поданные посредством формы обратной связи в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z98" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сообщение сотрудников администратора, выполняющих мониторинг функционирования цифровой платформы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z99" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) программно-аппаратные средства по мониторингу и выявлению неисправностей цифровой платформы, используемые для определения работоспособности и доступности функционала, обнаружившие технический сбой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z100" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) системные журналы цифровой платформы, в которых регистрируются записи, свидетельствующие о возникновении или возможности возникновения технического сбоя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оперативный центр информационной безопасности администратора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. При возникновении вопросов (проблем) по использованию цифровой платформы пользователь подает заявку в службу поддержки администратора на цифровой платформе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Срок рассмотрения заявки со дня ее подачи пользователем составляет не более трех рабочих дней. Срок рассмотрения заявки увеличивается при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доработке или устранении дефектов программного обеспечения корректировки – до десяти рабочих дней;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обращении пользователя если причина связана с функционированием цифровой платформы – до двадцати рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Интеграция цифровой платформы с иными информационными системами осуществляется в порядке, определенном Правилами интеграции объектов информатизации "электронного правительства", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра информации и коммуникаций Республики Казахстан от 29 марта 2018 года № 123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16777).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок анализа и обработки данных по вопросам НСК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Анализ и обработка данных по вопросам НСК осуществляется Национальным органом по согласованию с уполномоченным органом с использованием и (или) на цифровой платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Для проведения анализа и обработки данных по вопросам НСК Национальный орган осуществляет сбор, обобщение и мониторинг размещенной на цифровой платформе информации, иной информации и данных полученных от участников НСК в соответствии с Законом, из открытых источников, баз данных и статистики государственных органов, и иных информационных ресурсов в соответствии с законодательством Республики Казахстан в области информатизации, персональных данных и их защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Анализ и обработка данных по вопросам НСК осуществляется на основе информации и данных, указанных в пунктах 7 и 19 настоящих Правил, и включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) описание текущей ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проблемные вопросы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предложения и рекомендации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) количественные показатели.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Национальным органом на ежегодной основе не позднее 15 декабря предоставляется уполномоченному органу информация по итогам анализа и обработки данных по вопросам НСК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Информация по итогам анализа и обработки данных по вопросам НСК используется уполномоченным органом при формировании и развитии НСК.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...186 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правый верхний угол приложения предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3892,88 +4984,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка пользователя при возникновении вопросов (проблем) по использованию цифровой платформы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z120" w:id="102"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В заявке указываются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) Фамилия, имя и отчество (при его наличии) _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4234,55 +5326,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>