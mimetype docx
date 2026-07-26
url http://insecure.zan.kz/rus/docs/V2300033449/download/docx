--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7709b97" w14:textId="7709b97">
+    <w:p w14:paraId="d1fbd6c" w14:textId="d1fbd6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2541,51 +2541,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Национальная палата и палаты предпринимателей областей, городов республиканского значения и столицы (далее - региональные палаты);</w:t>
+      3) Национальная палата и палаты предпринимателей столицы, областей, городов республиканского значения (далее – региональные палаты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) центр признания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
@@ -2605,50 +2605,112 @@
         <w:t>
       5) кандидат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К посетителям относятся физические и юридические лица незарегистрированные на цифровой платформе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Национальный орган по профессиональным квалификациям (далее - Национальный орган) осуществляет регистрацию на цифровой платформе единовременно со дня ее запуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5326,55 +5388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5700,31 +5762,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>