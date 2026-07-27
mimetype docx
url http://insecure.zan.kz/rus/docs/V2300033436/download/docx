--- v0 (2025-11-14)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="abee6c1" w14:textId="abee6c1">
+    <w:p w14:paraId="3719090" w14:textId="3719090">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -978,409 +978,682 @@
         <w:t xml:space="preserve">
       4) независимый эксперт медико-социальной экспертизы (далее – независимый эксперт МСЭ) – физическое лицо, соответствующее требованиям, определяемым уполномоченным государственным органом, и состоящее в реестре независимых экспертов медико-социальной экспертизы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) реестр независимых экспертов медико-социальной экспертизы (далее – реестр) – список независимых экспертов, участвующих в проведении заочного проактивного освидетельствования с указанием профиля специальностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) автоматизированная информационная система "Централизованный банк данных лиц, имеющих инвалидность" (далее – АИС "ЦБДИ") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов по установлению инвалидности, утраты трудоспособности, разработке индивидуальной программы абилитации и реабилитации, а также для хранения и обработки данных по лицам, прошедшим освидетельствование в отделах МСЭ; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      7) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) претендент – гражданин Республики Казахстан, подавший документы для включения в реестр независимых экспертов медико-социальной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      8) претендент – гражданин Республики Казахстан, подавший документы для включения в реестр независимых экспертов медико-социальной экспертизы.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок ведения реестра независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Реестр ведется Комитетом в АИС "ЦБДИ" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Объявление о начале приема документов претендентов публикуется на официальном сайте Комитета за 10 (десять) рабочих дней до начала приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объявление содержит информацию о сроках приема и о порядке подачи документов, а также: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование государственного органа, проводящего конкурс, с указанием его местонахождения, почтового адреса, номеров телефонов, адреса электронной почты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) перечень необходимых документов, указанных в пункте 7 настоящих Правил; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наименование специальностей независимых экспертов МСЭ и их численности с обозначением основных функциональных обязанностей, установленного тарифа и условий оплаты услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. К заявлению о включении в реестр прилагаются электронные копии следующих документов:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      3) наименование специальностей независимых экспертов МСЭ и их численности с обозначением основных функциональных обязанностей, установленного тарифа и условий оплаты услуг.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диплом о высшем, послевузовском образовании (резидентура) (при наличии) образовании по специальностям: здравоохранение (общая медицина, лечебное дело, педиатрия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документ, подтверждающий непрерывный трудовой стаж не менее 5 лет по заявляемой медицинской специальности, соответствующей перечню нозологических форм, при которых проводится заочное проактивное освидетельствование или в области МСЭ согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Приказу Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 29 июня 2023 года № 260 "Об утверждении Правил проведения медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32922) (далее – Приказ № 260);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификат специалиста для допуска к клинической практике или сертификат иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документ, подтверждающий прохождение обучения за последние 5 лет по вопросам проведения МСЭ, в общем объеме не менее 2 кредитов (60 часов). Данное требование не распространяется на претендентов, имеющих общий стаж работы в отделах МСЭ более 5 лет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      3) сертификат специалиста для допуска к клинической практике или сертификат иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) скриншот о регистрации абонентского номера телефона в базе мобильных граждан (далее – БМГ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац 1 части первой пункта 6 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Претенденты в информационной системе уполномоченного государственного органа - портал социальных услуг (http://aleumet.egov.kz) подают заявление на включение в реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1395,92 +1668,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам с согласием на сбор, обработку персональных данных (в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите"), подтвержденным посредством сервиса контроля доступа к персональным данным и формируют сведения, получаемые из государственных информационных систем через реализованную интеграцию и шлюз "электронного правительства" в форме электронных документов, удостоверенных электронной цифровой подписью (далее – ЭЦП): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) диплома о высшем медицинском образовании, соответствующем классификатору специальности – общая медицина, лечебное дело, педиатрия (для документов об образовании, выданных зарубежными образовательными организациями, необходимо наличие документа, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) документа, подтверждающего наличие непрерывного трудового стажа не менее 5 лет по заявляемой медицинской специальности, соответствующей перечню нозологических форм, при которых проводится заочное проактивное освидетельствование согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1495,688 +1767,1064 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Приказу № 260 или в области МСЭ (документ, подтверждающий трудовую деятельность работника в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сертификата специалиста для допуска к клинической практике или сертификата иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документа, подтверждающего прохождение обучения за последние 5 лет по вопросам проведения МСЭ, в общем объеме не менее 2 кредитов (60 часов). Данный документ не требуется при наличии общего стажа работы в отделах МСЭ более 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) с Центра психического здоровья "Психиатрия" об отсутствии заболевания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      3) сертификата специалиста для допуска к клинической практике или сертификата иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) с Центра психического здоровья "Наркология" об отсутствии заболевания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      4) документа, подтверждающего прохождение обучения за последние 5 лет по вопросам проведения МСЭ, в общем объеме не менее 2 кредитов (60 часов). Данный документ не требуется при наличии общего стажа работы в отделах МСЭ более 5 лет;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) об отсутствии судимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 6 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии сведений по подпунктам 1), 2), 3) и 4) в информационных системах государственных органов, подтверждающие электронные копии документов предоставляются через модуль "Кабинет независимого эксперта МСЭ" в информационной системе уполномоченного государственного органа - портал социальных услуг (aleumet.egov.kz).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Комитет в течение 5 (пяти) рабочих дней после дня приема заявления: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 1) предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проверяет полноту и срок действия представленных документов, в том числе на основании сведений, получаемых из государственных информационных систем через шлюз "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) при предоставлении полного пакета документов направляет претенденту СМС-уведомление о необходимости прохождения обязательного тестирования, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и в "Кабинет независимого эксперта МСЭ" информацию о необходимости прохождения обязательного тестирования на платформе skills.enbek.kz в течение 10 (десяти) календарных дней после дня получения уведомления; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет претенденту СМС-уведомление об отказе в приеме заявления, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и "Кабинет независимого эксперта МСЭ" информацию об отказе в приеме заявления с указанием причины:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представление неполного пакета документов и (или) истечение срока их действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявление сведений, указанных в пункте 6 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тестирование проводится с использованием системы прокторинга на платформе skills.enbek.kz на казахском или русском языке по выбору претендента на платной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тесты состоят из 90 вопросов по законодательству Республики Казахстан в сфере социальной защиты лиц с инвалидностью, по основам проведения МСЭ, оценке потребностей освидетельствуемого лица в мерах социальной защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Время тестирования составляет 90 минут.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      представление неполного пакета документов и (или) истечение срока их действия;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ходе тестирования не допускается помощь претендентам третьими лицами, использование претендентами вспомогательных документов (справочная, специальная литература), средств связи, записей на электронном носителе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Результаты тестирования считаются положительными при наличии не менее 70 % верных ответов от общего числа вопросов и положительного заключения системы прокторинга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 9 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае получения менее 70 % верных ответов и/или отрицательного результата прокторинга и/или возникновения технических сбоев в работе информационных систем государственных органов, подтвержденных актом о техническом сбое в работе информационных систем, однократное повторное тестирование претендентов на платформе skills.enbek.kz допускается в сроки согласно подпункту 2) пункта 8 настоящего Приказа. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результат тестирования формируется автоматически и направляется в "Кабинет Комитета" и "Кабинет независимого эксперта МСЭ". </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отрицательного результата тестирования и/или отрицательного результата прокторинга либо не прохождении тестирования в сроки, указанные в подпункте 2) пункта 8 настоящих Правил, претенденту автоматически направляется СМС-уведомление об отказе на включение в реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. При положительном результате тестирования, Комитет в течение 5 (пяти) рабочих дней принимает решение о включении в реестр, формирует договор и направляет независимым экспертам МСЭ на подписание ЭЦП. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если независимый эксперт МСЭ в течение 3 (трех) рабочих дней не подписал договор ЭЦП, ему автоматически направляется СМС-уведомление об отказе на включение в реестр по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 11 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Комитет в течение 3 (трех) рабочих дней со дня подписания договора независимым экспертом МСЭ, вносит его данные в реестр, формируемый в АИС "ЦБДИ" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Основания включения в реестр независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Основанием для включения в реестр независимых экспертов МСЭ является соответствие претендента условиям, согласно пунктов 5, 6 главы 2 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Основания для исключения независимого эксперта медико-социальной экспертизы из реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Основания для исключения независимого эксперта МСЭ из реестра Комитетом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) результаты ежемесячной/ годовой оценки результатов работы независимых экспертов МСЭ, проведенной в порядке согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2191,231 +2839,293 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 28 сентября 2023 года № 408 "Об утверждении правил и критериев оценки результатов работы независимых экспертов медико-социальной экспертизы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33482), утвержденному уполномоченным государственным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 156 Социального кодекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) расторжение договора при систематическом (более 3 раз) невыполнении установленного планового показателя по освидетельствованию, определенному договором, без права повторного включения в реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) формирование заявления на исключение из реестра по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в "Кабинет независимого эксперта МСЭ"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) признание судом независимого эксперта МСЭ недееспособным или ограниченно дееспособным; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+      4) независимые эксперты МСЭ, недееспособность или ограниченная дееспособность которых признана судом; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выезд независимого эксперта МСЭ за пределы Республики Казахстан на постоянное место жительство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) смерть независимого эксперта МСЭ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 252</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При исключении независимого эксперта МСЭ из реестра либо нахождении на листе временной нетрудоспособности, проекты Актов МСЭ, по которым не вынесено экспертное решение, распределяются между независимыми экспертами МСЭ из реестра и подлежат рассмотрению в течение 3 (трех) рабочих дней после дня направления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Рассмотрение обращений и жалоб независимых экспертов МСЭ проводится в порядке, предусмотренном Административным процедурно-процессуальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2611,141 +3321,141 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="72"/>
+          <w:bookmarkStart w:name="z82" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2869,80 +3579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="73"/>
+          <w:bookmarkStart w:name="z88" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3376,143 +4086,143 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="74"/>
+    <w:bookmarkStart w:name="z106" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="75"/>
+          <w:bookmarkStart w:name="z107" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нозологические формы (МКБ 10), по которым проводится освидетельствование</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3669,80 +4379,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="76"/>
+          <w:bookmarkStart w:name="z116" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="69"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3943,50 +4653,135 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа и.о. Министра труда и социальной защиты населения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4188,474 +4983,474 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z128" w:id="77"/>
+      <w:bookmarkStart w:name="z128" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="78"/>
+    <w:bookmarkStart w:name="z129" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на включение в Реестр независимых экспертов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z130" w:id="79"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z130" w:id="72"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу включить меня, ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                     (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>проживающего (ей) по адресу _______________________________________ в реестр независимых экспертов медико-социальной экспертизы, в качестве независимого эксперта медико-социальной экспертизы по нозологическим формам __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="80"/>
+    <w:bookmarkStart w:name="z131" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку, моих персональных данных и сведений, составляющих охраняемую законом тайну, необходимых для включения в реестр независимых экспертов медико-социальной экспертизы (далее – реестр), в период до исключения из реестра (в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите").</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z132" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предупрежден(а) об ответственности за предоставление недостоверных сведений и поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z133" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предупрежден(а) о необходимости самостоятельного урегулирования технического обеспечения при включении в реестр:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z134" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие компьютера или ноутбука, с техническими характеристиками, требуемыми для работы в АИС "ЦБДИ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z135" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие интернета с возможностью подключения к АИС "ЦБДИ", посредством USB-модема.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z136" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ознакомлен и согласен с установленным тарифом и условиями оплаты услуг врача эксперта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z137" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронный адрес (обязательно): ____________@______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z138" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер телефона: ___________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z132" w:id="81"/>
-[...15 lines deleted...]
-      Предупрежден(а) об ответственности за предоставление недостоверных сведений и поддельных документов.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" _____________ ______года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z133" w:id="82"/>
-[...15 lines deleted...]
-      Предупрежден(а) о необходимости самостоятельного урегулирования технического обеспечения при включении в реестр:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись / ЭЦП_____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z134" w:id="83"/>
-[...15 lines deleted...]
-      наличие компьютера или ноутбука, с техническими характеристиками, требуемыми для работы в АИС "ЦБДИ";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z141" w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z135" w:id="84"/>
-[...15 lines deleted...]
-      наличие интернета с возможностью подключения к АИС "ЦБДИ", посредством USB-модема.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (полное наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сообщает об отсутствии трансграничной передачи персональных данных, а также об отсутствии распространения персональных данных в общедоступных источниках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z136" w:id="85"/>
-[...15 lines deleted...]
-      Ознакомлен и согласен с установленным тарифом и условиями оплаты услуг врача эксперта.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень собираемых данных: ФИО (при его наличии), ИИН, банковские реквизиты, электронная почта, номер телефона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z137" w:id="86"/>
-[...155 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4851,88 +5646,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="93"/>
+    <w:bookmarkStart w:name="z146" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) (ФИО претендента)!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z147" w:id="94"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z147" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для включения в реестр независимых экспертов медико-социальной экспертизы Вам необходимо пройти тестирование на платформе skills.enbek.kz в течение 10 (десяти) календарных дней после дня получения данного СМС-уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5128,268 +5923,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="95"/>
+    <w:bookmarkStart w:name="z150" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый(ая) (ФИО претендента)!</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z151" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомляем Вас об отказе в приеме заявления для включения в реестр независимых экспертов медико-социальной экспертизы, в связи с (указать одну или несколько причин):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z152" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Представлением неполного пакета документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z153" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием диплома о высшем медицинском образовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z154" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием документа, подтверждающего наличие непрерывного трудового стажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z155" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием документа, подтверждающего прохождение обучения за последние 5 лет по вопросам проведения медико-социальной экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z156" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием сертификата специалиста для допуска к клинической практике или сертификата иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z157" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствием скриншота о регистрации абонентского номера телефона в базе мобильных граждан (далее – БМГ).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z151" w:id="96"/>
-[...15 lines deleted...]
-      Уведомляем Вас об отказе в приеме заявления для включения в реестр независимых экспертов медико-социальной экспертизы, в связи с (указать одну или несколько причин):</w:t>
+    <w:bookmarkStart w:name="z158" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Представлением документов с истечением срока их действия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z152" w:id="97"/>
-[...15 lines deleted...]
-      1. Представлением неполного пакета документов:</w:t>
+    <w:bookmarkStart w:name="z159" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z153" w:id="98"/>
-[...15 lines deleted...]
-      отсутствием диплома о высшем медицинском образовании;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификата специалиста для допуска к клинической практике или сертификата иностранного специалиста для допуска к клинической практике, подтверждающего уровень квалификации по заявляемой специальности и его готовность к профессиональной деятельности, включая готовность к клинической практике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z154" w:id="99"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5585,168 +6380,168 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="106"/>
+    <w:bookmarkStart w:name="z163" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уважаемый (ая) (ФИО претендента)!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z164" w:id="107"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z164" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомляем Вас об отказе на включение в реестр независимых экспертов медико-социальной экспертизы, в связи с (указать одну или несколько причин):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z165" w:id="108"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z165" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - отрицательным результатом тестирования на платформе skills.enbek.kz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z166" w:id="109"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z166" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - отрицательным результатом прокторинга на платформе skills.enbek.kz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z167" w:id="110"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z167" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - не прохождением обязательного или повторного тестирования на платформе skills.enbek.kz в течение 10 (десяти) календарных дней после дня получения уведомления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z168" w:id="111"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z168" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - не подписанием договора в течение 3 (трех) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5948,371 +6743,371 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z171" w:id="112"/>
+      <w:bookmarkStart w:name="z171" w:id="105"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование государственного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="113"/>
+    <w:bookmarkStart w:name="z172" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на исключение из Реестра независимых экспертов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z173" w:id="114"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="107"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу исключить меня, ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>из реестра независимых экспертов медико-социальной экспертизы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="115"/>
+    <w:bookmarkStart w:name="z174" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обоснование _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z175" w:id="116"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z175" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Даю согласие на сбор и обработку моих персональных данных и  сведений, составляющих охраняемую законом тайну, необходимых для исключения из реестра независимых экспертов медико-социальной экспертизы в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z176" w:id="117"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z176" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронный адрес (обязательно): ___________@______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z177" w:id="118"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z177" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер телефона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z178" w:id="119"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z178" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _____________ ______года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z179" w:id="120"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z179" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпись / ЭЦП_____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>