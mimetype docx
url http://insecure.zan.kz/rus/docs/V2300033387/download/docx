--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f48e204" w14:textId="f48e204">
+    <w:p w14:paraId="a8293c0" w14:textId="a8293c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1720,1037 +1720,1319 @@
         <w:t xml:space="preserve">
       1) доступ к процедурам признания профессиональных квалификаций кандидатам, в том числе лицам с инвалидностью с соблюдением требований стандарта рабочего места лиц с инвалидностью, утвержденного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 179 "Об утверждении стандартов рабочего места лиц с инвалидностью" (зарегистрированным в Реестре государственной регистрации нормативных правовых актов за № 32613);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z105" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) наличие оборудования и (или) объекта информатизации в соответствии с требованиями, установленными квалификационной программой, утвержденной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 17 Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z106" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прозрачность и объективность процедуры признания профессиональной квалификации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z106" w:id="48"/>
-[...15 lines deleted...]
-      3) прозрачность и объективность процедуры признания профессиональной квалификации.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При проведении процедуры признания профессиональной квалификации в онлайн режиме:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) центр признания предоставляет кандидату ссылку на установление:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац второй подпункта 1) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объекта информатизации для прохождения процедуры признания профессиональной квалификации, при условии обеспечения к ней доступа лицам с инвалидностью, с учетом степени ограничений его жизнедеятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      онлайн прокторинга на платформе Skills Enbek.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидат обеспечивает наличие у него персонального компьютера с бесперебойным доступом к сети Интернет и исправными Web-камерой и микрофоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении технических неполадок при прохождении процедуры признания профессиональной квалификации центр признания переносит ее прохождение на другой день и уведомляет кандидата о новой дате проведения процедуры признания профессиональной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...95 lines deleted...]
-      2) кандидат обеспечивает наличие у него персонального компьютера с бесперебойным доступом к сети Интернет и исправными Web-камерой и микрофоном.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При проведении теоретического и практического этапов экзамена не допускается использование предметов мобильной связи, оснащенных функциями переноса информации, в том числе пейджера, сотовых телефонов, планшета, iPad (Айпада), iPod (Айпода), SmartPhone (Смартфона), ноутбука, плейера, модема (мобильных роутера), любых видов радио-электронной связи, смарт-часов, смарт-очков, фитнес-браслета (трекера), диктофона, калькулятора, наушников проводных и беспроводных, шпаргалок, учебно-методической литературы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      При возникновении технических неполадок при прохождении процедуры признания профессиональной квалификации центр признания переносит ее прохождение на другой день и уведомляет кандидата о новой дате проведения процедуры признания профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование предметов, указанных в части первой настоящего пункта, допускается в случаях, когда их использование предусмотрено квалификационной программой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:p>
-[...77 lines deleted...]
-      12. При проведении теоретического и практического этапов экзамена не допускается использование предметов мобильной связи, оснащенных функциями переноса информации, в том числе пейджера, сотовых телефонов, планшета, iPad (Айпада), iPod (Айпода), SmartPhone (Смартфона), ноутбука, плейера, модема (мобильных роутера), любых видов радио-электронной связи, смарт-часов, смарт-очков, фитнес-браслета (трекера), диктофона, калькулятора, наушников проводных и беспроводных, шпаргалок, учебно-методической литературы.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При фиксировании нарушения, предусмотренного пунктом 12 настоящих Правил, при прохождении процедуры признания профессиональной квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
-[...15 lines deleted...]
-      Использование предметов, указанных в части первой настоящего пункта, допускается в случаях, когда их использование предусмотрено квалификационной программой.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в онлайн-режиме кандидату онлайн прокторинг выносит предупреждение, при повторной фиксации нарушения процедура прохождения признания профессиональной квалификации автоматически завершается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      13. При фиксировании нарушения, предусмотренного пунктом 12 настоящих Правил, при прохождении процедуры признания профессиональной квалификации:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в офлайн режиме, экзаменационная комиссия устно предупреждает кандидата, при повторном нарушении - отстраняет от экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      в онлайн-режиме кандидату онлайн прокторинг выносит предупреждение, при повторной фиксации нарушения процедура прохождения признания профессиональной квалификации автоматически завершается;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В случаях, установленных пунктом 13 настоящих Правил, экзаменационная комиссия составляет акт о нарушении, который хранится в личном деле кандидата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      в офлайн режиме, экзаменационная комиссия устно предупреждает кандидата, при повторном нарушении - отстраняет от экзамена.</w:t>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кандидат, набравший более семидесяти процентов верных ответов от общего количества вопросов на теоретическом этапе экзамена, допускается к сдаче практического этапа экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...15 lines deleted...]
-      14. В случаях, установленных пунктом 13 настоящих Правил, экзаменационная комиссия составляет акт о нарушении, который хранится в личном деле кандидата.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. На практическом этапе экзамена оценивается выполнение практического задания кандидатом в соответствии технологической картой квалификационной программы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      15. Кандидат, набравший более семидесяти процентов верных ответов от общего количества вопросов на теоретическом этапе экзамена, допускается к сдаче практического этапа экзамена.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае не выполнения кандидатом практического задания в соответствии с технологической картой квалификационной программы экзаменационная комиссия выносит решение о непрохождении процедуры признания профессиональной квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      16. На практическом этапе экзамена оценивается выполнение практического задания кандидатом в соответствии технологической картой квалификационной программы.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выполнения практического задания кандидатом в соответствии с технологической картой квалификационной программы экзаменационная комиссия выносит решение о прохождении процедуры признания профессиональной квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      17. В случае не выполнения кандидатом практического задания в соответствии с технологической картой квалификационной программы экзаменационная комиссия выносит решение о непрохождении процедуры признания профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения экзаменационной комиссии оформляются протоколом в течение двух рабочих дней после завершения процедуры признания профессиональной квалификации кандидатом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      В случае выполнения практического задания кандидатом в соответствии с технологической картой квалификационной программы экзаменационная комиссия выносит решение о прохождении процедуры признания профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Центр признания в течение трех рабочих дней после дня подписания протокола кандидату в отношении, которого принято решение о прохождении процедуры признания профессиональной квалификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) выдает документ о признании его профессиональной квалификации по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения Республики Казахстан от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) вносит сведения о прохождении кандидатом процедуры признания профессиональной квалификации на цифровую платформу НСК в соответствии с законодательством Республики Казахстан о персональных данных и их защите, а также правилами формирования, сопровождения и системно-технического обслуживания цифровой платформы Национальной системы квалификаций, интеграции с иными информационными системами, а также анализа и обработки данных по вопросам Национальной системы квалификаций, утвержденными уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Центр признания в течение трех рабочих дней после дня подписания протокола кандидату в отношении, которого принято решение о непрохождении процедуры признания профессиональной квалификации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направляет уведомление о принятом решении и о возможности пересдачи теоретического и практического этапов экзамена;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставляет рекомендации о повышении знаний, умений и навыков.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
-[...15 lines deleted...]
-      19. Центр признания в течение трех рабочих дней после дня подписания протокола кандидату в отношении, которого принято решение о непрохождении процедуры признания профессиональной квалификации:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) центра признания</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В случае несогласия с принятым решением экзаменационной комиссии кандидат в течение пяти рабочих дней после дня получения результатов прохождения процедуры признания профессиональной квалификации, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан направляет в центр признания заявление на апелляцию, для повторного рассмотрения результатов по итогам прохождения им процедуры признания профессиональной квалификации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Центр признания регистрирует заявление и направляет на рассмотрение апелляционной комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Апелляционная комиссия создается центром признания отдельно от экзаменационной комиссии на период повторного рассмотрения результатов по итогам прохождения кандидатом процедуры признания профессиональной квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 21-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Апелляционная комиссия в течение пяти рабочих дней после дня получения заявления кандидата принимает по нему решение и направляет его кандидату.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
-[...15 lines deleted...]
-      21. Центр признания регистрирует заявление и направляет на рассмотрение апелляционной комиссии.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Апелляция рассматривается на предмет соответствия содержания заданий на проверку теоретических знаний, практических умений и навыков, верности ответов кандидата на них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z107" w:id="75"/>
-[...15 lines deleted...]
-      21-1. Апелляционная комиссия создается центром признания отдельно от экзаменационной комиссии на период повторного рассмотрения результатов по итогам прохождения кандидатом процедуры признания профессиональной квалификации.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение апелляционной комиссии оформляется протоколом. Протокол апелляционной комиссии хранится в центре признания в течение трех лет со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 21-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра труда и социальной защиты населения РК от 27.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
-[...15 lines deleted...]
-      22. Апелляционная комиссия в течение пяти рабочих дней после дня получения заявления кандидата принимает по нему решение и направляет его кандидату.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае положительного заключения апелляционной комиссии центр признания выдает документ о признании профессиональной квалификации в сроки и порядке, установленные в пункте 18 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z109" w:id="77"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="80"/>
+    <w:bookmarkStart w:name="z112" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении технических несоответствий, не зависящих от действий кандидата при принятии решения по результатам прохождения процедуры признания профессиональной квалификации, центр признания направляет кандидата на повторное прохождение процедуры признания профессиональной квалификации в сроки и порядке, установленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2965,51 +3247,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3208,64 +3490,64 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="81"/>
+      <w:bookmarkStart w:name="z82" w:id="78"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>наименование центра признания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3508,100 +3790,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мобильный, рабочий):</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на прохождение процедуры признания профессиональной квалификации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z85" w:id="80"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу провести процедуру признания профессиональной квалификации в целях</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>установления квалификации ____________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4095,136 +4377,136 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z88" w:id="84"/>
+      <w:bookmarkStart w:name="z88" w:id="81"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование центра признания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профессиональных квалификаций)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДОКУМЕНТ О ПРИЗНАНИИ ПРОФЕССИОНАЛЬНОЙ КВАЛИФИКАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="83"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серийный № _____________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдан ________________________________________________ и признает его</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4924,224 +5206,224 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 уровень – вид трудовой деятельности, в соответствии с 5 знаком (подклассом), согласно Общего классификатора видов экономической деятельности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 уровень – код профессии согласно Национальному классификатору занятий. В случае отсутствия кода профессий в Национальном классификаторе занятий указывается цифра "0";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 уровень – код уровня национальной рамки квалификаций, по которой прошло признание профессиональной квалификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 уровень – дата проведения процедуры признания профессиональной квалификации (день, месяц, год);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z92" w:id="88"/>
-[...15 lines deleted...]
-      2 уровень – код профессии согласно Национальному классификатору занятий. В случае отсутствия кода профессий в Национальном классификаторе занятий указывается цифра "0";</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 уровень – номер центра признания, полученный при его аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z93" w:id="89"/>
-[...15 lines deleted...]
-      3 уровень – код уровня национальной рамки квалификаций, по которой прошло признание профессиональной квалификации;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 уровень – порядковый номер документа о признании профессиональной квалификации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z94" w:id="90"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5467,31 +5749,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>