--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c9393be" w14:textId="c9393be">
+    <w:p w14:paraId="bd135f1" w14:textId="bd135f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -902,408 +902,468 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок формирования потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Местный исполнительный орган областей, городов республиканского значения и столицы ежегодно, до 1 декабря года, предшествующего году формирования потребности рынка труда в признании профессиональных квалификаций, проводит анализ состояния рынка труда на предмет актуальности профессий в текущем и будущем периодах, результаты которого вносит в государственные органы.</w:t>
+      3. Местный исполнительный орган столицы, областей и городов республиканского значения ежегодно, до 1 декабря года, предшествующего году формирования потребности рынка труда в признании профессиональных квалификаций, проводит анализ состояния рынка труда на предмет актуальности профессий в текущем и будущем периодах, результаты которого вносит в государственные органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При анализе рынка труда учитывается актуальность профессий в текущем периоде один год, в будущем периоде – двадцать лет.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 242</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ежегодно, не позднее 20 января текущего года, государственными органами формируются и направляются в уполномоченный орган предложения о необходимости формирования потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в соответствующей сфере (отрасли) государственного управления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уполномоченный орган вносит предложения государственных органов на рассмотрение Национального совета по профессиональным квалификациям на очередном заседании. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган в течение пятнадцати календарных дней со дня вынесения рекомендации Национальным советом по профессиональным квалификациям формирует и направляет в государственные органы заключение по определению сферы (отраслей) государственного управления для формирования потребности рынка труда в признании профессиональных квалификаций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      6. Уполномоченный орган в течение пятнадцати календарных дней со дня вынесения рекомендации Национальным советом по профессиональным квалификациям формирует и направляет в государственные органы заключение по определению сферы (отраслей) государственного управления для формирования потребности рынка труда в признании профессиональных квалификаций.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение по определению сфер (отраслей) государственного управления для формирования потребности рынка труда в признании профессиональных квалификаций формируется с учетом приоритетов, определенных в документах Системы государственного планирования, поручений Главы государства Республики Казахстан, Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Государственные органы проводят исследование для определения потребности в сфере (отрасли) государственного управления, определенной заключением уполномоченного органа. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Проведение исследования государственными органами включает следующие этапы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      8. Проведение исследования государственными органами включает следующие этапы:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организационный;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      1) организационный;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) исследовательский.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      2) исследовательский.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организационный этап предусматривает определение государственными органами исполнителя для проведения исследования в порядке, установленном законодательством Республики Казахстан о государственных закупках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      9. Организационный этап предусматривает определение государственными органами исполнителя для проведения исследования в порядке, установленном законодательством Республики Казахстан о государственных закупках.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Исследовательский этап предусматривает проведение исполнителем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      10. Исследовательский этап предусматривает проведение исполнителем:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализа профессий на предмет необходимости в признании профессиональных квалификаций, в том числе с учетом актуальности профессий в текущем и будущем периодах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      анализа профессий на предмет необходимости в признании профессиональных квалификаций, в том числе с учетом актуальности профессий в текущем и будущем периодах;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценки основных трендов, технологических изменений и инноваций в сфере (отрасли) государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      оценки основных трендов, технологических изменений и инноваций в сфере (отрасли) государственного управления;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения перспектив развития сферы (отрасли) государственного управления, в том числе с учетом актуальности профессий в текущем и будущем периодах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      определения перспектив развития сферы (отрасли) государственного управления, в том числе с учетом актуальности профессий в текущем и будущем периодах.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По результатам исследований государственный орган в течении пятнадцати рабочих дней формирует потребность рынка труда в признании профессиональной квалификации и размещает ее на цифровой платформе Национальной системы квалификаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>