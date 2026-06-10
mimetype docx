--- v0 (2025-12-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="910b7af" w14:textId="910b7af">
+    <w:p w14:paraId="0405b36" w14:textId="0405b36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -944,2786 +945,3074 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма, предназначенная для сбора административных данных "Индивидуальная карта занятости"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 25.06.2024 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 218</w:t>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z205" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в карьерные центры района, города, города республиканского значения, столицы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z206" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма административных данных размещена на интернет – ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z207" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование формы административных данных: Форма индивидуальной карты занятости.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z208" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы: ИКЗ-1).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z209" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: единовременная.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z210" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: не требуется.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z211" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих информацию: лица, ищущие работу.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="12"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z212" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы административных данных: при обращении лица, ищущего работу, в карьерные центры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4191000" cy="622300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4191000" cy="622300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z221" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z222" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z223" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Индивидуальная карта занятости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...214 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z224" w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Фамилия _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имя _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отчество (при его наличии) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Индивидуальный идентификационный номер _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z226" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пол _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z227" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Дата рождения ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z228" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.Гражданство _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z229" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Национальность __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z230" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адрес места жительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z231" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Телефон ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z232" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адрес электронной почты _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z233" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Образование:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z234" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) образование</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...370 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование организации образования ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид учебного заведения по уровню образования (высшее учебное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заведение, колледж, общеобразовательная школа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок обучения ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полученная специальность (квалификация)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z235" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дополнительное образование (курсы подготовки, переподготовки,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>повышения квалификации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование организации образования или работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок обучения ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полученная квалификация (навык)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z236" w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Место последней работы (службы):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата приема на работу____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата увольнения _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Сведения о регистрации в качестве лица, ищущего работу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...96 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата регистрации или отказа _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина отказа __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата снятия с учета _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина снятия с учета</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z238" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Итоги социальной профессиональной ориентации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...66 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование органа, проводящего социальную профессиональную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ориентацию _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата проведения _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Результат _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z239" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Выданные направления на подходящую работу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...126 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование работодателя _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность (профессия) ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи направления на работу _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт работодателя о приеме на работу либо указание причины отказа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z240" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Сведения о регистрации в качестве безработного:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z94" w:id="40"/>
-[...15 lines deleted...]
-      Причина отказа ______________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата обращения __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата регистрации или отказа _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина отказа __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата снятия с учета _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Причина снятия с учета ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z241" w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Сведения о выданных направлениях на активные меры</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z95" w:id="41"/>
-[...15 lines deleted...]
-      Дата снятия с учета ___________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содействия занятости:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z242" w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) профессиональное обучение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z96" w:id="42"/>
-[...15 lines deleted...]
-      Причина снятия с учета ________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид профессионального обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование работодателя и (или) организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес, телефон организации образования и (или) работодателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сроки обучения _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата направления _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полученная специальность, квалификация __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата трудоустройства на постоянное место работы с указанием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работодателя, должности _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="42"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содействие предпринимательской инициативе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z97" w:id="43"/>
-[...15 lines deleted...]
-      16. Сведения о выданных направлениях на активные меры содействия занятости:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микрокредиты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата получения микрокредита _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма кредита ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок льготного периода ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок возврата ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид деятельности _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обучение основам предпринимательства:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата начала обучения______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата завершения обучения _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гранты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата подачи заявления_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата получения гранта_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид деятельности_________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z244" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Субсидируемые рабочие места:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z98" w:id="44"/>
-[...15 lines deleted...]
-      1) профессиональное обучение:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ранее оказанные активные меры содействия занятости (заполняется</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в хронологической последовательности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вид субсидируемого рабочего места_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата направления ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Срок участия ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование работодателя _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт работодателя (учебного заведения) о приеме на работу (обучение)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или указание причины отказа в приеме на работу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата трудоустройства на постоянное место работы с указанием</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работодателя, должности __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="44"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) направление на содействие добровольному переселению для</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z99" w:id="45"/>
-[...15 lines deleted...]
-      Вид профессионального обучения _______________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>повышения мобильности рабочей силы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудоспособные члены семьи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нетрудоспособные члены семьи (причина)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место прибытия _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оказанная материальная помощь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Возмещение расходов (сумма) _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Возмещение расходов на найм (аренду) жилья</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Выданный сертификат экономической мобильности</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма) _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жилье (строка жилье заполняется с указанием вида жилья</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(индивидуальный жилой дом, многоквартирный жилой дом, комната</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в общежитии с указанием квадратных метров на членов семьи))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z246" w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Специальные рабочие места:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z100" w:id="46"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование работодателя ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата выдачи направления __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>срок участия _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность (профессия) ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт работодателя о приеме на работу ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Форма заполнения посещения безработным карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z101" w:id="47"/>
-[...1078 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="47"/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № п/п</w:t>
+              <w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Дата планового посещения</w:t>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
-        <w:tc>
-[...71 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Дата планового посещения</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата фактического посещения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание сотрудника карьерного центра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3923,702 +4212,570 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...131 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="101"/>
+    <w:bookmarkStart w:name="z263" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Ожидания безработного:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...186 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z264" w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) какой заработок Вы ожидаете получить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма заработка, которую Вы хотели бы получить в ожидаемом варианте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____ тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма заработка, приемлемая и оптимальная для начала Вашей карьеры: _____ тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сумма заработка, за которую, или ниже которой, Вы не станете работать: _____тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z265" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) место (область, город, район, село) Вашей будущей работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место Вашей предполагаемой работы (область, город, район, село)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z266" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможные должности в той области деятельности, где Вы собираетесь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>построить свою карьеру?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оптимальная должность – _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Минимально приемлемая – _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z267" w:id="53"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) какое время Вы рассчитываете потратить на поиск работы?</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="118"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 – идеальный вариант _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 – приемлемый вариант _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5 – самый худший из возможных вариантов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. План трудоустройства на постоянную работу безработного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z269" w:id="55"/>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> № п/п</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меры по трудоустройству</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Меры по трудоустройству</w:t>
+              <w:t>
+Фактическое исполнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Фактическое исполнение</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> Причины неисполнения мероприятий</w:t>
+              <w:t>
+Причины неисполнения мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4712,317 +4869,324 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...264 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z279" w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование организации__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель: ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, уполномоченное на подписание:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Фамилия, имя, отчество (при его наличии)) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электронная цифровая подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата: "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5114,668 +5278,754 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Индивидуальная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>карта занятости"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="119"/>
+    <w:bookmarkStart w:name="z174" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Индивидуальная карта занятости"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z175" w:id="120"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z175" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 1 Формы указывается фамилия, имя, отчество (при его наличии) (полностью).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z176" w:id="121"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z176" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 2 Формы указывается индивидуальный идентификационный номер (ИИН) лица, ищущего работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z177" w:id="122"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z177" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 3 Формы указывается пол.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z178" w:id="123"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z178" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 4 Формы указывается дата рождения с указанием дня, месяца, года рождения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z179" w:id="124"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z179" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 5 Формы указывается гражданство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z180" w:id="125"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z180" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 6 Формы указывается национальность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z181" w:id="126"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z181" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 7 Формы указывается адрес места жительства с указанием наименования области, района, населенного пункта, улицы, номера дома, номера квартиры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z182" w:id="127"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z182" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 8 Формы указывается номер контактного телефона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z183" w:id="128"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z183" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 9 Формы указывается адрес электронной почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z184" w:id="129"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z184" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 10 Формы указывается образование с указанием полученной специальности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z185" w:id="130"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z185" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 11 Формы указывается место последней работы (службы), с указанием наименования работодателя, даты приема на работу, даты увольнения, наименования должности по которой работал(а).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z186" w:id="131"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z186" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 12 Формы указываются сведения о регистрации в качестве лица, ищущего работу с указанием даты обращения, даты регистрации, причины отказа в регистрации, даты снятия с учета и причины снятия с учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z187" w:id="132"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z187" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 13 Формы указываются сведения о прохождении социальной профессиональной ориентации и ее итоги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z188" w:id="133"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z188" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 14 Формы указывается информация о выданных направлениях на подходящую работу с указанием: наименования работодателя, должности (профессии), даты выдачи направления на работу, даты приема или отказа работодателя с указанием причин отказа при этом учитывается и отказ заявителя. Информация вносится в хронологическом порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z189" w:id="134"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z189" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При приеме на работу – указывается дата, номер приказа, должность (профессия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z190" w:id="135"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z190" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 15 Формы указываются сведения о регистрации в качестве безработного с указанием даты обращения, даты регистрации, причины отказа в регистрации, даты снятия с учета и причины снятия с учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z191" w:id="136"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый части семнадцатой предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 16 Формы указываются сведения о выданных направлениях на активные меры содействия занятости:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z192" w:id="137"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z192" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       профессиональное обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z193" w:id="138"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z193" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействие предпринимательской инициативе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z194" w:id="139"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z194" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направление на субсидируемые рабочие места;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z195" w:id="140"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z195" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       содействие добровольному переселению для повышения мобильности рабочей силы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z196" w:id="141"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z196" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сотрудник Центра в хронологическом порядке заносит в ИКЗ сведения об оказанных мерах содействия занятости. При этом, сотрудник Центра отражает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z197" w:id="142"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z197" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения об участии лиц в профессиональном обучении с указанием наименования работодателя и (или) организация образования, адрес, телефон организации обучения и (или) работодателя, вида и срока обучения, даты направления, полученной специальности, квалификации и даты трудоустройства на постоянное место работы с указанием работодателя, должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z198" w:id="143"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z198" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения об участии в мерах по содействию предпринимательской инициативе с указанием даты получения, суммы выданного микрокредита, срока льготного периода, срока возврата и вида деятельности, прохождения обучения основам предпринимательства с указанием даты начала и завершения обучения, даты подачи заявления на получение гранта, даты получение гранта и вида деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z199" w:id="144"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z199" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о трудоустройстве безработного на субсидируемые рабочие места, с указанием вида субсидируемого рабочего места, даты направления, наименования работодателя, занимаемой должности (профессии), срока участия, сведений об акте работодателя о приеме на работу, даты трудоустройства на постоянную работу с указанием работодателя и должности. После направления на общественные работы статус безработного сохраняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z200" w:id="145"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z200" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения об участии в добровольном переселении для повышения мобильности рабочей силы с указанием трудоспособных членов семьи, нетрудоспособных членов семьи (причины), места прибытия, оказанной материальной помощи, предоставлении жилья, даты трудоустройства, наименования работодателя, должности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z201" w:id="146"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z201" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 17 Формы указываются сведения о лицах, трудоустроенных на специальные рабочие места, заносятся в ИКЗ с указанием наименования работодателя, даты выдачи направления, срока участия, занимаемой должности (профессии), сведений об акте работодателя о приеме на работу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z202" w:id="147"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z202" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 18 Формы указывается информация о посещении безработным Центра. В форме указывается дата планового посещения, дата фактического посещения, примечание сотрудника Центра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z203" w:id="148"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z203" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 19 Формы указываются ожидания безработного с указанием суммы ожидаемого заработка, суммы приемлемого и оптимального заработка для начала карьеры, суммы неприемлемого заработка, места будущей работы, возможных должностей, времени на поиск работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z204" w:id="149"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z204" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В графе 20 Формы указывается план трудоустройства на постоянную работу безработного с указанием мер по трудоустройству, фактического исполнения, причин неисполнения мероприятий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5880,87 +6130,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2023 года № 365</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="150"/>
+    <w:bookmarkStart w:name="z51" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила ведения индивидуальной карты занятости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z52" w:id="151"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z52" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z53" w:id="152"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z53" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила ведения индивидуальной карты занятости (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5975,51 +6225,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 100)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве труда и социальной защиты населения Республики Казахстан и предназначены для сбора сведений об обратившихся с внесением личных данных, истории занятости, предлагаемых и реализуемых мер обеспечения занятости, мониторинга и контроля за их исполнением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6038,368 +6288,454 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="153"/>
+    <w:bookmarkStart w:name="z54" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Термины и определения, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z55" w:id="154"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z55" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) социальная профессиональная ориентация – комплекс взаимосвязанных мероприятий, направленных на оказание практической помощи в выборе профессий, смене рода занятий и повышение квалификации с учетом профессиональных знаний, навыков, интересов личности и потребностей рынка труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z56" w:id="155"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единая информационная система социально-трудовой сферы – объект информатизации, предназначенный для автоматизации деятельности уполномоченного государственного органа, местных исполнительных органов по вопросам социальной защиты и занятости населения, центров трудовой мобильности, карьерных центров, Центра развития трудовых ресурсов и межведомственного взаимодействия в целях предоставления государственных услуг населению в социально-трудовой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z57" w:id="156"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z57" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z58" w:id="157"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z58" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) индивидуальная карта занятости (далее – ИКЗ) – документ, в котором указываются личные данные, история занятости, предлагаемые и реализуемые мероприятия, цели содействия занятости и их исполнение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z59" w:id="158"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z59" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) трудоустройство – комплекс организационных, экономических и правовых мероприятий, призванных способствовать обеспечению занятости населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z60" w:id="159"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z60" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лицо, ищущее работу – физическое лицо, обратившееся в карьерный центр за содействием в занятости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z61" w:id="160"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z61" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) профессиональное обучение – обучение, включающее в себя профессиональную подготовку, переподготовку в целях получения новых специальностей (профессий), навыков и повышение квалификации в рамках мер содействия занятости, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z62" w:id="161"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z62" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) подходящая работа – работа, в том числе временного характера, соответствующая профессиональной подготовке, трудовому стажу и опыту работы по прежней специальности, состоянию здоровья, режиму рабочего времени, транспортной доступности рабочего места; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z63" w:id="162"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z63" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) карьерный центр (далее – Центр) – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z64" w:id="163"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z64" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) специальные рабочие места для трудоустройства лица с инвалидностью – рабочие места, оборудованные с учетом индивидуальных возможностей лица с инвалидностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z65" w:id="164"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z65" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) субсидируемое рабочее место – рабочее место, создаваемое работодателем на договорной основе с центром трудовой мобильности (карьерным центром) для трудоустройства безработных, а также студентов и учащихся старших классов общеобразовательных школ в свободное от учебы время, участвующих в работах, не причиняющих вреда здоровью и не нарушающих процесса обучения, с полным или частичным субсидированием их заработной платы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z66" w:id="165"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z66" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок по ведению Индивидуальной карты занятости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z67" w:id="166"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z67" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заполнение ИКЗ осуществляется сотрудниками Центра на основании обращения заявителя для регистрации в качестве лица, ищущего работу, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню основных требований к оказанию государственной услуги "Регистрация лиц, ищущих работу" Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32850).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6417,71 +6753,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z68" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. После проверки данных заявителя через информационные системы государственных органов и (или) организаций сотрудник Центра заносит полученные сведения в ИКЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6499,111 +6903,265 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z100" w:id="168"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Вся внесенная информация активизируется при заполнении и (или) внесении изменений в ИКЗ и сохраняется в АИС, с открытым доступом независимо от срока давности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z101" w:id="169"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z101" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Актуализация информации осуществляется автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z102" w:id="170"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 7 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Для занесения данных в ИКЗ используется метод импортирования данных из информационных систем государственных органов и (или) организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6708,402 +7266,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 1 сентября 2023 года № 365</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="171"/>
+    <w:bookmarkStart w:name="z104" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов и структурных элементов некоторых приказов Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z105" w:id="172"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z105" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 28 июня 2016 года № 576 "Об утверждении индивидуальной карты трудоустройства и формы ее заполнения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14056).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z106" w:id="173"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z106" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан, в которые вносятся изменения и дополнение, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 14 июня 2018 года № 242 "О внесении изменений и дополнения в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17194).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z107" w:id="174"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z107" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 27 марта 2019 года № 146 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18446).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z108" w:id="175"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z108" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан, в которые вносятся изменения, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 16 марта 2021 года № 78 "О внесении изменений в некоторые приказы Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22354).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z109" w:id="176"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z109" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа исполняющего обязанности Министра труда и социальной защиты населения Республики Казахстан от 11 февраля 2022 года № 55 "О внесении изменений и дополнений в приказ Министра здравоохранения и социального развития Республики Казахстан от 28 июня 2016 года № 576 "Об утверждении формы индивидуальной карты занятости и правила ее ведения" и приказ Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2018 года № 259 "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого центрами занятости населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26807).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z110" w:id="177"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z110" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 12 мая 2022 года № 161 "О внесении изменений в приказ Министра труда и социальной защиты населения Республики Казахстан от 28 июня 2016 года № 576 "Об утверждении формы индивидуальной карты занятости и правила ее ведения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28059).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z111" w:id="178"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z111" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра здравоохранения и социального развития Республики Казахстан, Министра труда и социальной защиты населения Республики Казахстан и исполняющего обязанности Министра здравоохранения и социального развития Республики Казахстан в которые вносятся изменения, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 14 сентября 2022 года № 367 "О внесении изменений в некоторые приказы Министра здравоохранения и социального развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29707).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7425,35 +7983,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>