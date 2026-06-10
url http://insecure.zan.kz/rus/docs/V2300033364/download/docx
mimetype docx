--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0c9cb1a" w14:textId="0c9cb1a">
+    <w:p w14:paraId="ce8686c" w14:textId="ce8686c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,63 +101,71 @@
         </w:rPr>
         <w:t>Об утверждении Правил кредитования проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 31 августа 2023 года № 322. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 сентября 2023 года № 33364.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      В соответствии с </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,192 +183,229 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 49-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве сельского хозяйства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 апреля 2005 года № 310, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кредитования проектов в сфере агропромышленного комплекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Департаменту финансовых инструментов и микрокредитования Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -388,71 +433,53 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
-          </w:p>
-[...19 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -490,311 +517,304 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Карашукеев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство по защите</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и развитию конкуренции</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюро национальной статистики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентства по стратегическому</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"СОГЛАСОВАН" </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...247 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -875,2652 +895,2789 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 августа 2023 года № 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила кредитования проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z18" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...157 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила кредитования проектов в сфере агропромышленного комплекса (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 49-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве сельского хозяйства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 апреля 2005 года № 310, и определяют порядок кредитования проектов в сфере агропромышленного комплекса (далее – АПК).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) субъекты агропромышленного комплекса (далее – претендент) – физические и юридические лица, осуществляющие деятельность в агропромышленном комплексе;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) скотный рынок – специализированная стационарная площадка, предназначенная для организации и осуществления купли-продажи сельскохозяйственных животных, обеспечивающая необходимые условия для их содержания, осмотра и ветеринарного контроля;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок кредитования проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...367 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Кредиты предоставляются претендентам, для создания новых или расширение действующих проектов в сфере АПК из средств республиканского бюджета и/или местных бюджетов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Кредиты, выдаваемые на реализацию проектов в сфере АПК предоставляются через поверенного (агента).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Поверенный (агент) определяется местным исполнительным органом области, города республиканского значения, столицы, осуществляющим функции в области сельского хозяйства (далее – местный исполнительный орган) в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. В целях кредитования проектов в сфере АПК, на основании кредитного договора, заключаемого между кредитором, администратором бюджетной программы и заемщиком, местному исполнительному органу из республиканского бюджета предоставляется бюджетный кредит на принципах возвратности, обеспеченности, срочности и платности на следующих условиях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) на 10 (десять) лет по ставке вознаграждения 1 (один) процент годовых;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) целевое назначение бюджетного кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>молочно-товарных ферм (мощностью от 400 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>птицефабрик мясного направления (от 5000 тонн мяса птицы в год);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предприятий мясного животноводства (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>откормочных площадок (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мясоперерабатывающих предприятий (мощностью от 8 условных голов в час);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>скотных рынков вместимостью от 10000 голов сельскохозяйственных животных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овощехранилищ (от 1000 тонн);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фруктохранилищ (от 1000 тонн);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промышленных тепличных хозяйств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">хозяйств по выращиванию объектов аквакультуры с производственной мощностью от 25 тонн в год; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>племенных репродукторов в птицеводстве;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орошаемого земледелия (картофель и овощи, кормопроизводство) с использованием современных водосберегающих технологий (дождевание, капельное орошение);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овцеводческих ферм (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рефинансирование займов, использованных для реализации предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>птицефабрик яичного направления мощностью от 80 миллионов штук яиц в год;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>убойных пунктов с переработкой животноводческой продукции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) льготный период по погашению основного долга сроком не более 24 (двадцать четыре) месяцев;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) период освоения бюджетного кредита составляет 18 (восемнадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета вносит на утверждение проект решения кредитора об основных условиях и о категории заемщиков бюджетного кредита.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Использование кредитных средств не распространяется на приобретение сельскохозяйственной техники, а также на закуп оборотных средств, в том числе приобретение (закуп) сельскохозяйственных животных на откорм.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра сельского хозяйства РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1. В случае предоставления бюджетного кредита претендентам для создания новых и (или) расширения действующих проектов в сфере АПК из средств местных бюджетов, местные исполнительные органы самостоятельно определяют приоритетные направления кредитования проектов в сфере АПК исходя из целесообразности и потребности регионов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, целесообразность реализации проектов в сфере АПК за счет средств местного бюджета определяется в соответствии с критериями, указанными в пункте 13 настоящих Правил.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства из местного бюджета предоставляются в виде бюджетного кредитования на принципах возвратности, срочности и платности на следующих условиях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на 10 (десять) лет по ставке вознаграждения 1 (один) процент годовых;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) целевое назначение бюджетного кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих производств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) льготный период по погашению основного долга сроком не более 24 (двадцать четыре) месяцев;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) период освоения бюджетного кредита составляет 18 (восемнадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу в области сельского хозяйства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета вносит на утверждение проект решения кредитора об основных условиях и о категории заемщиков бюджетного кредита за счет средств местного бюджета.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Абзац шестнадцатый подпункта 2) действует до 01.01.2026 в соответствии с приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 346</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Местный исполнительный орган через поверенного (агента) предоставляет кредиты претендентам с соблюдением принципов срочности, платности, возвратности, обеспеченности, целевого использования на следующих условиях:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) срок кредита – до 10 (десяти) лет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) максимальная сумма кредита на один проект – не более 5 (пяти) миллиардов тенге;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) номинальная ставка вознаграждения – 2,5 (два с половиной) процентов годовых;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) целевое назначение кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>молочно-товарных ферм (мощностью от 400 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>птицефабрик мясного направления (от 5000 тонн мяса птицы в год);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предприятий мясного животноводства (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>откормочных площадок (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мясоперерабатывающих предприятий (мощностью от 8 условных голов в час);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>скотных рынков вместимостью от 10000 голов сельскохозяйственных животных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овощехранилищ (от 1000 тонн);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фруктохранилищ (от 1000 тонн);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>промышленных тепличных хозяйств;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хозяйств по выращиванию объектов аквакультуры с производственной мощностью от 25 тонн в год;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>племенных репродукторов в птицеводстве;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орошаемого земледелия (картофель и овощи, кормопроизводство) с использованием современных водосберегающих технологий (дождевание, капельное орошение);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>овцеводческих ферм (от 5000 голов);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рефинансирование займов, использованных для реализации предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>птицефабрик яичного направления мощностью от 80 миллионов штук яиц в год;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>убойных пунктов с переработкой животноводческой продукции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) наличие залогового обеспечения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) льготный период по погашению основного долга составляет не более 24 (двадцать четыре) месяцев.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Способы приема заявок, критерии выдачи и обеспечения кредитов, категории претендентов, размер софинансирования, а также перечень документов для получения кредита указываются в договоре поручения заключенным между местным исполнительным органам и поверенным (агентом).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Использование кредитных средств не распространяется на приобретение сельскохозяйственной техники, а также на закуп оборотных средств, в том числе приобретение (закуп) сельскохозяйственных животных на откорм.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра сельского хозяйства РК от 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Претенденты предоставляют документы поверенному (агенту) на бумажном носителе или в электронном виде.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Срок проверки содержания и сведений, представленных претендентом документов на получение кредита, поверенным (агентом) составляет 5 (пять) рабочих дней со дня регистрации заявления со всеми необходимыми документами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>В случае несоответствия документов и сведений, содержащихся в них, условиям кредитования, поверенный (агент) возвращает пакет документов на получение кредита с указанием причин возврата.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации заявления со всеми необходимыми документами и при их соответствии условиям кредитования проводит оценку представленного проекта в сфере АПК.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>После оценки проекта в сфере АПК поверенный (агент) в течение 3 (трех) рабочих дней направляет документы претендентов, получивших положительные заключения, с приложением результатов оценки в местный исполнительный орган для вынесения на рассмотрение конкурсной комиссии по отбору проектов в сфере АПК (далее – Комиссия).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Поверенный (агент) не взимает какие-либо комиссии, сборы и/или иные платежи, связанные с кредитом претендентов, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения претендентами обязательств договора по кредиту, при этом размер таких комиссий, сборов и/или иных платежей устанавливается в кредитном договоре.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Оплата вознаграждения поверенному (агенту) за исполнение договора поручения осуществляется местным исполнительным органом за счет средств местного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Размер оплаты вознаграждения за исполнение поверенным (агентом) поручений определяется местным исполнительным органом и устанавливается в договоре поручения.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Критерии отбора проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="22"/>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Основными критериями отбора проектов в сфере АПК являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отраслевая целесообразность с учетом импортозамещения социально-значимых продовольственных товаров;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение населения региона качественными и доступными продуктами питания;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание временных и постоянных рабочих мест;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие опыта работы у претендента не менее 5 (пяти) лет в сфере производства и (или) переработки сельскохозяйственной продукции, либо стажа работы у руководителя предприятия не менее 5 (пяти) лет в сфере производства и (или) переработки сельскохозяйственной продукции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) отсутствие просроченной задолженности более 90 (девяноста) дней по кредитным и лизинговым обязательствам, подтвержденное кредитным отчетом;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие у претендента необходимой площади сельскохозяйственных угодий для формирования прочной кормовой базы, материально-технического оснащения парка сельскохозяйственной техники;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отсутствие у претендента просроченных обязательств по уплате налогов и других обязательных платежей в бюджет;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) отсутствие процедур ликвидации, банкротства, реабилитации, а также приостановления деятельности в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О реабилитации и банкротстве";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение софинансирования со стороны заемщика в размере не менее 10 % от общей суммы проекта, подтверждаемое соответствующими документами, не относящимися к средствам бюджетного кредитования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение не менее 30 % от суммы кредита твердым залоговым имуществом, оформленном в соответствии с требованиями законодательства Республики Казахстан, с предоставлением документов, подтверждающих право собственности и оценочную стоимость залогового имущества;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) наличие положительной экспертизы проекта в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главой 9-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (по проектам, предусматривающим получение экспертизы на проект).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Комиссия для отбора проектов в сфере АПК создается решением акима области, городов республиканского значения и столицы из представителей местных исполнительных органов, в том числе районного (городского) уровня, местных исполнительных органов по вопросам сельского и рыбного хозяйства, в том числе районного (городского) уровня, депутатов маслихата, Региональной палаты предпринимателей "Атамекен", общественных объединений, научно-образовательных учреждений, представители бизнеса, региональных средств массовой информации, отраслевых экспертов в составе не менее 7 (семь) человек.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель и заместитель председателя Комиссии избираются из числа членов Комиссии большинством голосов членов Комиссии. Секретарь Комиссии определяется из числа сотрудников Рабочего органа. Секретарь Комиссии не является ее членом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Секретарь Комиссии, осуществляет организацию заседания Комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 31.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Заседание Комиссии фиксируется с помощью технических средств аудио-, видеозаписи, подлежащие хранению в местном исполнительном органе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан.</w:t>
-[...38 lines deleted...]
-      </w:pPr>
+      Для обеспечения прозрачности и объективности работы на заседание Комиссии приглашаются наблюдатели.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) срок кредита – до 10 (десяти) лет;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      В качестве наблюдателей на заседании Комиссии допускается присутствие граждан Республики Казахстан и представителей средств массовой информации, общественных объединений, коммерческих организаций и политических партий, депутаты маслихатов всех уровней и других государственных органов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) максимальная сумма кредита на один проект – не более 5 (пяти) миллиардов тенге;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Ход обсуждения и принятое Комиссией решение оформляются в виде протокола в произвольной форме, который подписывается председателем и членами конкурсной комиссии, а также секретарем, осуществляющим протоколирование.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) номинальная ставка вознаграждения – 2,5 (два с половиной) процентов годовых;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Заседание Комиссии считается правомочным, если на нем присутствует не менее двух третей от общего числа ее членов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) целевое назначение кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Член комиссии не участвует в заседании, если у него имеется прямая или косвенная заинтересованность и подлежит отводу (самоотводу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      молочно-товарных ферм (мощностью от 400 до 1500 голов);</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Самоотвод и отвод мотивируются и заявляются как до начала заседания, так и в ходе заседания Комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      птицефабрик мясного направления (от 5000 тонн мяса птицы в год);</w:t>
-[...223 lines deleted...]
-      </w:pPr>
+      Решение о самоотводе (отводе) члена Комиссии принимается Комиссией в письменной форме большинством голосов ее членов, участвующих в заседаниях, и оглашается в присутствии члена Комиссии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Отобранный претендент с проектом в сфере АПК для предоставления кредита подписывает договор займа, договор залога с местным исполнительным органом и поверенным (агентом), после регистрации договора залога в уполномоченном органе, поверенный (агент) в течение 5 (пяти) рабочих дней перечисляет сумму кредита на его текущий счет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Контроль за мониторингом целевого использования кредита осуществляется местным исполнительным органом через поверенного (агента) на условиях подписанного договора займа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Поверенный (агент) ежемесячно, в срок до 10 (десятого) числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчет о целевом использовании кредитов по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Местный исполнительный орган ежемесячно, в срок до 15 (пятнадцатого) числа месяца, следующего за отчетным, представляет в Министерство сельского хозяйства Республики Казахстан отчет о целевом использовании кредитов по форме согласно приложению к настоящим Правилам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
-[...1070 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3690,276 +3847,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="43"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Наименование административной формы: Отчет о целевом использовании кредитов</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Представляется: в местный исполнительный орган области, города республиканского значения, столицы, осуществляющий функции в области сельского хозяйства (далее – местный исполнительный орган), Министерство сельского хозяйства Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наименование административной формы: Отчет о целевом использовании кредитов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение  – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № 3-ОЦИК </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган ежемесячно, в срок до 10 (десятого) числа месяца, следующего за отчетным;</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган в Министерство сельского хозяйства Республики Казахстан ежемесячно, в срок до 15 (пятнадцатого) числа месяца, следующего за отчетным.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес-идентификационный номер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6616700" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
@@ -3990,960 +4131,1313 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Метод сбора: в электронном виде</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-      </w:r>
-[...16 lines deleted...]
-      Метод сбора: в электронном виде</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Область</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Код по классификатору административно-территориальных объектов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место реализации (район)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Регистрационный код адреса</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование заемщика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      продолжение таблицы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -4953,361 +5447,478 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая стоимость проекта, (тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дата выдачи кредита</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок кредитования, месяцы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма кредита из республиканского бюджета и/или местных бюджетов (тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Финансирование за счет средств бюджетного кредита</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Направление проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Направлен на создание нового/расширение действующего проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сумма софинансирования (собственные средства) инвестора (тенге)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мощность (тонн в год, по орошению –площадь в гектарах)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5342,101 +5953,127 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>наименование (cтроительно-монтажные работы, приобретение основных средств)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>cумма, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -5471,1310 +6108,1742 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      продолжение таблицы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объем выпускаемой готовой продукции (за период)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество созданных постоянных рабочих мест</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество созданных временных рабочих мест</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Статус проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(введен/не введен в эксплуатацию)</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      Наименование _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон __________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты___________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ______________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии), электронная цифровая подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии), электронная цифровая подпись</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о целевом использовании кредитов" приведено в приложении к настоящей форме.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6925,538 +7994,458 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о целевом использовании кредитов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс: форма № 3-ОЦИК, периодичность: ежемесячная) Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о целевом использовании кредитов" (далее – Форма).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>      4. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование области.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается код по классификатору административно-территориальных объектов.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 Формы указывается место реализации (район).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 5 Формы указывается регистрационный код адреса.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 6 Формы указывается наименование проекта.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 7 Формы указывается наименование заемщика.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 8 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 9 Формы указывается общая стоимость проекта (тенге).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 10 Формы указывается дата выдачи кредита.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 11 Формы указывается срок кредитования (месяцы).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 12 Формы указывается сумма кредита из республиканского бюджета и/или местных бюджетов (тенге).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 13 Формы указываются наименование (cтроительно-монтажные работы, приобретение основных средств) и сумма финансирования за счет средств бюджетного кредита.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 Формы указывается направление проекта.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 15 Формы указывается направление проекта: на создание нового или расширение расширение действующего проекта.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 16 Формы указывается сумма (собственные средства) инвестора, направляемых на софинансирование (тенге).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 17 Формы указывается мощность (тонн в год, по орошению – площадь в гектарах).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графе 18 Формы указывается объем выпускаемой готовой продукции (за период).</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графе 19 Формы указывается количество созданных постоянных рабочих мест.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графе 20 Формы указывается количество созданных временных рабочих мест.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графе 21 Формы указывается статус проекта: введен/не введен в эксплуатацию.</w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -7478,55 +8467,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>