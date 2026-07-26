--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce8686c" w14:textId="ce8686c">
+    <w:p w14:paraId="83b5b40" w14:textId="83b5b40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -101,71 +101,63 @@
         </w:rPr>
         <w:t>Об утверждении Правил кредитования проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра сельского хозяйства Республики Казахстан от 31 августа 2023 года № 322. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 сентября 2023 года № 33364.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">В соответствии с </w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -183,229 +175,192 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 49-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве сельского хозяйства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 апреля 2005 года № 310, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить прилагаемые </w:t>
+      1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кредитования проектов в сфере агропромышленного комплекса.</w:t>
       </w:r>
-      <w:r>
-[...133 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департаменту финансовых инструментов и микрокредитования Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -433,53 +388,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр сельского хозяйства</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -517,304 +490,311 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Карашукеев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентство по защите</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и развитию конкуренции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство финансов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюро национальной статистики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Агентства по стратегическому</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>планированию и реформам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...39 lines deleted...]
-      </w:r>
+      "СОГЛАСОВАН" </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство национальной экономики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...188 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -895,2789 +875,2674 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 августа 2023 года № 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="0"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила кредитования проектов в сфере агропромышленного комплекса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z18" w:id="1"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила кредитования проектов в сфере агропромышленного комплекса (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 94 Предпринимательского кодекса Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 49-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве сельского хозяйства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 апреля 2005 года № 310, и определяют порядок кредитования проектов в сфере агропромышленного комплекса (далее – АПК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъекты агропромышленного комплекса (далее – претендент) – физические и юридические лица, осуществляющие деятельность в агропромышленном комплексе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) скотный рынок – специализированная стационарная площадка, предназначенная для организации и осуществления купли-продажи сельскохозяйственных животных, обеспечивающая необходимые условия для их содержания, осмотра и ветеринарного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве сельского хозяйства Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 6 апреля 2005 года № 310, и определяют порядок кредитования проектов в сфере агропромышленного комплекса (далее – АПК).</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок кредитования проектов в сфере агропромышленного комплекса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиты предоставляются претендентам, для создания новых или расширение действующих проектов в сфере АПК из средств республиканского бюджета и/или местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кредиты, выдаваемые на реализацию проектов в сфере АПК предоставляются через поверенного (агента).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Поверенный (агент) определяется местным исполнительным органом области, города республиканского значения, столицы, осуществляющим функции в области сельского хозяйства (далее – местный исполнительный орган) в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z131" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. В настоящих Правилах используются следующие основные понятия:</w:t>
+        <w:t>6. В целях кредитования проектов в сфере АПК, на основании кредитного договора, заключаемого между кредитором, администратором бюджетной программы и заемщиком, местному исполнительному органу из республиканского бюджета предоставляется бюджетный кредит на принципах возвратности, обеспеченности, срочности и платности на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на 10 (десять) лет по ставке вознаграждения 1 (один) процент годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) целевое назначение бюджетного кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молочно-товарных ферм (мощностью от 400 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицефабрик мясного направления (от 5000 тонн мяса птицы в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятий мясного животноводства (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      откормочных площадок (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясоперерабатывающих предприятий (мощностью от 8 условных голов в час);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скотных рынков вместимостью от 10000 голов сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      овощехранилищ (от 1000 тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фруктохранилищ (от 1000 тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленных тепличных хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      хозяйств по выращиванию объектов аквакультуры с производственной мощностью от 25 тонн в год; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      племенных репродукторов в птицеводстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орошаемого земледелия (картофель и овощи, кормопроизводство) с использованием современных водосберегающих технологий (дождевание, капельное орошение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      овцеводческих ферм (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицефабрик яичного направления мощностью от 80 миллионов штук яиц в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      убойных пунктов с переработкой животноводческой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) льготный период по погашению основного долга сроком не более 24 (двадцать четыре) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) период освоения бюджетного кредита составляет 18 (восемнадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) допускается выдача кредитов за счет возвращенных средств претендентов программы на срок не превышающий срок действия кредитного договора, заключаемого между кредитором, администратором бюджетной программы и заемщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета вносит на утверждение проект решения кредитора об основных условиях и о категории заемщиков бюджетного кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование кредитных средств не распространяется на приобретение сельскохозяйственной техники, а также на закуп оборотных средств, в том числе приобретение (закуп) сельскохозяйственных животных на откорм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра сельского хозяйства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. В случае предоставления бюджетного кредита претендентам для создания новых и (или) расширения действующих проектов в сфере АПК из средств местных бюджетов, местные исполнительные органы самостоятельно определяют приоритетные направления кредитования проектов в сфере АПК исходя из целесообразности и потребности регионов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, целесообразность реализации проектов в сфере АПК за счет средств местного бюджета определяется в соответствии с критериями, указанными в пункте 13 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средства из местного бюджета предоставляются в виде бюджетного кредитования на принципах возвратности, срочности и платности на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на 10 (десять) лет по ставке вознаграждения 1 (один) процент годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) целевое назначение бюджетного кредита – реализация проектов в сфере АПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направленных на создание новых или расширение действующих производств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) льготный период по погашению основного долга сроком не более 24 (двадцать четыре) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) период освоения бюджетного кредита составляет 18 (восемнадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу в области сельского хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) допускается выдача кредитов за счет возвращенных средств претендентов программы на срок не превышающий срок действия кредитного договора, заключаемого между кредитором, администратором бюджетной программы и заемщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета вносит на утверждение проект решения кредитора об основных условиях и о категории заемщиков бюджетного кредита за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 6-1 в соответствии с приказом Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра сельского хозяйства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) субъекты агропромышленного комплекса (далее – претендент) – физические и юридические лица, осуществляющие деятельность в агропромышленном комплексе;</w:t>
+        <w:t>8. Местный исполнительный орган через поверенного (агента) предоставляет за счет средств республиканского бюджета кредиты претендентам с соблюдением принципов срочности, платности, возвратности, обеспеченности, целевого использования на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок кредита – до 10 (десяти) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) максимальная сумма кредита на один проект – не более 5 (пяти) миллиардов тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) номинальная ставка вознаграждения – 2,5 (два с половиной) процентов годовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) целевое назначение кредита – реализация проектов в сфере АПК, направленных на создание новых или расширение действующих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      молочно-товарных ферм (мощностью от 400 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицефабрик мясного направления (от 5000 тонн мяса птицы в год);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятий мясного животноводства (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      откормочных площадок (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мясоперерабатывающих предприятий (мощностью от 8 условных голов в час);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      скотных рынков вместимостью от 10000 голов сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      овощехранилищ (от 1000 тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фруктохранилищ (от 1000 тонн);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      промышленных тепличных хозяйств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предприятий по глубокой переработке сельскохозяйственной продукции, включая шерсти и шкуры, а также по производству комбикормов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйств по выращиванию объектов аквакультуры с производственной мощностью от 25 тонн в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      племенных репродукторов в птицеводстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орошаемого земледелия (картофель и овощи, кормопроизводство) с использованием современных водосберегающих технологий (дождевание, капельное орошение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      овцеводческих ферм (от 5000 голов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      птицефабрик яичного направления мощностью от 80 миллионов штук яиц в год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      убойных пунктов с переработкой животноводческой продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие залогового обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) льготный период по погашению основного долга составляет не более 24 (двадцать четыре) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) допускается выдача кредитов за счет возвращенных средств претендентов программы на срок не превышающий срок действия кредитного договора, заключаемого между кредитором, администратором бюджетной программы и заемщиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Способы приема заявок, критерии выдачи и обеспечения кредитов, категории претендентов, размер со финансирования, а также перечень документов для получения кредита указываются в договоре поручения заключенным между местным исполнительным органам и поверенным (агентом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Использование кредитных средств не распространяется на приобретение сельскохозяйственной техники, а также на закуп оборотных средств, в том числе приобретение (закуп) сельскохозяйственных животных на откорм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра сельского хозяйства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) скотный рынок – специализированная стационарная площадка, предназначенная для организации и осуществления купли-продажи сельскохозяйственных животных, обеспечивающая необходимые условия для их содержания, осмотра и ветеринарного контроля;</w:t>
-[...3 lines deleted...]
-      </w:r>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Претенденты предоставляют документы поверенному (агенту) на бумажном носителе или в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Срок проверки содержания и сведений, представленных претендентом документов на получение кредита, поверенным (агентом) составляет 5 (пять) рабочих дней со дня регистрации заявления со всеми необходимыми документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоответствия документов и сведений, содержащихся в них, условиям кредитования, поверенный (агент) возвращает пакет документов на получение кредита с указанием причин возврата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации заявления со всеми необходимыми документами и при их соответствии условиям кредитования проводит оценку представленного проекта в сфере АПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После оценки проекта в сфере АПК поверенный (агент) в течение 3 (трех) рабочих дней направляет документы претендентов, получивших положительные заключения, с приложением результатов оценки в местный исполнительный орган для вынесения на рассмотрение конкурсной комиссии по отбору проектов в сфере АПК (далее – Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Поверенный (агент) не взимает какие-либо комиссии, сборы и/или иные платежи, связанные с кредитом претендентов, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения претендентами обязательств договора по кредиту, при этом размер таких комиссий, сборов и/или иных платежей устанавливается в кредитном договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оплата вознаграждения поверенному (агенту) за исполнение договора поручения осуществляется местным исполнительным органом за счет средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер оплаты вознаграждения за исполнение поверенным (агентом) поручений определяется местным исполнительным органом и устанавливается в договоре поручения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Критерии отбора проектов в сфере агропромышленного комплекса</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием.</w:t>
-[...1878 lines deleted...]
-        </w:rPr>
         <w:t>13. Основными критериями отбора проектов в сфере АПК являются:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отраслевая целесообразность с учетом импортозамещения социально-значимых продовольственных товаров;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение населения региона качественными и доступными продуктами питания;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создание временных и постоянных рабочих мест;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие опыта работы у претендента не менее 5 (пяти) лет в сфере производства и (или) переработки сельскохозяйственной продукции, либо стажа работы у руководителя предприятия не менее 5 (пяти) лет в сфере производства и (или) переработки сельскохозяйственной продукции;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) отсутствие просроченной задолженности более 90 (девяноста) дней по кредитным и лизинговым обязательствам, подтвержденное кредитным отчетом;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наличие у претендента необходимой площади сельскохозяйственных угодий для формирования прочной кормовой базы, материально-технического оснащения парка сельскохозяйственной техники;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) отсутствие у претендента просроченных обязательств по уплате налогов и других обязательных платежей в бюджет;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) отсутствие процедур ликвидации, банкротства, реабилитации, а также приостановления деятельности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О реабилитации и банкротстве";</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечение софинансирования со стороны заемщика в размере не менее 10 % от общей суммы проекта, подтверждаемое соответствующими документами, не относящимися к средствам бюджетного кредитования;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение не менее 30 % от суммы кредита твердым залоговым имуществом, оформленном в соответствии с требованиями законодательства Республики Казахстан, с предоставлением документов, подтверждающих право собственности и оценочную стоимость залогового имущества;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) наличие положительной экспертизы проекта в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>главой 9-1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" (по проектам, предусматривающим получение экспертизы на проект).</w:t>
+        <w:t>главой 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Строительного Кодекса Республики Казахстан (по проектам, предусматривающим получение экспертизы на проект).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра сельского хозяйства РК от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Комиссия для отбора проектов в сфере АПК создается решением акима области, городов республиканского значения и столицы из представителей местных исполнительных органов, в том числе районного (городского) уровня, местных исполнительных органов по вопросам сельского и рыбного хозяйства, в том числе районного (городского) уровня, депутатов маслихата, Региональной палаты предпринимателей "Атамекен", общественных объединений, научно-образовательных учреждений, представители бизнеса, региональных средств массовой информации, отраслевых экспертов в составе не менее 7 (семь) человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z160" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председатель и заместитель председателя Комиссии избираются из числа членов Комиссии большинством голосов членов Комиссии. Секретарь Комиссии определяется из числа сотрудников Рабочего органа. Секретарь Комиссии не является ее членом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z161" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии, осуществляет организацию заседания Комиссии, по согласованию с председателем, определяет место, дату и время проведения заседания, извещает членов Комиссии о предстоящем заседании, представляет членам Комиссии материалы, необходимые для проведения заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции приказа Министра сельского хозяйства РК от 31.05.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Заседание Комиссии фиксируется с помощью технических средств аудио-, видеозаписи, подлежащие хранению в местном исполнительном органе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для обеспечения прозрачности и объективности работы на заседание Комиссии приглашаются наблюдатели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В качестве наблюдателей на заседании Комиссии допускается присутствие граждан Республики Казахстан и представителей средств массовой информации, общественных объединений, коммерческих организаций и политических партий, депутаты маслихатов всех уровней и других государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ход обсуждения и принятое Комиссией решение оформляются в виде протокола в произвольной форме, который подписывается председателем и членами конкурсной комиссии, а также секретарем, осуществляющим протоколирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседание Комиссии считается правомочным, если на нем присутствует не менее двух третей от общего числа ее членов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член комиссии не участвует в заседании, если у него имеется прямая или косвенная заинтересованность и подлежит отводу (самоотводу).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самоотвод и отвод мотивируются и заявляются как до начала заседания, так и в ходе заседания Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение о самоотводе (отводе) члена Комиссии принимается Комиссией в письменной форме большинством голосов ее членов, участвующих в заседаниях, и оглашается в присутствии члена Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Отобранный претендент с проектом в сфере АПК для предоставления кредита подписывает договор займа, договор залога с местным исполнительным органом и поверенным (агентом), после регистрации договора залога в уполномоченном органе, поверенный (агент) в течение 5 (пяти) рабочих дней перечисляет сумму кредита на его текущий счет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Контроль за мониторингом целевого использования кредита осуществляется местным исполнительным органом через поверенного (агента) на условиях подписанного договора займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z80" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...339 lines deleted...]
-        <w:t xml:space="preserve">18. Поверенный (агент) ежемесячно, в срок до 10 (десятого) числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчет о целевом использовании кредитов по форме согласно </w:t>
+      18. Поверенный (агент) ежемесячно, в срок до 10 (десятого) числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчет о целевом использовании кредитов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z81" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган ежемесячно, в срок до 15 (пятнадцатого) числа месяца, следующего за отчетным, представляет в Министерство сельского хозяйства Республики Казахстан отчет о целевом использовании кредитов по форме согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3847,260 +3712,276 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z84" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в местный исполнительный орган области, города республиканского значения, столицы, осуществляющий функции в области сельского хозяйства (далее – местный исполнительный орган), Министерство сельского хозяйства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет-ресурсе: www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Наименование административной формы: Отчет о целевом использовании кредитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение  – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">
+      Сноска. Приложение  – в редакции приказа Министра сельского хозяйства РК от 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: форма № 3-ОЦИК </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежемесячная</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган ежемесячно, в срок до 10 (десятого) числа месяца, следующего за отчетным;</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган в Министерство сельского хозяйства Республики Казахстан ежемесячно, в срок до 15 (пятнадцатого) числа месяца, следующего за отчетным.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бизнес-идентификационный номер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6616700" cy="495300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
@@ -4131,1313 +4012,960 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Метод сбора: в электронном виде</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ п/п</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Область</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Область</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Код по классификатору административно-территориальных объектов</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Код по классификатору административно-территориальных объектов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место реализации (район)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Место реализации (район)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Регистрационный код адреса</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Регистрационный код адреса</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование проекта</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Наименование проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Наименование заемщика</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Наименование заемщика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -5447,478 +4975,361 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Общая стоимость проекта, (тенге)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Общая стоимость проекта, (тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата выдачи кредита</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Дата выдачи кредита</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Срок кредитования, месяцы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Срок кредитования, месяцы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумма кредита из республиканского бюджета и/или местных бюджетов (тенге)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сумма кредита из республиканского бюджета и/или местных бюджетов (тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Финансирование за счет средств бюджетного кредита</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Финансирование за счет средств бюджетного кредита</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Направление проекта</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Направление проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Направлен на создание нового/расширение действующего проекта</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Направлен на создание нового/расширение действующего проекта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сумма софинансирования (собственные средства) инвестора (тенге)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Сумма софинансирования (собственные средства) инвестора (тенге)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мощность (тонн в год, по орошению –площадь в гектарах)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Мощность (тонн в год, по орошению –площадь в гектарах)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -5953,127 +5364,101 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>наименование (cтроительно-монтажные работы, приобретение основных средств)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+наименование (cтроительно-монтажные работы, приобретение основных средств)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>cумма, тенге</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+cумма, тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
@@ -6108,1742 +5493,1310 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>12</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+13</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+14</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>15</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>16</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+16</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>17</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+17</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Объем выпускаемой готовой продукции (за период)</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Объем выпускаемой готовой продукции (за период)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество созданных постоянных рабочих мест</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Количество созданных постоянных рабочих мест</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Количество созданных временных рабочих мест</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+Количество созданных временных рабочих мест</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Статус проекта</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>
+Статус проекта</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(введен/не введен в эксплуатацию)</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+18</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>19</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+19</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>20</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+20</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>21</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>
+21</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...15 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...13 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Телефон __________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты___________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ______________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии), электронная цифровая подпись</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии), электронная цифровая подпись</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о целевом использовании кредитов" приведено в приложении к настоящей форме.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7994,458 +6947,538 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о целевом использовании кредитов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс: форма № 3-ОЦИК, периодичность: ежемесячная) Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о целевом использовании кредитов" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о целевом использовании кредитов" (далее – Форма).</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. В графе 1 Формы указывается порядковый номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 2 Формы указывается наименование области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 3 Формы указывается код по классификатору административно-территориальных объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 4 Формы указывается место реализации (район).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 5 Формы указывается регистрационный код адреса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 6 Формы указывается наименование проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 7 Формы указывается наименование заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 8 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 9 Формы указывается общая стоимость проекта (тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 10 Формы указывается дата выдачи кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 11 Формы указывается срок кредитования (месяцы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 12 Формы указывается сумма кредита из республиканского бюджета и/или местных бюджетов (тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 13 Формы указываются наименование (cтроительно-монтажные работы, приобретение основных средств) и сумма финансирования за счет средств бюджетного кредита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 14 Формы указывается направление проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 15 Формы указывается направление проекта: на создание нового или расширение расширение действующего проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 16 Формы указывается сумма (собственные средства) инвестора, направляемых на софинансирование (тенге).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 17 Формы указывается мощность (тонн в год, по орошению – площадь в гектарах).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 18 Формы указывается объем выпускаемой готовой продукции (за период).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 19 Формы указывается количество созданных постоянных рабочих мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 20 Формы указывается количество созданных временных рабочих мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 21 Формы указывается статус проекта: введен/не введен в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Форма подписывается исполнителем и руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Форма заполняется на казахском и русском языках.</w:t>
-[...12 lines deleted...]
-        <w:t>
 </w:t>
-      </w:r>
-[...353 lines deleted...]
-      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -8467,55 +7500,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>