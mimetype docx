--- v0 (2025-11-08)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="652ed27" w14:textId="652ed27">
+    <w:p w14:paraId="68b0ec8" w14:textId="68b0ec8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1047,601 +1047,647 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 24 Закона Республики Казахстан "О противодействии коррупции" и определяют порядок поощрения лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Для лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, устанавливаются поощрения, осуществляемые в форме единовременного денежного вознаграждения, путем награждения грамотой или объявления благодарности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По коррупционным правонарушениям, по которым сумма взятки или причиненного ущерба либо стоимость представленных льгот или оказанных услуг не превышает одной тысячи месячных расчетных показателей (далее – МРП) или отсутствует ущерб, единовременное денежное вознаграждение устанавливается в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по административным делам о коррупционных правонарушениях – 30 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) по уголовным делам о коррупционных преступлениях небольшой тяжести – 40 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по уголовным делам о коррупционных преступлениях средней тяжести – 50 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) по уголовным делам о тяжких коррупционных преступлениях – 70 МРП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) по уголовным делам об особо тяжких коррупционных преступлениях – 100 МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По коррупционным правонарушениям, по которым сумма взятки или причиненного ущерба или стоимость представленных льгот или оказанных услуг превышает одну тысячу МРП, единовременное денежное вознаграждение составляет десять процентов от суммы взятки или причиненного ущерба, или представленных льгот, или оказанных услуг, но не более четырех тысяч МРП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При определении размера поощрения применяется месячный расчетный показатель, действующий на дату вступления в силу актов, указанных в пункте 8 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Лицо, сообщившее о факте коррупционного правонарушения или иным образом оказывающее (оказавшее) содействие в противодействии коррупции, с которым заключено соглашение о неразглашении информации об оказании содействия в противодействии коррупции (далее – соглашение о неразглашении) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по противодействию коррупции (Антикоррупционной службы) от 11 мая 2023 года № 153 "Об утверждении Правил заключения соглашения о неразглашении информации об оказании содействия в противодействии коррупции, и его формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32466), за исключением лица, указанного в части второй пункта 4 настоящих Правил, поощряется в форме единовременного денежного вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностные лица уполномоченных государственных органов, участвующие в осуществлении выплаты лицу, указанному в части первой настоящего пункта, единовременного денежного вознаграждения, обеспечивают конфиденциальность информации об оказании данным лицом содействия в противодействии коррупции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственные служащие, к должностным обязанностям которых относится незамедлительное доведение до сведения вышестоящего руководителя и (или) руководства государственного органа, в котором они работают, и (или) уполномоченных государственных органов о ставших им известными случаях готовящихся, совершаемых или совершенных коррупционных правонарушений, поощряются Службой по противодействию коррупции Комитета национальной безопасности Республики Казахстан (далее – Служба) или территориальными органами Комитета национальной безопасности Республики Казахстан (далее – территориальный орган) путем награждения грамотой или объявления благодарности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если с государственным служащим, указанным в части первой настоящего пункта, заключено соглашение о неразглашении, то к данному государственному служащему меры поощрения не применяются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Положения настоящих Правил не распространяются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лицо, сообщившее заведомо ложную информацию о факте коррупционного правонарушения, которое несет ответственность, установленную законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицо, которое сотрудничает на конфиденциальной основе с органом, осуществляющим оперативно-розыскную или контрразведывательную деятельность, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лицо, сообщившее о факте коррупционного правонарушения или оказавшее содействие в выявлении, пресечении, раскрытии и расследовании коррупционного правонарушения, по которому оно являлось исполнителем или соучастником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Финансирование поощрений производится за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок поощрения лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Содействие в противодействии коррупции включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сообщение о факте совершения коррупционного правонарушения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление информации о местонахождении разыскиваемого лица, совершившего коррупционное правонарушение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иное содействие, имевшее (имевшее впоследствии) значение для выявления, пресечения, раскрытия и расследования коррупционного правонарушения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Поощрение осуществляется в случае, если информация, представленная лицом, соответствовала действительности, либо если иное содействие в противодействии коррупции, оказанное лицом, повлияло на выявление, пресечение, раскрытие и расследование коррупционного правонарушения и в отношении виновного лица:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вступило в законную силу постановление суда о наложении административного взыскания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вступил в законную силу обвинительный приговор;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) утверждено прокурором постановление органа уголовного преследования о прекращении уголовного дела, вступило в законную силу постановление суда о прекращении уголовного дела на основании пунктов 3), 4), 9), 10), 11) и 12) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1656,151 +1702,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Если на основании информации лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, выявлено несколько преступлений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разной степени тяжести, выплата единовременного денежного вознаграждения осуществляется за наиболее тяжкое из них в размере, установленном пунктом 2 настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) одинаковой степени тяжести, выплата единовременного денежного вознаграждения осуществляется один раз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Уполномоченный орган и органы, указанные в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+      10. Служба, территориальный орган, уполномоченный орган по антикоррупционной политике и органы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пункте 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 22 Закона Республики Казахстан "О противодействии коррупции" (далее – органы, осуществляющие противодействие коррупции), разъясняют лицам, сообщившим о факте коррупционного правонарушения или иным образом оказывающим (оказавшим) содействие в противодействии коррупции, имеющим право на поощрение, о порядке подачи заявления на поощрение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 -  в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Лицо, сообщившее о факте коррупционного правонарушения или иным образом оказывающее (оказавшее) содействие в противодействии коррупции, обращается для поощрения в орган, осуществлявший досудебное расследование коррупционного преступления, в выявлении, пресечении, раскрытии и расследовании которого оказано содействие данным лицом, либо в орган, возбудивший дело об административном коррупционном правонарушении, о факте которого сообщило данное лицо, и представляет следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1857,211 +1981,247 @@
         <w:t>
       2) документ, удостоверяющий личность (удостоверение личности, удостоверение лица без гражданства, вид на жительство иностранца), в оригинале либо посредством сервиса цифровых документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справка с банка второго уровня о наличии и номере текущего банковского счета указанного лица в национальной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Орган, осуществляющий противодействие коррупции, в течение десяти рабочих дней со дня обращения лица, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (далее – заявитель), направляет в Службу или территориальный орган следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ходатайство о поощрении лица за оказанное содействие в противодействии коррупции, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию заявления с отметкой регистрационного номера в книге учета информации, Едином реестре досудебных расследований или Едином реестре административных производств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      2) копию заявления с отметкой регистрационного номера в книге учета информации, Едином реестре досудебных расследований или Едином реестре административных производств;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по административным делам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      3) по административным делам:</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копию протокола об административном правонарушении или постановления о возбуждении дела об административном правонарушении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      копию протокола об административном правонарушении или постановления о возбуждении дела об административном правонарушении;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      копию постановления суда о наложении административного взыскания, вступившего в законную силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      копию постановления суда о наложении административного взыскания, вступившего в законную силу;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по уголовным делам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       копию обвинительного приговора, вступившего в законную силу, либо постановления о прекращении уголовного дела на основании пунктов 3), 4), 9), 10), 11) и 12) части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2076,271 +2236,805 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или части первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) копию документа, удостоверяющего личность заявителя (удостоверение личности, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан), и справку с банка второго уровня о наличии и номере текущего банковского счета заявителя в национальной валюте.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      5) копию документа, удостоверяющего личность заявителя (удостоверение личности, удостоверение лица без гражданства, вид на жительство иностранца в Республике Казахстан), и справку с банка второго уровня о наличии и номере текущего банковского счета заявителя в национальной валюте.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Для награждения лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, грамотой или объявления ему благодарности орган, осуществляющий противодействие коррупции, направляет в Службу или территориальный орган документы, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, за исключением заявления данного лица, с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 -  в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Служба или территориальный орган в течение пяти рабочих дней с момента получения документов, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проверяет полноту и соответствие представленных документов требованиям, установленным настоящими Правилами и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случаях представления неполного пакета документов, а также несоответствия лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, и (или) представленных материалов, объектов, данных и сведений, необходимых для поощрения, требованиям, установленным настоящими Правилами и иными нормативными правовыми актами Республики Казахстан, Служба или территориальный орган в срок, указанный в настоящем пункте, предоставляет мотивированный отказ в дальнейшем рассмотрении заявления либо ходатайства органа, осуществляющего противодействие коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае устранения причин отказа в рассмотрении документов, указанных в пунктах 11, 12 или 13 настоящих Правил, заявитель либо орган, осуществляющий противодействие коррупции, обращаются повторно в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      13. Для награждения лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, грамотой или объявления ему благодарности орган, осуществляющий противодействие коррупции, направляет в уполномоченный орган документы, указанные в пункте 12 настоящих Правил, за исключением заявления данного лица, с учетом положений пункта 3 настоящих Правил.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Необходимые материалы и представленные документы в соответствии с пунктами 11, 12 или 13 настоящих Правил выносятся на заседание комиссии по рассмотрению материалов на поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции (далее – Комиссия), не позднее десяти рабочих дней с момента поступления заявления либо ходатайства органа, осуществляющего противодействие коррупции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      14. Уполномоченный орган в течение пяти рабочих дней с момента получения документов, указанных в пунктах 11, 12 или 13 настоящих Правил, проверяет полноту и соответствие представленных документов требованиям, установленным настоящими Правилами и иными нормативными правовыми актами Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Состав Комиссии и ее положение утверждаются руководителем Службы или территориального органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия формируется из числа сотрудников Службы или территориального органа и должна состоять не менее чем из пяти человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      В случаях представления неполного пакета документов, а также несоответствия лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, и (или) представленных материалов, объектов, данных и сведений, необходимых для поощрения, требованиям, установленным настоящими Правилами и иными нормативными правовыми актами Республики Казахстан, уполномоченный орган в срок, указанный в настоящем пункте, предоставляет мотивированный отказ в дальнейшем рассмотрении заявления либо ходатайства органа, осуществляющего противодействие коррупции.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 -  в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комиссия принимает решение о поощрении лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, в форме единовременного денежного вознаграждения, путем награждения грамотой или объявления благодарности, либо отказывает в поощрении с указанием причины отказа, не позднее пятнадцати рабочих дней с момента поступления заявления либо ходатайства органа, осуществляющего противодействие коррупции, с учетом положений пункта 3 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Руководитель Службы или территориального органа в течение одного рабочего дня после принятия решения Комиссией о поощрении лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции, издает приказ о поощрении, являющийся основанием для выплаты лицу единовременного денежного вознаграждения, награждения грамотой или объявления благодарности, с учетом положений </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 -  в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Выплата единовременного денежного вознаграждения производится в течение месяца после издания приказа руководителя Службы или территориального органа о поощрении путем перевода на текущий банковской счет лица, сообщившего о факте коррупционного правонарушения или иным образом оказывающего (оказавшего) содействие в противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 -  в редакции приказа Председателя Комитета национальной безопасности РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2653,100 +3347,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>уполномоченного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЗАЯВЛЕНИЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>на поощрение за оказанное содействие в противодействии коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от гражданина (гражданки)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3593,68 +4287,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в противодействии коррупции в размере, установленном действующим</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством, и перечислить его на мой текущий банковский счет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов, приложенных к заявлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4054,64 +4748,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="71"/>
+      <w:bookmarkStart w:name="z82" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Несу ответственность за подлинность представленных сведений и документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Даю свое согласие на сбор и обработку моих персональных данных, необходимых</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4426,88 +5120,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> На гербовом бланке государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z86" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № ___ от "___" ___________20 ___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4625,100 +5319,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или его территориального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подразделения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ХОДАТАЙСТВО</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о поощрении лица за оказанное содействие в противодействии коррупции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z89" w:id="75"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z89" w:id="68"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В производстве _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5820,68 +6514,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правонарушения или иным образом оказывающего (оказавшего) содействие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в противодействии коррупции)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="76"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень прилагаемых документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6281,64 +6975,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z91" w:id="77"/>
+      <w:bookmarkStart w:name="z91" w:id="70"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, инициалы (подпись) дата подачи ходатайства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6752,31 +7446,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>