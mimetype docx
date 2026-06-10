--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0614bcf" w14:textId="0614bcf">
+    <w:p w14:paraId="98d48fd" w14:textId="98d48fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1205,50 +1205,136 @@
         <w:t>
       Количество членов Республиканской комиссии составляет нечетное число. Заседания Республиканской комиссии считаются правомочными при наличии не менее двух третьих ее состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z165" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществления ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки проведения заседаний Республиканской комиссии определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть пятая пункта 4 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z166" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1465,70 +1551,232 @@
         <w:t>
       В конкурсе на присуждение образовательного гранта высшего образования для поступающих на группы образовательных программ по родственным группам образовательных программ высшего образования, предусматривающих сокращенные сроки обучения и требующих творческой подготовки, учитываются баллы по специальной дисциплине и результат творческого экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z173" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень групп образовательных программ по родственным направлениям подготовки, предусматривающих сокращенные сроки обучения, утверждается уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть восьмая пункта 5 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z174" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций высшего и (или) послевузовского образования (далее – ОВПО) с указанием объема государственного образовательного заказа на подготовку кадров с высшим образованием для обучения в ведущих ОВПО молодежи из западных, густонаселенных и вновь образованных регионов определяется Республиканской комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть девятая пункта 5 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z175" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Образовательные гранты для лиц из западных, густонаселенных и вновь образованных регионов присуждаются на конкурсной основе по конкретным регионам и группам образовательных программ в соответствии с результатами ЕНТ согласно очередности регионов и групп образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта в порядке, предусмотренном в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z176" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1626,50 +1874,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 6 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Для участия в конкурсе на присуждение образовательного гранта высшего образования, в том числе образовательных грантов для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "электронное правительство" заявление на бланке установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1767,50 +2083,156 @@
         <w:t>
       При совпадении профильных предметов поступающий указывает до четырех групп образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, желающие участвовать в рамках целевого гранта одновременно участвовают в общем конкурсе, определив для каждого из своего выбора вид конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>седьмая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для участия в конкурсе на присуждение образовательного гранта высшего образования, выделенного для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "электронное правительство" заявление на бланке установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1847,50 +2269,156 @@
         <w:t>
       Заявления для участия в конкурсе на присуждение образовательных грантов за счет средств республиканского бюджета принимаются с 13 по 20 июля текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема заявлений для участия в конкурсе на присуждение образовательных грантов за счет республиканского бюджета определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одиннадцатая </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пункта 6 предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1949,130 +2477,400 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Документы на иностранном языке представляются с нотариально удостоверенным переводом на казахском или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть вторая пункта 7 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы об образовании, выданные зарубежными организациями образования, признаются в порядке установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 19 июля 2021 года № 352 "Об утверждении Правил признания документов об образовании, а также перечня зарубежных организаций высшего и (или) послевузовского образования, документы об образовании которых признаются на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23626).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 8 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Граждане, имеющие инвалидность первой и второй групп, дети с инвалидностью, а также лица с инвалидностью с детства представляют в приемную комиссию ОВПО и (или) через информационную систему медицинское заключение об отсутствии противопоказаний для обучения по выбранной группе образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Поступающие, имеющие при равенстве баллов преимущественное право на присуждение образовательного гранта высшего образования, указанное в пункте 13 настоящих Правил, подают в приемную комиссию ОВПО документ, подтверждающий данное право.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 10 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для участия в конкурсе на присуждение образовательного гранта высшего образования за счет средств республиканского бюджета или местного бюджета допускаются лица, имеющие среднее, техническое и профессиональное или послесреднее образование, за исключением поступающих по родственным направлениям подготовки кадров с высшим образованием, предусматривающим сокращенные сроки обучения, прошедшие ЕНТ и набравшие по его результатам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z179" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3003,50 +3801,126 @@
         <w:t>
       18. На основании решения Республиканской комиссии издается приказ уполномоченного органа в области науки и высшего образования и поступающим выдаются свидетельства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z192" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Списки обладателей образовательного гранта высшего образования публикуются в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть третья пункта 18 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z193" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа обладателя от образовательного гранта высшего образования и (или) его неявки в ОВПО до зачисления, свидетельство, заявление абитуриента или акт о неявки, а также письмо-уведомление ОВПО о неявке передаются в информационную систему НЦТ до 25 сентября текущего года. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z194" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3063,50 +3937,126 @@
         <w:t>
       При повторном отказе от образовательного гранта, присужденного за счет отказных грантов, образовательные гранты передаются в уполномоченный орган в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z195" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки присуждения образовательного гранта, выдачи свидетельства, возврата образовательных грантов определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть шестая пункта 18 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z196" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3405,50 +4355,126 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Для участия в конкурсе на присуждение образовательного гранта послевузовского образования поступающий подает заявление в приемную комиссию ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть вторая пункта 21 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z204" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прием заявлений для участия в конкурсе на присуждение образовательного гранта осуществляется через информационную систему НЦТ в следующие сроки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z205" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3505,50 +4531,126 @@
         <w:t>
       Поступающий в магистратуру в заявлении указывает группу образовательных программ и три ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z208" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении ограничительных мероприятий, в том числе карантине, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема документов для участия в конкурсе на присуждение образовательного гранта послевузовского образования определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть пятая пункта 21 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z209" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3667,50 +4769,126 @@
         <w:t>
       При отказе обладателя от образовательного гранта послевузовского образования до зачисления, свидетельство передается в уполномоченный орган в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки выдачи свидетельств, возврата образовательных грантов послевузовского образования определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть пятая пункта 22 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3767,50 +4945,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z132" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок присуждения вакантных образовательных грантов для оплаты высшего или послевузовского образования с присуждением степени "бакалавр" или "магистр", высвободившихся в процессе получения высшего или послевузовского образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 23 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z133" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Вакантные образовательные гранты, в том числе образовательные гранты для лиц из западных, густонаселенных и вновь образованных регионов, высвободившиеся в процессе получения высшего или послевузовского образования (далее – вакантные гранты), присуждаются на конкурсной основе обучающимся на платной основе по группам образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z134" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4165,50 +5419,126 @@
         <w:t>
       26. Для участия в конкурсе на присуждение образовательного гранта МИО поступающий подает в приемную комиссию ОВПО документы в соответствии с пунктами 6, 7, 8 и 9 настоящих Правил для оплаты высшего образования с 5 по 10 августа текущего года или пунктом 21 настоящих Правил для оплаты послевузовского образования – с 20 по 25 августа текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z211" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При введении чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема заявлений для участия в конкурсе на присуждение образовательных грантов за счет местного бюджета определяются МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Часть третья пункта 26 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z212" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация об изменении сроков публикуется на официальном интернет-ресурсе МИО, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z213" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4456,55 +5786,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4830,31 +6160,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>