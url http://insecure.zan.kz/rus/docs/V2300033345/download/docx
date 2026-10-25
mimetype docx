--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="98d48fd" w14:textId="98d48fd">
+    <w:p w14:paraId="0c560c0" w14:textId="0c560c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1205,202 +1205,136 @@
         <w:t>
       Количество членов Республиканской комиссии составляет нечетное число. Заседания Республиканской комиссии считаются правомочными при наличии не менее двух третьих ее состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z165" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществления ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки проведения заседаний Республиканской комиссии определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z166" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "цифрового правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Часть пятая пункта 4 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 210</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
-      </w:r>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1551,249 +1485,107 @@
         <w:t>
       В конкурсе на присуждение образовательного гранта высшего образования для поступающих на группы образовательных программ по родственным группам образовательных программ высшего образования, предусматривающих сокращенные сроки обучения и требующих творческой подготовки, учитываются баллы по специальной дисциплине и результат творческого экзамена.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z173" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень групп образовательных программ по родственным направлениям подготовки, предусматривающих сокращенные сроки обучения, утверждается уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...84 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z174" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Перечень организаций высшего и (или) послевузовского образования (далее – ОВПО) с указанием объема государственного образовательного заказа на подготовку кадров с высшим образованием для обучения в ведущих ОВПО молодежи из западных, густонаселенных и вновь образованных регионов определяется Республиканской комиссией.</w:t>
+        <w:t xml:space="preserve">
+      Перечень организаций высшего и (или) послевузовского образования (далее – ОВПО) с указанием объема государственного образовательного заказа на подготовку кадров с высшим образованием, в том числе для обучения в ведущих ОВПО молодежи из западных, густонаселенных и вновь образованных регионов, определяется Республиканской комиссией с учетом результатов ранжирования ОВПО, проведенного согласно подпункту 7-3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...74 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z175" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Образовательные гранты для лиц из западных, густонаселенных и вновь образованных регионов присуждаются на конкурсной основе по конкретным регионам и группам образовательных программ в соответствии с результатами ЕНТ согласно очередности регионов и групп образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта в порядке, предусмотренном в настоящих Правилах.</w:t>
+      Образовательные гранты присуждаются на конкурсной основе в соответствии с баллами ЕНТ по группам образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта в порядке, предусмотренном в настоящих Правилах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z176" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Победители и призеры международных олимпиад по общеобразовательным предметам, международных конкурсов научных проектов и международных конкурсов исполнителей, спортивных соревнований (награжденные дипломами первой, второй и третьей степени) последних трех лет по перечню, утвержденному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1858,152 +1650,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для участия в конкурсе на присуждение образовательного гранта высшего образования, в том числе образовательных грантов для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "электронное правительство" заявление на бланке установленного образца.</w:t>
+      6. Для участия в конкурсе на присуждение образовательного гранта высшего образования, в том числе образовательных грантов для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "цифровое правительство" заявление на бланке установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, окончившие подготовительные отделения ОВПО на основе государственного образовательного заказа с усиленной языковой подготовкой, представляют транскрипт об окончании, подписанный ректором ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
@@ -2083,173 +1827,67 @@
         <w:t>
       При совпадении профильных предметов поступающий указывает до четырех групп образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, желающие участвовать в рамках целевого гранта одновременно участвовают в общем конкурсе, определив для каждого из своего выбора вид конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для участия в конкурсе на присуждение образовательного гранта высшего образования, выделенного для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "электронное правительство" заявление на бланке установленного образца.</w:t>
+      Для участия в конкурсе на присуждение образовательного гранта высшего образования, выделенного для лиц из западных, густонаселенных и вновь образованных регионов, поступающий подает в приемную комиссию ОВПО и (или) через веб-портал "цифровое правительство" заявление на бланке установленного образца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица из западных, густонаселенных и вновь образованных регионов, поступающие в ОВПО, указывает до четырех регионов, четырех групп образовательных программ и список ОВПО, входящих в перечень утвержденных Республиканской комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
@@ -2269,3572 +1907,3082 @@
         <w:t>
       Заявления для участия в конкурсе на присуждение образовательных грантов за счет средств республиканского бюджета принимаются с 13 по 20 июля текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема заявлений для участия в конкурсе на присуждение образовательных грантов за счет республиканского бюджета определяются уполномоченным органом в области науки и высшего образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...89 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "цифрового правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенными приказом Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Документы на иностранном языке представляются с нотариально удостоверенным переводом на казахском или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документы об образовании, выданные зарубежными организациями образования, признаются в порядке установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 19 июля 2021 года № 352 "Об утверждении Правил признания документов об образовании, а также перечня зарубежных организаций высшего и (или) послевузовского образования, документы об образовании которых признаются на территории Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 23626).</w:t>
+        <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 12 июня 2023 года № 268 "Об утверждении Правил признания документов о высшем и послевузовском образовании" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32800).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Граждане, имеющие инвалидность первой и второй групп, дети с инвалидностью, а также лица с инвалидностью с детства представляют в приемную комиссию ОВПО и (или) через цифровую систему медицинское заключение об отсутствии противопоказаний для обучения по выбранной группе образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Поступающие, имеющие при равенстве баллов преимущественное право на присуждение образовательного гранта высшего образования, указанное в пункте 13 настоящих Правил, подают в приемную комиссию ОВПО документ, подтверждающий данное право.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Для участия в конкурсе на присуждение образовательного гранта высшего образования за счет средств республиканского бюджета или местного бюджета допускаются лица, имеющие среднее, техническое и профессиональное или послесреднее образование, за исключением поступающих по родственным направлениям подготовки кадров с высшим образованием, предусматривающим сокращенные сроки обучения, прошедшие ЕНТ и набравшие по его результатам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для поступления в национальные ОВПО – не менее 65 баллов, в области образования "Педагогические науки" – не менее 75 баллов, в области "Здравоохранение" – не менее 70 баллов, в областях "Сельское хозяйство и биоресурсы", "Ветеринария" − не менее 50 баллов, в направлении подготовки "Право" - не менее 75 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для поступления во вновь созданные национальные ОВПО, и получившие лицензию и (или) приложение к лицензии на занятие образовательной деятельностью - не менее 50 баллов, а по области образования "Педагогические науки" – не менее 75 баллов, по области образования "Здравоохранение" – не менее 70 баллов, по направлению подготовки "Право" - не менее 75 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      для поступления в другие ОВПО – не менее 50 баллов, в области "Педагогические науки" – не менее 75 баллов, в области "Здравоохранение" – не менее 70 баллов, в направлении подготовки "Право" - не менее 75 баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом по Истории Казахстана и двум профильным предметам ЕНТ и (или) творческому экзамену необходимо набрать не менее 5-ти баллов, а по грамотности чтения и математической грамотности - не менее 3-х баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для участия в конкурсе на присуждение образовательного гранта высшего образования за счет средств республиканского или местного бюджета на обучение по родственным направлениям подготовки кадров с высшим образованием, предусматривающим сокращенные сроки обучения, допускаются лица, имеющие техническое и профессиональное, послесреднее образование, прошедшие ЕНТ и набравшие по его результатам не менее 25 баллов и по области образования "Педагогические науки" – не менее 35 баллов, в том числе не менее 5 баллов по каждой дисциплине ЕНТ и (или) творческому экзамену.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом требования, указанные в настоящем пункте, не распространяются для лиц казахской национальности, не являющихся гражданами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z32" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Пункт 8 предусматривается в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      При проведении конкурса учитываются проходные пороговые баллы, установленные ОВПО с учетом их результатов ранжирования, проводимого согласно подпункту 7-3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра науки и высшего образования РК от 23.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...44 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Поступающие на образовательные программы, требующие творческой подготовки, участвуют в конкурсе на присуждение образовательного гранта высшего образования по одной группе образовательных программ и указывают в заявлении ОВПО, где они сдавали творческий экзамен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступающие на образовательные программы по области образования "Педагогические науки", "Здравоохранение" и получившие по специальному экзамену "допуск" вправе участвовать в конкурсе на присуждение образовательного гранта с правом выбора ОВПО и четырех групп образовательных программ высшего образования независимо от места сдачи специального экзамена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. При проведении конкурса на получение образовательных грантов, а также зачислении в состав обучающихся по государственному образовательному заказу на подготовку кадров с высшим образованием при равенства баллов преимущественное право в последующей очередности имеют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лица, награжденные знаком "Алтын белгі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лица, награжденные знаком отличия за проявленный патриотизм и активную гражданскую позицию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лица, имеющие документы об образовании организаций образования, реализующих образовательные программы технического и профессионального, послесреднего образования, подтвердившие квалификацию и имеющие стаж работы по специальности не менее одного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) победители международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам (награжденные дипломами первой, второй и третьей степени), международных и республиканских конкурсов исполнителей и спортивных соревнований (награжденные дипломами первой, второй и третьей степени) последних трех лет, перечень которых определяется уполномоченным органом в области образования, а также победители президентской, республиканских олимпиад и конкурсов научных проектов по общеобразовательным предметам (награжденные дипломами первой, второй и третьей степени) текущего учебного года при условии соответствия выбранной ими специальности предмету олимпиады, конкурса или спортивного соревнования, за исключением лиц, указанных в части десятой пункта 6 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дети-сироты и дети, оставшиеся без попечения родителей, а также граждане Республики Казахстан из числа молодежи, потерявшие или оставшиеся без попечения родителей до совершеннолетия, лица с инвалидностью первой и второй групп, ветераны боевых действий на территории других государств, ветераны, приравненные по льготам к ветеранам Великой Отечественной войны, лица с инвалидностью с детства, дети с инвалидностью, которым согласно медицинскому заключению не противопоказано обучение в соответствующих организациях образования, и лица, имеющие документы об образовании (свидетельства, аттестаты, дипломы) с отличием.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях баллов, образовательные гранты высшего образования присуждаются лицам, имеющим высокие средние баллы аттестата, свидетельства или диплома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях баллов, а также одинаковых средних баллов аттестата, свидетельства или диплома, учитываются баллы, набранные по профильному предмету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...385 lines deleted...]
-      4) победители международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам (награжденные дипломами первой, второй и третьей степени), международных и республиканских конкурсов исполнителей и спортивных соревнований (награжденные дипломами первой, второй и третьей степени) последних трех лет, перечень которых определяется уполномоченным органом в области образования, а также победители президентской, республиканских олимпиад и конкурсов научных проектов по общеобразовательным предметам (награжденные дипломами первой, второй и третьей степени) текущего учебного года при условии соответствия выбранной ими специальности предмету олимпиады, конкурса или спортивного соревнования, за исключением лиц, указанных в части десятой пункта 6 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При отсутствии преимущественного права по присуждению образовательного гранта высшего образования при одинаковых показателях баллов присуждаются лицам, имеющим высокие средние баллы аттестата, свидетельства или диплома.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
-[...15 lines deleted...]
-      5) дети-сироты и дети, оставшиеся без попечения родителей, а также граждане Республики Казахстан из числа молодежи, потерявшие или оставшиеся без попечения родителей до совершеннолетия, лица с инвалидностью первой и второй групп, ветераны боевых действий на территории других государств, ветераны, приравненные по льготам к ветеранам Великой Отечественной войны, лица с инвалидностью с детства, дети с инвалидностью, которым согласно медицинскому заключению не противопоказано обучение в соответствующих организациях образования, и лица, имеющие документы об образовании (свидетельства, аттестаты, дипломы) с отличием.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях баллов и при отсутствии преимущественного права, а также одинаковых средних баллов аттестата, свидетельства или диплома, учитываются баллы, набранные по профильным предметам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      При одинаковых показателях баллов, образовательные гранты высшего образования присуждаются лицам, имеющим высокие средние баллы аттестата, свидетельства или диплома.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Конкурс для лиц казахской национальности, не являющихся гражданами Республики Казахстан, детей-сирот и детей, оставшихся без попечения родителей, а также граждан Республики Казахстан из числа молодежи, потерявших или оставшихся без попечения родителей до совершеннолетия, лиц с инвалидностью первой и второй групп, ветеранов боевых действий на территории других государств, ветеранов, приравненных по льготам к ветеранам Великой Отечественной войны, лиц с инвалидностью с детства, детей с инвалидностью, которым согласно медицинскому заключению не противопоказано обучение по выбранной группе образовательных программ, детей из семей, в которых воспитываются четыре и более несовершеннолетних детей, детей из числа неполных семей, имеющих данный статус не менее трех лет, детей из семей, воспитывающих детей с инвалидностью с детства, лиц с инвалидностью первой и второй групп, граждан Республики Казахстан, выслуживших установленный срок срочной воинской службы по призыву проводится по утвержденным квотам от общего объема утвержденного государственного образовательного заказа среди указанных категорий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...141 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="76"/>
+    <w:bookmarkStart w:name="z186" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, конкурс в рамках квоты для граждан Республики Казахстан, выслуживших установленный срок срочной воинской службы по призыву, проводится в соответствии с Правилами конкурсного отбора военнослужащих срочной службы для получения образовательных льгот, утвержденных совместным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра обороны Республики Казахстан от 29 августа 2024 года № 949, председателя Комитета национальной безопасности Республики Казахстан от 29 августа 2024 года № 121/қе, Начальника Службы государственной охраны Республики Казахстан от 29 августа 2024 года № 11-149, Министра внутренних дел Республики Казахстан от 29 августа 2024 года № 659 и Министра по чрезвычайным ситуациям Республики Казахстан от 29 августа 2024 года № 338 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 35009).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z187" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указанные квоты приема для лиц, участвующих в конкурсе на получение образовательного гранта, распространяются на все заявленные группы образовательных программ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z188" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если в направлениях подготовки, по которым выделена квота, имеются также группы образовательных программ с творческим экзаменом, то при присуждении образовательных грантов сравнивается результат тестирования участника в ЕНТ в процентном отношении к максимально возможному баллу с округлением до одного знака после запятой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z189" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях баллов, образовательные гранты присуждаются лицам, имеющим высокие средние баллы аттестата, свидетельства или диплома.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z190" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых средних баллов аттестата, свидетельства или диплома, учитываются баллы, набранные по профильному предмету или творческому экзамену.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z187" w:id="77"/>
-[...15 lines deleted...]
-      Указанные квоты приема для лиц, участвующих в конкурсе на получение образовательного гранта, распространяются на все заявленные группы образовательных программ.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Конкурс на группы образовательных программ, по которым установлена квота для граждан Республики Казахстан из числа сельской молодежи, проводится следующим образом: 65 % грантов от общего их количества по этим группам образовательных программ присуждается в порядке общего конкурса, а на остальные 35% грантов проводится конкурс только для граждан Республики Казахстан из числа сельской молодежи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z188" w:id="78"/>
-[...15 lines deleted...]
-      В случае, если в направлениях подготовки, по которым выделена квота, имеются также группы образовательных программ с творческим экзаменом, то при присуждении образовательных грантов сравнивается результат тестирования участника в ЕНТ в процентном отношении к максимально возможному баллу с округлением до одного знака после запятой.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень групп образовательных программ, определяющих социально-экономическое развитие села, по которым предусмотрена квота приема в ОВПО Республики Казахстан, утверждается уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Исключен приказом Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Вакантные образовательные гранты, в том числе образовательные гранты для лиц из западных, густонаселенных и вновь образованных регионов, оставшиеся после конкурсного присуждения образовательных грантов высшего образования, а также отказные образовательные гранты присуждаются Республиканской комиссией на конкурсной основе внутри одной области образования лицам с высокими проходными баллами по заявленной группе образовательных программ высшего образования в порядке, предусмотренном в пунктах 13, 14, 15 и 16 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z189" w:id="79"/>
-[...15 lines deleted...]
-      При одинаковых показателях баллов, образовательные гранты присуждаются лицам, имеющим высокие средние баллы аттестата, свидетельства или диплома.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения по присуждению вакантных образовательных грантов, оставшихся после конкурсного присуждения образовательных грантов высшего образования иностранным гражданам, прибывшим по международным соглашениям, образовательных грантов высшего образования, предусмотренных в резерве, а также образовательных грантов высшего образования, предусмотренных для отдельных ОВПО, принимаются Республиканской комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z190" w:id="80"/>
-[...15 lines deleted...]
-      При одинаковых средних баллов аттестата, свидетельства или диплома, учитываются баллы, набранные по профильному предмету или творческому экзамену.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гражданам Республики Казахстан, переводящимся из зарубежных высших учебных заведений, документы об образовании которых признаются на территории Республики Казахстан, за исключением педагогических и медицинских направлений, в ОВПО Республики Казахстан образовательные вакантные и отказные гранты присуждаются на конкурсной основе решением Республиканской комиссии по группам образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z108" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурс проводится по результатам промежуточной аттестации на основании среднего балла успеваемости Grade Point Average – Грейт Поинт Эверейдж (далее – GPA) с выдачей свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z109" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях среднего балла успеваемости GPA, преимущественным правом обладают обучающиеся, имеющие оценки только А, А- ("отлично"), в следующую очередь – оценки от А, А- ("отлично") до В+, В, В-, С+ ("хорошо"), далее – смешанные оценки за весь период обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменением, внесенным приказом Министра науки и высшего образования РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (водится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. На основании решения Республиканской комиссии издается приказ уполномоченного органа в области науки и высшего образования и поступающим выдаются свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z192" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки обладателей образовательного гранта высшего образования публикуются в средствах массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z193" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отказа обладателя от образовательного гранта высшего образования и (или) его неявки в ОВПО до зачисления, свидетельство, заявление абитуриента или акт о неявки, а также письмо-уведомление ОВПО о неявке передаются в цифровую систему НЦТ до 25 сентября текущего года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z194" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При повторном отказе от образовательного гранта, присужденного за счет отказных грантов, образовательные гранты передаются в уполномоченный орган в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z195" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки присуждения образовательного гранта, выдачи свидетельства, возврата образовательных грантов определяются уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z196" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "цифрового правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z115" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...330 lines deleted...]
-      В случае отказа обладателя от образовательного гранта высшего образования и (или) его неявки в ОВПО до зачисления, свидетельство, заявление абитуриента или акт о неявки, а также письмо-уведомление ОВПО о неявке передаются в информационную систему НЦТ до 25 сентября текущего года. </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок присуждения образовательного гранта для оплаты послевузовского образования с присуждением степени "магистр" за счет средств республиканского бюджета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z194" w:id="90"/>
-[...15 lines deleted...]
-      При повторном отказе от образовательного гранта, присужденного за счет отказных грантов, образовательные гранты передаются в уполномоченный орган в области науки и высшего образования.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Образовательные гранты для оплаты послевузовского образования с присуждением степени "магистр" за счет средств республиканского бюджета (далее – образовательные гранты послевузовского образования) присуждаются на конкурсной основе в соответствии с результатами комплексного тестирования (далее – КТ) по одной группе образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта послевузовского образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z195" w:id="91"/>
-[...15 lines deleted...]
-      При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки присуждения образовательного гранта, выдачи свидетельства, возврата образовательных грантов определяются уполномоченным органом в области науки и высшего образования.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В конкурсе на присуждение образовательного гранта послевузовского образования учитываются баллы результатов КТ, по группам образовательных программ, требующих творческой подготовки, по итогам КТ и творческих экзаменов по профилю группы образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:p>
-[...91 lines deleted...]
-      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для участия в конкурсе на присуждение образовательного гранта послевузовского образования необходимо набрать по результатам КТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок присуждения образовательного гранта для оплаты послевузовского образования с присуждением степени "магистр" за счет средств республиканского бюджета</w:t>
+    <w:bookmarkStart w:name="z199" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в научно-педагогическую магистратуру, в том числе по группам образовательных программ, требующих творческой подготовки и знания арабского языка – не менее 75 баллов, при этом, по иностранному языку – не менее 25 баллов, по профилю группы образовательных программ: по первой профильной дисциплине – не менее 7 баллов, по второй профильной дисциплине – не менее 7 баллов, по тесту на определение готовности к обучению – не менее 7 баллов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
-[...15 lines deleted...]
-      19. Образовательные гранты для оплаты послевузовского образования с присуждением степени "магистр" за счет средств республиканского бюджета (далее – образовательные гранты послевузовского образования) присуждаются на конкурсной основе в соответствии с результатами комплексного тестирования (далее – КТ) по одной группе образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта послевузовского образования.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в профильную магистратуру с казахским, русским или с английским языком обучения – не менее 30 баллов, при этом, по профилю группы образовательных программ: по первой профильной дисциплине – не менее 7 баллов, по второй профильной дисциплине – не менее 7 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z117" w:id="95"/>
-[...15 lines deleted...]
-      20. В конкурсе на присуждение образовательного гранта послевузовского образования учитываются баллы результатов КТ, по группам образовательных программ, требующих творческой подготовки, по итогам КТ и творческих экзаменов по профилю группы образовательных программ.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях результатов КТ, преимущественное право получают лица, имеющие высокий балл по результатам теста по профилю группы образовательных программ, затем учитываются результаты теста на определение готовности к обучению, далее результаты теста по иностранному языку, а затем – GPA (Grade Point Average – Грейт Поинт Эверейдж) в приложении к диплому (предыдущего уровня образования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z198" w:id="96"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="100"/>
+    <w:bookmarkStart w:name="z202" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лица, поступающие в магистратуру на группы образовательных программ областей образования "Педагогические науки", "Естественные науки, математика и статистика", "Информационно-коммуникационные технологии", "Инженерные, обрабатывающие и строительные отрасли", а также направлений подготовки кадров "Гуманитарные науки", "Социальные науки", "Бизнес и управление" по желанию освобождаются от блока иностранного языка и теста на определение готовности к обучению КТ в научно-педагогическую магистратуру с казахским или русским языком обучения при наличии международного сертификата о сдаче стандартизированного теста GRE (Graduate Record Examinations – Грэдуэйт Рекорд Экзэминейшнс), в соответствии со шкалой перевода баллов, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовым правилам приема на обучение в организации образования, реализующие образовательные программы послевузовского образования, утвержденным приказом Министра образования и науки Республики Казахстан от 31 октября 2018 года № 600 "Об утверждении Типовых правил приема на обучение в организации образования, реализующие образовательные программы высшего и послевузовского образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17650).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Для участия в конкурсе на присуждение образовательного гранта послевузовского образования поступающий подает заявление в приемную комиссию ОВПО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием заявлений для участия в конкурсе на присуждение образовательного гранта осуществляется через цифровую систему НЦТ в следующие сроки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) с 12 по 18 августа календарного года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z42" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с 12 по 18 декабря календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z207" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поступающий в магистратуру в заявлении указывает группу образовательных программ и три ОВПО.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z208" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении ограничительных мероприятий, в том числе карантине, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема документов для участия в конкурсе на присуждение образовательного гранта послевузовского образования определяются уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z209" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "цифрового правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 315</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. На основании решения Республиканской комиссии издается приказ уполномоченного органа в области науки и высшего образования и поступающим выдаются свидетельства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки обладателей образовательного гранта послевузовского образования публикуются в средствах массовой информации, на интернет-ресурсах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе обладателя от образовательного гранта послевузовского образования до зачисления, свидетельство передается в уполномоченный орган в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При осуществлении ограничительных мероприятий, в том числе карантина, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки выдачи свидетельств, возврата образовательных грантов послевузовского образования определяются уполномоченным органом в области науки и высшего образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе уполномоченного органа в области науки и высшего образования, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства" в течение 5 рабочих дней со дня введения ограничительных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным приказом Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="101"/>
-[...290 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...68 lines deleted...]
-      22. На основании решения Республиканской комиссии издается приказ уполномоченного органа в области науки и высшего образования и поступающим выдаются свидетельства.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок присуждения вакантных образовательных грантов для оплаты высшего или послевузовского образования с присуждением степени "бакалавр" или "магистр", высвободившихся в процессе получения высшего или послевузовского образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
-[...15 lines deleted...]
-      Списки обладателей образовательного гранта послевузовского образования публикуются в средствах массовой информации, на интернет-ресурсах.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Вакантные образовательные гранты, в том числе образовательные гранты для лиц из западных, густонаселенных и вновь образованных регионов, высвободившиеся в процессе получения высшего или послевузовского образования (далее – вакантные гранты), присуждаются на конкурсной основе обучающимся на платной основе по группам образовательных программ в соответствии с результатами ЕНТ и (или) КТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
-[...15 lines deleted...]
-      При отказе обладателя от образовательного гранта послевузовского образования до зачисления, свидетельство передается в уполномоченный орган в области науки и высшего образования.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурс проводится по результатам промежуточной аттестации на основании среднего балла успеваемости GPA за весь период обучения с выдачей свидетельства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
-[...311 lines deleted...]
-    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ОВПО размещают на сайте организации (образовательном портале) объявление об открытом конкурсе с указанием количества вакантных грантов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При одинаковых показателях среднего балла успеваемости GPA, преимущественным правом обладают обучающиеся, имеющие оценки только А, А- ("отлично"), в следующую очередь – оценки от А, А- ("отлично") до В+, В, В-, С+ ("хорошо"), далее – смешанные оценки за весь период обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Присуждение вакантных грантов осуществляется в период летних и зимних каникул на конкурсной основе в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обучающийся на платной основе подает заявление на имя руководителя ОВПО на дальнейшее обучение по образовательному гранту высшего или послевузовского образования с указанием согласия на публикацию в открытом доступе его GPA балла;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ОВПО размещают на сайте организации (образовательном портале) данные претендентов на вакантные гранты с указанием GPA балла в разрезе групп образовательных программ, направления подготовки кадров и курса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поступившие заявления рассматриваются на заседании ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
-[...15 lines deleted...]
-      При одинаковых показателях среднего балла успеваемости GPA, преимущественным правом обладают обучающиеся, имеющие оценки только А, А- ("отлично"), в следующую очередь – оценки от А, А- ("отлично") до В+, В, В-, С+ ("хорошо"), далее – смешанные оценки за весь период обучения.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ОВПО на основании решения ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров в срок, соответственно, до 5 августа и 25 января текущего года направляют список претендентов для перевода на вакантные гранты в уполномоченный орган в области науки и высшего образования для принятия решения. К списку прилагаются копии заявления обучающегося, решения ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров, транскрипт обучающегося, выписка из приказа о зачислении обучающегося, копия документа, удостоверяющего его личность, свидетельство обладателя образовательного гранта (подлинник) отчисленного и выписка из приказа об отчислении из ОВПО;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
-[...15 lines deleted...]
-      Присуждение вакантных грантов осуществляется в период летних и зимних каникул на конкурсной основе в следующем порядке:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вакантные гранты, представленные в уполномоченный орган в области науки и высшего образования ввиду отсутствия претендентов, перераспределяются среди ОВПО Республиканской комиссией на конкурсной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
-[...15 lines deleted...]
-      1) обучающийся на платной основе подает заявление на имя руководителя ОВПО на дальнейшее обучение по образовательному гранту высшего или послевузовского образования с указанием согласия на публикацию в открытом доступе его GPA балла;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) конкурс проводится среди обучающихся на платной основе из других ОВПО, подавших документы для участия в конкурсе, в разрезе групп образовательных программ, курса, на основании среднего балла успеваемости GPA за весь период обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
-[...15 lines deleted...]
-      2) ОВПО размещают на сайте организации (образовательном портале) данные претендентов на вакантные гранты с указанием GPA балла в разрезе групп образовательных программ, направления подготовки кадров и курса;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уполномоченный орган в области науки и высшего образования рассматривает поступившие документы в разрезе групп образовательных программ, форм и сроков обучения с учетом года поступления и при положительном решении издает приказ о присуждении вакантного гранта (при отсутствии претендентов по группе образовательных программ, вакантные образовательные гранты, высвободившиеся в процессе получения высшего и (или) послевузовского образования, перераспределяются внутри направления подготовки или области образования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
-[...15 lines deleted...]
-      3) поступившие заявления рассматриваются на заседании ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) на основании приказа уполномоченного органа в области науки и высшего образования Национальный центр тестирования оформляет свидетельство о присуждении образовательного гранта и передает данные в соответствующие ОВПО в течение трех рабочих дней;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
-[...15 lines deleted...]
-      4) ОВПО на основании решения ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров в срок, соответственно, до 5 августа и 25 января текущего года направляют список претендентов для перевода на вакантные гранты в уполномоченный орган в области науки и высшего образования для принятия решения. К списку прилагаются копии заявления обучающегося, решения ученого (академического) совета и (или) наблюдательного (попечительского) совета и (или) совета директоров, транскрипт обучающегося, выписка из приказа о зачислении обучающегося, копия документа, удостоверяющего его личность, свидетельство обладателя образовательного гранта (подлинник) отчисленного и выписка из приказа об отчислении из ОВПО;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) на основании свидетельства руководитель ОВПО издает приказ на дальнейшее обучение по образовательному гранту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
-[...15 lines deleted...]
-      5) вакантные гранты, представленные в уполномоченный орган в области науки и высшего образования ввиду отсутствия претендентов, перераспределяются среди ОВПО Республиканской комиссией на конкурсной основе;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Вакантные образовательные гранты, высвободившиеся в процессе получения высшего образования по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома, присуждаются на конкурсной основе обучающимся по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома соответствующим группам образовательных программ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
-[...15 lines deleted...]
-      6) конкурс проводится среди обучающихся на платной основе из других ОВПО, подавших документы для участия в конкурсе, в разрезе групп образовательных программ, курса, на основании среднего балла успеваемости GPA за весь период обучения;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условия участия в конкурсе для присуждения вакантных образовательных грантов, высвободившихся в процессе получения высшего образования по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома определяется ОВПО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
-[...15 lines deleted...]
-      7) уполномоченный орган в области науки и высшего образования рассматривает поступившие документы в разрезе групп образовательных программ, форм и сроков обучения с учетом года поступления и при положительном решении издает приказ о присуждении вакантного гранта (при отсутствии претендентов по группе образовательных программ, вакантные образовательные гранты, высвободившиеся в процессе получения высшего и (или) послевузовского образования, перераспределяются внутри направления подготовки или области образования);</w:t>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок присуждения образовательных грантов для оплаты высшего или послевузовского образования с присуждением степени "бакалавр" или "магистр" за счет средств местного бюджета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
-[...15 lines deleted...]
-      8) на основании приказа уполномоченного органа в области науки и высшего образования Национальный центр тестирования оформляет свидетельство о присуждении образовательного гранта и передает данные в соответствующие ОВПО в течение трех рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Образовательные гранты МИО присуждаются на конкурсной основе с учетом потребности региона в кадрах с высшим и послевузовским образованием по группам образовательных программ в соответствии с результатами ЕНТ или КТ согласно очередности групп образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
-[...15 lines deleted...]
-      9) на основании свидетельства руководитель ОВПО издает приказ на дальнейшее обучение по образовательному гранту.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Для участия в конкурсе на присуждение образовательного гранта МИО поступающий подает в приемную комиссию ОВПО документы в соответствии с пунктами 6, 7, 8 и 9 настоящих Правил для оплаты высшего образования с 5 по 10 августа текущего года или пунктом 21 настоящих Правил для оплаты послевузовского образования – с 20 по 25 августа текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
-[...15 lines deleted...]
-      24. Вакантные образовательные гранты, высвободившиеся в процессе получения высшего образования по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома, присуждаются на конкурсной основе обучающимся по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома соответствующим группам образовательных программ.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При введении чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема заявлений для участия в конкурсе на присуждение образовательных грантов за счет местного бюджета определяются МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
-[...15 lines deleted...]
-      Условия участия в конкурсе для присуждения вакантных образовательных грантов, высвободившихся в процессе получения высшего образования по совместным образовательным программам в рамках стратегического партнерства, в филиалах зарубежных организаций высшего и (или) послевузовского образования, по программам двойного диплома определяется ОВПО.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об изменении сроков публикуется на официальном интернет-ресурсе МИО, в средствах массовой информации, на соответствующих компонентах веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:bookmarkStart w:name="z213" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Конкурс по присуждению образовательных грантов МИО проводится в порядке, предусмотренном пунктами 12, 13, 14, 15, 20 и 22 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      25. Образовательные гранты МИО присуждаются на конкурсной основе с учетом потребности региона в кадрах с высшим и послевузовским образованием по группам образовательных программ в соответствии с результатами ЕНТ или КТ согласно очередности групп образовательных программ, заявленных поступающими, с выдачей свидетельства о присуждении образовательного гранта.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции приказа Министра науки и высшего образования РК от 19.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра науки и высшего образования РК от 23.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. На основании решения комиссии МИО издается приказ акима или заместителя акима столицы, области и города республиканского значения, и поступающим выдаются свидетельства о присуждении образовательного гранта МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
-[...15 lines deleted...]
-      26. Для участия в конкурсе на присуждение образовательного гранта МИО поступающий подает в приемную комиссию ОВПО документы в соответствии с пунктами 6, 7, 8 и 9 настоящих Правил для оплаты высшего образования с 5 по 10 августа текущего года или пунктом 21 настоящих Правил для оплаты послевузовского образования – с 20 по 25 августа текущего года.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки обладателей образовательного гранта МИО публикуются в местных средствах массовой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z211" w:id="133"/>
-[...15 lines deleted...]
-      При введении чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера, глобального или регионального, а также местного масштабов, сроки приема заявлений для участия в конкурсе на присуждение образовательных грантов за счет местного бюджета определяются МИО.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 с изменением, внесенным приказом Министра науки и высшего образования РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (водится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. На основании выданного свидетельства о присуждении образовательного гранта МИО руководитель ОВПО издает приказ о зачислении по образовательному гранту МИО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:p>
-[...91 lines deleted...]
-      Информация об изменении сроков публикуется на официальном интернет-ресурсе МИО, в средствах массовой информации, на соответствующих компонентах веб-портала "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отказе обладателя от образовательного гранта МИО, свидетельство о присуждении образовательного гранта МИО аннулируется, образовательный грант присуждается на конкурсной основе в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z213" w:id="135"/>
-[...15 lines deleted...]
-      Конкурс по присуждению образовательных грантов МИО проводится в порядке, предусмотренном пунктами 12, 13, 14, 15, 20 и 22 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При невозврате свидетельства о присуждении образовательного гранта МИО, приемная комиссия ОВПО составляет акт об его аннулировании с указанием даты и данных лица, отказавшегося от образовательного гранта МИО, и передает акт, скрепленный печатью ОВПО, в МИО в течение трех календарных дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:p>
-[...77 lines deleted...]
-      27. На основании решения комиссии МИО издается приказ акима или заместителя акима соответствующей области или города республиканского значения, столицы, и поступающим выдаются свидетельства о присуждении образовательного гранта МИО.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Свидетельства о присуждении образовательного гранта МИО вместе с документами, сданными гражданами для участия в конкурсе, выдаются МИО не позднее 25 августа текущего года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z156" w:id="137"/>
-[...15 lines deleted...]
-      Списки обладателей образовательного гранта МИО публикуются в местных средствах массовой информации.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Присуждение вакантных образовательных грантов МИО, высвободившихся в процессе получения высшего и (или) послевузовского образования, осуществляется комиссией МИО в период летних и зимних каникул на имеющиеся вакантные места на конкурсной основе в порядке, предусмотренном пунктами 24 и 25 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z157" w:id="138"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>