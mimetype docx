--- v1 (2026-03-13)
+++ v2 (2026-06-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79889b4" w14:textId="79889b4">
+    <w:p w14:paraId="877c7c9" w14:textId="877c7c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -889,150 +889,244 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 5 Закона "О государственной службе Республики Казахстан" и устанавливают порядок определения государственными органами соотношения руководящего и исполнительского состава административных государственных служащих.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственные органы, за исключением Администрации Президента Республики Казахстан, Аппарата Правительства Республики Казахстан, аппаратов палат Парламента Республики Казахстан, правоохранительных, специальных государственных органов, органов гражданской защиты, Министерства обороны Республики Казахстан, центральных государственных органов с общей штатной численностью административных государственных служащих менее 70 единиц, а также аппаратов акимов районов, районов в городах и городов областного значения, районных исполнительных органов, финансируемых из местного бюджета, районных исполнительных органов, исполнительных органов городов областного значения, подотчетных и подконтрольных областному исполнительному органу, финансируемому из местного бюджета, аппаратов акимов городов районного значения, сел, поселков, сельских округов (далее – государственные органы), определяют соотношение руководящего и исполнительского состава административных государственных служащих в данных государственных органах на основе настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственные органы по запросу уполномоченного органа по делам государственной службы и его территориальных подразделений не более одного раза в год предоставляют структуры и штатные расписания соответствующих государственных органов, а также должностные инструкции их служащих, для проведения мониторинга их соответствия настоящим Правилам, в том числе посредством единой автоматизированной базы данных (информационной системы) по персоналу государственной службы. По итогам мониторинга либо в ходе проверочных мероприятий в государственные органы могут вноситься предложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Для определения соотношения руководящего и исполнительского состава административных государственных служащих рассчитывается предельное число руководящих должностей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Перечень руководящих должностей административных государственных служащих указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Предельное число руководящих должностей рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1075,90 +1169,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="508000" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1190,70 +1284,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– предельное число руководящих должностей;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="558800" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -1285,130 +1379,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– общая штатная численность административных государственных служащих;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       k – коэффициент, значение которого равняется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для центрального государственного органа, в том числе государственного органа, непосредственно подчиненного и подотчетного Президенту Республики Казахстан, для местного исполнительного органа, чья общая штатная численность административных государственных служащих превышает 500 единиц, аппарата ревизионной комиссии области, города республиканского значения, столицы, аппарата маслихата области, города республиканского значения, столицы, аппарата маслихата района и города областного значения – 0,3;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для центрального государственного органа, в том числе государственного органа непосредственно подчиненного и подотчетного Президенту Республики Казахстан, для местного исполнительного органа, чья общая штатная численность административных государственных служащих не превышает 500 единиц – 0,35;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Предельное число руководящих должностей рассчитывается относительно общей численности административных государственных служащих центрального государственного органа, в том числе государственного органа непосредственно подчиненного и подотчетного Президенту Республики Казахстан с учетом его ведомств и территориальных подразделений, местного исполнительного органа – с учетом аппарата акима области, города республиканского значения, столицы и областных исполнительных органов, исполнительных органов городов республиканского значения, столицы, финансируемых из местного бюджета, аппаратов (секретариатов) Ассамблеи народа Казахстана областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1513,68 +1607,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных служащих</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень руководящих должностей административных государственных служащих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4944,55 +5038,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5318,31 +5412,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>