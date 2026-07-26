--- v2 (2026-06-09)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="877c7c9" w14:textId="877c7c9">
+    <w:p w14:paraId="b0d99de" w14:textId="b0d99de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -968,51 +968,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Председателя Агентства РК по делам государственной службы от 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 11.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5038,55 +5038,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5412,31 +5412,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>