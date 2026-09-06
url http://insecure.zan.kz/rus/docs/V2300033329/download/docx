--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2d07b9" w14:textId="c2d07b9">
+    <w:p w14:paraId="b5d3461" w14:textId="b5d3461">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -818,71 +818,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия и сокращения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
+      1) цифровая система – организационно-упорядоченная совокупность цифровых технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) портал социальных услуг (далее – портал) – объект информатизации, представляющий собой единую точку доступа к товарам и услугам, предоставляемых поставщиками для лиц с инвалидностью, на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с </w:t>
+      2) портал социальных услуг (далее – портал) – цифровой объект, представляющий собой единую точку доступа к товарам и услугам, предоставляемым поставщиками для лиц с инвалидностью, на условиях возмещения местными исполнительными органами их стоимости в пределах гарантированной суммы в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Социальным Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
@@ -918,51 +918,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) индивидуальный помощник - лицо, оказывающее услуги по сопровождению лица с инвалидностью первой группы, имеющего затруднение в передвижении, и оказанию помощи при посещении объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) автоматизированная информационная система "Е-Собес" Министерства труда и социальной защиты населения Республики Казахстан (далее – АИС "Е-Собес") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов оказания социальной помощи в материальном и натуральном выражении, специальных социальных услуг, формирования, ведения и использования базы данных мероприятий, проводимых местными исполнительными органами;</w:t>
+      5) автоматизированная цифровая система "Е-Собес" Министерства труда и социальной защиты населения Республики Казахстан (далее – АЦС "Е-Собес") – аппаратно-программный комплекс, предназначенный для автоматизации бизнес-процессов оказания социальной помощи в материальном и натуральном выражении, специальных социальных услуг, формирования, ведения и использования базы данных мероприятий, проводимых местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) лицо с инвалидностью – лицо, имеющее нарушение здоровья со стойким расстройством функций организма, обусловленное заболеваниями, увечьями (ранениями, травмами, контузиями), их последствиями, нарушениями, которое приводит к ограничению жизнедеятельности и необходимости его социальной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
@@ -978,51 +978,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) индивидуальная программа абилитации и реабилитации лица с инвалидностью (далее – индивидуальная программа) – документ, определяющий конкретные объемы, виды и сроки проведения абилитации и реабилитации лица с инвалидностью на основе его индивидуальных потребностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) администратор портала – юридическое лицо, осуществляющее системно-техническое обслуживание программно-аппаратных средств и сопровождение информационных систем;</w:t>
+      8) администратор портала – юридическое лицо, осуществляющее системно-техническое обслуживание программно-аппаратных средств и сопровождение цифровых систем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) участник портала – лица с инвалидностью или их законные представители (опекуны, попечители), лица, не способные к самостоятельному обслуживанию в связи с преклонным возрастом или их законные представители (опекуны, попечители);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
@@ -1218,94 +1218,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) уполномоченный орган – Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      16) электронная цифровая подпись (далее – ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. При использовании электронной цифровой подписи на портале участники портала руководствуются настоящими Правилами и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи".</w:t>
+        <w:t>Цифровым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок использования портала</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1416,71 +1540,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. На портале действуют сертификаты электронной цифровой подписи, изданные для физических и юридических лиц Национальным удостоверяющим центром Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Участники портала авторизуются на портале по индивидуальному идентификационному номеру (далее – ИИН) и телефонного номера абонентского устройства сотовой связи (далее – абонентский номер), зарегистрированный в базе мобильных граждан (далее – БМГ), посредством ЭЦП на стартовой странице, а также посредством системы авторизации веб-портала "электронного правительства".</w:t>
+      6. Участники портала авторизуются на портале по индивидуальному идентификационному номеру (далее – ИИН) и телефонному номеру абонентского устройства сотовой связи (далее – абонентский номер), зарегистрированному в базе мобильных граждан (далее – БМГ), посредством ЭЦП на стартовой странице, а также посредством системы авторизации веб-портала "цифрового правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Из информационных систем через шлюз "электронного правительства" на портал в модуль "Личный кабинет получателя" поступают удостоверенные ЭЦП государственного органа следующие данные участников портала:</w:t>
+      Из цифровых систем посредством шлюза "цифрового правительства" на портал в модуль "Личный кабинет получателя" поступают удостоверенные ЭЦП государственного органа следующие данные участников портала:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя и отчество (при его наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
@@ -1580,50 +1704,112 @@
         <w:t>
       данные документа, удостоверяющего личность (номер, орган выдачи, дата выдачи, срок действия).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участник портала в модуле "Личный кабинет получателя" при изменении абонентского номера корректирует его и вносит адрес электронной почты для получения информации с портала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменениями, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В модуле "Личный кабинет получателя" отображаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1716,51 +1902,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 6 июня 2023 года № 205 "Об утверждении Правил возмещения стоимости товаров и услуг из средств государственного бюджета при реализации их лицам с инвалидностью через портал социальных услуг" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32724).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Данные индивидуальной программы (сведения о лице с инвалидностью, наименование средства и/или услуги реабилитации, дата разработки индивидуальной программы и срок реализации мероприятия) поступают на портал из AИС "Е-Собес".</w:t>
+      9. Данные индивидуальной программы (сведения о лице с инвалидностью, наименование средства и/или услуги реабилитации, дата разработки индивидуальной программы и срок реализации мероприятия) поступают на портал из АЦС "Е-Собес".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии сведений об абонентском номере участника портала в БМГ, участнику портала на его абонентский номер направляется СМС-уведомление о необходимости авторизации и выбора поставщика на портале.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
@@ -1780,50 +1966,112 @@
         <w:t xml:space="preserve">
       При отсутствии сведений об абонентском номере участника портала в БМГ, местные исполнительные органы обеспечивают направление уведомления участнику о необходимости авторизации и выбора поставщика на портале иными методами, предусмотренными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 66 Административного процедурно-процессуального кодекса Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Выбор поставщика на портале лицами с инвалидностью осуществляется в течение двух месяцев со дня извещения его о направлении мероприятий индивидуальной программы на портал.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1836,111 +2084,235 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По истечении двух месяцев со дня передачи данных индивидуальной программы на портал на абонентский номер участника портала направляется СМС-уведомление о блокировке возможности выбора поставщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для возобновления выбора поставщика участник портала в "Личном кабинете получателя" на портале нажимает на кнопку "активации выбора поставщика". Сведения об активации выбора поставщика автоматически передаются из портала в AИС "Е-Собес", мероприятие индивидуальной программы активизируется и в порядке общей очередности с AИС "Е-Собес" направляется на портал для выбора поставщика.</w:t>
+      Для возобновления выбора поставщика участник портала в "Личном кабинете получателя" на портале нажимает на кнопку "активации выбора поставщика". Сведения об активации выбора поставщика автоматически передаются из портала в АЦС "Е-Собес", мероприятие индивидуальной программы активизируется и в порядке общей очередности с АЦС "Е-Собес" направляется на портал для выбора поставщика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. На основании данных, поступивших с портала в AИС "Е-Собес" автоматически заполняются данные о выполнении мероприятий индивидуальной программы.</w:t>
+      11. На основании данных, поступивших с портала в АЦС "Е-Собес" автоматически заполняются данные о выполнении мероприятий индивидуальной программы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 - в редакции приказа Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Поставщики авторизуются на портале посредством ЭЦП на стартовой странице. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Из информационных систем через шлюз "электронного правительства" на портал в модуль "Кабинет поставщика" поступают удостоверенные ЭЦП государственного органа следующие данные поставщиков:</w:t>
+      Из цифровых систем посредством шлюза "цифрового правительства" на портал в модуль "Кабинет поставщика" поступают удостоверенные ЭЦП государственного органа следующие данные поставщиков:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для юридических лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
@@ -1976,51 +2348,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полное и сокращенное наименование организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      фамилия, имя и отчество (при наличии) руководителя организации;</w:t>
+      фамилия, имя и отчество (при его наличии) руководителя организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2032,234 +2404,336 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о государственной регистрации права собственности и права аренды на недвижимое имущество, предназначенное для реализации и (или) хранения товара и оказания услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сведения об учредителях (при их наличии) (количество учредителей, фамилия, имя и отчество (при наличии), ИИН, гражданство);</w:t>
+      сведения об учредителях (при их наличии) (количество учредителей, фамилия, имя и отчество (при его наличии), ИИН, гражданство);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнительные сведения об организации (при наличии), включая вид экономической деятельности, форма собственности, способ образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) для физических лиц, осуществляющих предпринимательскую деятельность:</w:t>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для физических лиц, осуществляющих предпринимательскую деятельность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkStart w:name="z397" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      фамилия, имя и отчество (при наличии) физического лица;</w:t>
+    <w:bookmarkStart w:name="z398" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkStart w:name="z399" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения о государственной регистрации в качестве индивидуального предпринимателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) для физических лиц, предоставляющих услуги индивидуального помощника:</w:t>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для физических лиц, предоставляющих услуги индивидуального помощника:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z401" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       юридический адрес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      фамилия, имя и отчество (при наличии) физического лица;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии) физического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z403" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сведения об отсутствии диспансерного учета в организациях, оказывающих медицинскую помощь в области психического здоровья.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В модуле "Карточка организации" - в зависимости от наличия основного кода экономической деятельности организации, отображаются доступные направления для работы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3021,55 +3495,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3395,31 +3869,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>