--- v0 (2025-11-09)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17fc3a6" w14:textId="17fc3a6">
+    <w:p w14:paraId="1186b3d" w14:textId="1186b3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения об апелляционной комиссии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 18 августа 2023 года № 423. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 августа 2023 года № 33328</w:t>
+        <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 18 августа 2023 года № 423. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 августа 2023 года № 33328.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1609,94 +1609,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участник конкурса – физическое или юридическое лицо, являющееся аккредитованным субъектом научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обращение – письменное обращение участника конкурса о несогласии с принятым решением национального научного совета (далее – ННС), поданное в уполномоченный орган;</w:t>
+      2) обращение – письменное обращение заявителя, поданное в уполномоченный орган и отнесенное к компетенции Комиссии в соответствии пунктом 14 настоящего Положения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отраслевой уполномоченный орган – государственный орган, осуществляющий реализацию государственной политики в области науки и научно-технической деятельности и координацию работ по проведению научных исследований в соответствующей отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган в области науки (далее – уполномоченный орган) – государственный орган, осуществляющий межотраслевую координацию и руководство в области науки и научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Комиссия является коллегиальным органом, состоящим из председателя и членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1729,54 +1791,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Состав комиссии формируется из числа представителей уполномоченного органа, отраслевых уполномоченных органов, научных общественных объединений, экспертов, а также членов Высшей научно-технической комиссии, являющихся учеными, и утверждается приказом уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В состав комиссии не включаются члены ННС.</w:t>
+      В состав комиссии не включаются члены национальных научных советов (далее – ННС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Состав комиссии состоит из нечетного числа членов в количестве не менее 11 (одиннадцать) человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1893,1300 +2017,1862 @@
         <w:t>
       13. Председатель и члены комиссии принимают участие в ее работе на общественных началах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия рассматривает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) обращения участников конкурсов о несогласии по принятым решениям ННС;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вопросы соблюдения членами ННС Кодекса этики членов ННС;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращения по результатам рассмотрения ННС промежуточных и итоговых отчетов о научной и (или) научно-технической деятельности, коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вопросы несоблюдения членами ННС процедур оценивания и голосования по проектам (программам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Комиссия не рассматривает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) вопросы соблюдения членами ННС Кодекса этики членов ННС;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обращения участников конкурса, заявки которых не были допущены на рассмотрение ННС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      3) обращения по результатам рассмотрения ННС промежуточных и итоговых отчетов о научной и (или) научно-технической деятельности, коммерциализации результатов научной и (или) научно-технической деятельности.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обращения по вопросам уменьшения финансирования проектов и программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      15. Комиссия не рассматривает:</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обращения по вопросам рассмотрения итогов мониторинга реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности, представляемых акционерным обществом "Национальный центр государственной научно-технической экспертизы" (далее – центр);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      1) обращения участников конкурса, заявки которых не были допущены на рассмотрение ННС;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анонимные обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      2) обращения по вопросам уменьшения финансирования проектов и программ;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обращения, в которых не изложена суть вопроса и не представлены достаточные обоснования и факты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      3) обращения по вопросам рассмотрения итогов мониторинга реализации научных, научно-технических проектов и программ, проектов коммерциализации результатов научной и (или) научно-технической деятельности, представляемых акционерным обществом "Национальный центр государственной научно-технической экспертизы" (далее – центр);</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обращения по вопросам, связанным с увеличением или уменьшением баллов, выставленных ННС или полученных по результатам государственной научно-технической экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      4) анонимные обращения;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Организация работы комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      5) обращения, в которых не изложена суть вопроса и не представлены достаточные обоснования и факты;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Председатель комиссии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      6) обращения по вопросам, связанным с увеличением или уменьшением баллов, выставленных ННС или полученных по результатам государственной научно-технической экспертизы.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководит ее деятельностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет график заседаний комиссии, а также место и время проведения очных и (или) онлайн заседаний комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) созывает заседания комиссии и председательствует на них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивает информацию о конфликте интересов членов комиссии при рассмотрении каждого вопроса и обеспечивает в случае конфликта интересов временное отстранение члена комиссии от рассмотрения, обсуждения и голосования по соответствующему вопросу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Обращения от участников конкурса принимаются центром в течение 3 (три) рабочих дней с момента принятия решения ННС, отображающегося в личном кабинете в цифровой системе центра по ссылке: www.is.ncste.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      3) созывает заседания комиссии и председательствует на них;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Центр формирует поступившие обращения и направляет в рабочий орган в течение одного календарного дня после завершения срока приема обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      4) запрашивает информацию о конфликте интересов членов комиссии при рассмотрении каждого вопроса и обеспечивает в случае конфликта интересов временное отстранение члена комиссии от рассмотрения, обсуждения и голосования по соответствующему вопросу.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 17-1 в соответствии с приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Обращения от участников конкурса проверяются рабочим органом в течение 1 (один) рабочего дня с момента их поступления от центра на предмет соблюдения требований пункта 17 настоящего Положения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      17. Обращения от участников конкурса принимаются рабочим органом в течение 3 (три) рабочих дней с момента принятия решения ННС, отображающегося в личном кабинете в информационной системе центра по ссылке: www.is.ncste.kz.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь комиссии в течение 1 (один) рабочего дня после завершения проверки направляет на рассмотрение комиссии через цифровую систему центра обращения участников конкурса, соответствующие требованиям пункта 17 настоящего Положения, а также заявки, заключение государственной научно-технической экспертизы, заключение ННС по заявке и иную информацию, необходимую для рассмотрения обращения по существу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если обращение не соответствует требованиям, указанным в пункте 17 настоящего Положения, Комиссия оставляет его без рассмотрения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие настоящего приказа см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На период рассмотрения комиссией поступившего обращения исполнение обжалуемого решения ННС приостанавливается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      18. Обращения от участников конкурса проверяются рабочим органом в течение 1 (один) рабочего дня с момента их поступления на предмет соблюдения требований пункта 17 настоящего Положения.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Секретарь комиссии осуществляет подготовку проведения заседаний комиссии, необходимых документов, материалов, уведомляет заинтересованных лиц и оформляет проекты решений после проведения заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      Секретарь комиссии в течение 1 (один) рабочего дня после завершения проверки направляет на рассмотрение комиссии через информационную систему центра обращения участников конкурса, соответствующие требованиям пункта 17 настоящего Положения, а также заявки, заключение государственной научно-технической экспертизы, заключение ННС по заявке и иную информацию, необходимую для рассмотрения обращения по существу.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заседания комиссии считаются правомочными, если на них присутствует не менее двух третей ее членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      В случае, если обращение не соответствует требованиям, указанным в пункте 16 настоящего Положения, Комиссия оставляет его без рассмотрения.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Лица, участвующие на заседании комиссии, регистрируются секретарем комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      19. На период рассмотрения комиссией поступившего обращения исполнение обжалуемого решения ННС приостанавливается.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Члены комиссии принимают участие в ее деятельности без права замены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      20. Секретарь комиссии осуществляет подготовку проведения заседаний комиссии, необходимых документов, материалов, уведомляет заинтересованных лиц и оформляет проекты решений после проведения заседания.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Решение комиссии принимается открытым голосованием простым большинством голосов членов комиссии, участвующих в заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      21. Заседания комиссии считаются правомочными, если на них присутствует не менее двух третей ее членов.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Право голоса имеют только члены комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      22. Лица, участвующие на заседании комиссии, регистрируются секретарем комиссии.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. При возникновении прямой или косвенной заинтересованности или аффилированности члена комиссии, которая может привести к конфликту интересов при рассмотрении вопроса, включенного в повестку дня заседания комиссии, заинтересованный (аффилированный) член комиссии не принимает участие в рассмотрении и обсуждении соответствующего вопроса, а также в голосовании и не оказывает влияние на других членов комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      23. Члены комиссии принимают участие в ее деятельности без права замены.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Каждый член комиссии имеет один голос.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      24. Решение комиссии принимается открытым голосованием простым большинством голосов членов комиссии, участвующих в заседании.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. При равенстве голосов окончательное решение принимается председателем комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      25. Право голоса имеют только члены комиссии.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия председателя комиссии его функции осуществляет один из членов комиссии по решению комиссии, принимаемому большинством голосов ее членов, участвующих в заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      26. При возникновении прямой или косвенной заинтересованности или аффилированности члена комиссии, которая может привести к конфликту интересов при рассмотрении вопроса, включенного в повестку дня заседания комиссии, заинтересованный (аффилированный) член комиссии не принимает участие в рассмотрении и обсуждении соответствующего вопроса, а также в голосовании и не оказывает влияние на других членов комиссии.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Обращения рассматриваются комиссией в пределах обжалуемых вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      27. Каждый член комиссии имеет один голос.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Комиссия имеет право заслушивать на заседаниях председателя и отдельных членов ННС, принявшие обжалуемое решение, а также участника конкурса для уточнения предмета рассматриваемого обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      28. При равенстве голосов окончательное решение принимается председателем комиссии.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Комиссия рассматривает обращения очно или посредством использования систем видеоконференцсвязи или иных подобных систем в течение пяти рабочих дней с момента получения материалов обращения. Формат рассмотрения определяется на основании обращения участника конкурса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Обращения, содержащие сведения, составляющие государственные секреты, а также служебную информацию ограниченного распространения, рассматриваются комиссией с соблюдением требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных секретах".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Комиссия привлекает экспертов и специалистов по конкретной отрасли науки для получения консультаций и разъяснений в целях обеспечения всестороннего, полного и объективного рассмотрения представленных в комиссию материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Комиссия рассматривает обращения на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) научной обоснованности, законности, объективности и беспристрастности вынесенного ННС решения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) всесторонности, релевантности и международного научного уровня проведенной экспертизы отчетов, кратких сведений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      33. Комиссия привлекает экспертов и специалистов по конкретной отрасли науки для получения консультаций и разъяснений в целях обеспечения всестороннего, полного и объективного рассмотрения представленных в комиссию материалов.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обоснованности фактов и претензий, изложенных в обращении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      34. Комиссия рассматривает обращения по процедуре и решениям ННС на предмет:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нарушения утвержденной процедуры рассмотрения заявки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      1) научной обоснованности, законности, объективности и беспристрастности вынесенного ННС решения;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) нарушения Кодекса этики членов ННС.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      2) всесторонности, релевантности и международного научного уровня проведенной экспертизы отчетов, кратких сведений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 34 с изменением, внесенным приказом Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Заседание комиссии записывается с применением цифровых технологий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      3) обоснованности фактов и претензий, изложенных в обращении;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Видеозаписи заседания Комиссии подлежат хранению в течение 5 (пять) лет со дня их создания на сервере центра. Несанкционированное приостановление и корректировка видеозаписи заседания не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие настоящего приказа см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. По результатам рассмотрения обращения комиссия принимает одно из следующих обоснованных, мотивированных решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      4) нарушения утвержденной процедуры рассмотрения заявки;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об удовлетворении обращения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      5) нарушения Кодекса этики членов ННС.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об отказе в удовлетворении обращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      35. Заседание комиссии записывается с применением информационно-коммуникационных технологий. Запись заседания комиссии хранится на электронном носителе в рабочем органе в течение одного года.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Решение комиссии размещается в личном кабинете в цифровой системе центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 37 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Решения комиссии подлежат обязательному исполнению ННС, уполномоченным органом и (или) отраслевыми уполномоченными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      36. По результатам рассмотрения обращения комиссия принимает одно из следующих обоснованных, мотивированных решений:</w:t>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок оформления результатов заседания комиссии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      1) об удовлетворении обращения;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Ход заседания комиссии оформляется протоколом с приложением необходимых документов. Ведение протокола обеспечивается секретарем комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      2) об отказе в удовлетворении обращения.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В протоколе указываются состав комиссии, приглашенные лица, место, время и дата ее заседания, а также решение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      37. Решение комиссии размещается в личном кабинете в информационной системе центра.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Проект протокола согласовывается членами комиссии, принимавшими участие на заседании, в течение 3 (три) дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      38. Решения комиссии подлежат обязательному исполнению ННС, уполномоченным органом и (или) отраслевыми уполномоченными органами.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Протокол подписывается председателем комиссии и секретарем. Принятые комиссией решения в виде выписки из протокола доводятся до сведения заявителя и заинтересованных (-ого) должностных (-ого) лиц (-а) в течение 1 (один) рабочего дня с момента принятия решения. Протоколы заседания Комиссии хранятся в рабочем органе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Министра науки и высшего образования РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 169</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. При поступлении повторного обращения, которое ранее рассматривалось и по которому вынесено решение, рабочий орган оставляет такое обращение без рассмотрения, а также без вынесения на заседание комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. В случае, если участником конкурса обращение было отозвано в ходе рассмотрения комиссией, рабочий орган такое обращение оставляет без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Информация, составляющая коммерческую, служебную и охраняемую законом тайну, полученная членами комиссии при осуществлении своих функций, не подлежит разглашению. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Не допускаются вмешательство в деятельность комиссии при осуществлении ею своих полномочий по рассмотрению обращений и оказание какого-либо воздействия на членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Если участник конкурса не согласен с решением уполномоченного органа, то оно может быть обжаловано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>