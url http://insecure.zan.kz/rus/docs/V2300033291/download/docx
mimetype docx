--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca2200e" w14:textId="ca2200e">
+    <w:p w14:paraId="cb62420" w14:textId="cb62420">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,61 +111,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 11 августа 2023 года № 403. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 августа 2023 года № 33291.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. В заголовок внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра науки и высшего образования РК от 20.10.2025 </w:t>
+      Сноска. В заголовок внесены изменения на казахском языке, текст на русском не меняется в соответствии с приказами Министра науки и высшего образования РК от 20.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -239,61 +259,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. В пункт 1 внесено изменение на казахском языке, текст на русском не меняется в соответствии с приказом Министра науки и высшего образования РК от 20.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. В пункт 1 внесены изменения на казахском языке, текст на русском не меняется в соответствии с приказами Министра науки и высшего образования РК от 20.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 485</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2089,215 +2129,299 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОВПО и НООЗ своевременно вносят в удаленном режиме в информационную систему Оператора информацию о движении контингента обучающихся (зачисление, отчисление, перевод, восстановление, предоставление академического отпуска, выход из академического отпуска), сведения о результатах распределения с прикреплением подтверждающих документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z166" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 47 Закона, для их персонального распределения на работу.</w:t>
+        <w:t>
+      11. Комиссия по распределению на работу молодых специалистов и лиц, обучавшихся в докторантуре по программам подготовки докторов философии (PhD) и докторов по профилю на основе государственного образовательного заказа (далее – Комиссия), начинающая свою работу с даты утверждения ее состава, является постоянно действующей Комиссией и создается ежегодно при соответствующих ОВПО и НООЗ, в которых завершают обучение граждане Республики Казахстан, указанные в пункте 17 статьи 47 Закона, для их персонального распределения на работу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z167" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия в своей работе руководствуется Положением о комиссии по распределению на работу молодых специалистов и лиц, обучавшихся в докторантуре по программам подготовки докторов философии (PhD) и докторов по профилю на основе государственного образовательного заказа, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра науки и высшего образования Республики Казахстан от 11 апреля 2024 года № 163.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 с изменением, внесенным приказом Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z168" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 47 Закона, осуществляются в следующем порядке:</w:t>
+        <w:t>
+      12. Распределение и направление на работу граждан Республики Казахстан, указанных в пункте 17 статьи 47 Закона, осуществляются в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z169" w:id="55"/>
-[...15 lines deleted...]
-      1) Комиссии ежегодно, не позднее 15 января, направляют в МИО заявки на бумажном носителе или в форме электронного документа с указанием количества выпускников (в том числе фамилий и инициалов) текущего года, мест их постоянного проживания, полученной специальности и языка обучения для предоставления при наличии вакантных рабочих мест в целях их последующего трудоустройства в соответствующие организации; </w:t>
+    <w:bookmarkStart w:name="z255" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комиссия ежегодно, не позднее 15 января, направляет в МИО заявки на бумажном носителе или в форме электронного документа с указанием количества выпускников (в том числе фамилий и инициалов) текущего года, мест их постоянного проживания, полученной специальности и языка обучения для предоставления при наличии вакантных рабочих мест в целях их последующего трудоустройства в соответствующие организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z170" w:id="56"/>
-[...15 lines deleted...]
-      2) МИО согласно заявкам, указанным в подпункте 1) настоящего пункта, представляют не позднее 15 февраля на бумажном носителе или в форме электронного документа в Комиссии ОВПО и НООЗ информацию о потребности в кадрах по заявленным специальностям;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МИО согласно заявкам, указанным в подпункте 1) настоящего пункта, представляют не позднее 15 февраля на бумажном носителе или в форме электронного документа в Комиссию ОВПО и НООЗ информацию о потребности в кадрах по заявленным специальностям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z171" w:id="57"/>
-[...15 lines deleted...]
-      3) Комиссиями при осуществлении распределения на работу учитывается право самостоятельного трудоустройства молодых специалистов, докторов философии (PhD) и докторов по профилю, и распределение на работу осуществляется на основании предоставленных ими документов от работодателей, подтверждающих факт работы или наличие вакансии с гарантией о сохранении вакантного рабочего места до их прибытия на работу (гарантийные письма, ходатайства, справки, договоры), за исключением лиц, обучившихся в рамках целевой подготовки, которые распределяются к заказчикам в соответствии с условиями заключенных трехсторонних соглашений.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комиссией при осуществлении распределения на работу учитывается право самостоятельного трудоустройства молодых специалистов, докторов философии (PhD) и докторов по профилю, и распределение на работу осуществляется на основании предоставленных ими документов от работодателей, подтверждающих факт работы или наличие вакансии с гарантией о сохранении вакантного рабочего места до их прибытия на работу (гарантийные письма, ходатайства, справки, договоры), за исключением лиц, обучившихся в рамках целевой подготовки, которые распределяются к заказчикам в соответствии с условиями заключенных трехсторонних соглашений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z172" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Граждане Республики Казахстан, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2809,116 +2933,260 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наличие обстоятельств, установленных Законом и/или настоящими Правилами, освобождающих от обязанности по отработке либо дающих отсрочку от исполнения обязанности по отработке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z189" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 47 Закона, предоставляется отсрочка на время прохождения службы без зачета времени прохождения службы в срок отработки.</w:t>
+        <w:t>
+      19. В соответствии с пунктом 17-2 статьи 47 Закона решением Комиссии гражданам Республики Казахстан предоставляется отсрочка исполнения обязательства по отработке в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z190" w:id="76"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> статьи 47 Закона, комиссиями по распределению выдаются направления для обращения с заявлениями о регистрации в качестве лиц, ищущих работу, в карьерные центры по месту жительства либо через веб-портал "электронного правительства" или посредством государственного информационного портала "Электронная биржа труда" (портал enbek.kz) с зачетом времени нахождения на учете в качестве лица, ищущего работу, безработного в срок отработки.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при прохождении воинской службы по призыву или по контракту до завершения установленного срока воинской службы для последующего освобождения от отработки при соблюдении условий, предусмотренных в подпунктах 5) и 6) пункта 17-2 статьи 47 Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z191" w:id="77"/>
+    <w:bookmarkStart w:name="z259" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при поступлении и завершении обучения в резидентуре (ординатуре), магистратуре, аспирантуре, докторантуре в зарубежные организации образования на период обучения без зачета времени отсрочки в срок отработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z260" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, указанные в подпункте 2) настоящего пункта, приступают к исполнению обязанности по отработке не позднее 30 (тридцати) календарных дней со дня истечения срока отсрочки с письменным уведомлением Оператора об истечении срока отсрочки и месте отработки с приложением подтверждающих документов в течение 10 (десяти) календарных дней с момента трудоустройства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z190" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При отсутствии вакантных рабочих мест на момент распределения, для получения содействия в трудоустройстве, гражданам Республики Казахстан, указанным в пункте 17 статьи 47 Закона, Комиссией выдаются направления для обращения с заявлениями о регистрации в качестве лиц, ищущих работу, в карьерные центры по месту жительства либо через веб-портал "электронного правительства" или посредством государственного информационного портала "Электронная биржа труда" (портал enbek.kz) с зачетом времени нахождения на учете в качестве лица, ищущего работу, безработного в срок отработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Граждане Республики Казахстан, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2933,92 +3201,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, после получения направления на регистрацию в качестве лица, ищущего работу, не позднее 1 сентября в год завершения обучения обращаются за содействием в трудоустройстве и регистрируются в качестве лица, ищущего работу, в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 9 июня 2023 года № 214 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 32850) "Об утверждении Правил регистрации лиц, ищущих работу, безработных и осуществления трудового посредничества, оказываемого карьерными центрами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z192" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z192" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Молодые специалисты, доктора по профилю и доктора философии (PhD), завершающие обучение в ОВПО и НООЗ в сроки, не совпадающие со сроками, указанными в части первой настоящего пункта, регистрируются в качестве лиц, ищущих работу, безработных не позднее двух месяцев с даты завершения обучения в соответствии со сроками, установленными академическим календарем ОВПО или НООЗ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z193" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z193" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом, двухмесячный срок исчисляется непрерывно, в том числе в случае его начала в текущем году и истечения в следующем году. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z194" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z194" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. При отсутствии в регионе по месту проживания вакантных рабочих мест, соответствующих профессиональной подготовке и специальности граждан, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3033,392 +3301,498 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона и вставших на учет в карьерные центры, центрами трудовой мобильности предлагается лицам, ищущим работу, возможность трудоустройства в других регионах в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 32880) "Об утверждении Правил добровольного переселения лиц для повышения мобильности рабочей силы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z195" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z195" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Супругам, завершившим обучение в ОВПО или НООЗ на основе государственного образовательного заказа одновременно, работа предоставляется в организациях, расположенных в одном населенном пункте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z196" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z196" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если один из супругов завершает обучение ранее, то его распределение производится на общих основаниях. В этом случае супруг (супруга), завершивший (ая) обучение позже, подлежит первоочередному распределению по месту работы супруга (супруги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 17-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z197" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Заседание Комиссии проводится ежегодно в очном, заочном или дистанционном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Граждане Республики Казахстан, указанные в пункте 17 статьи 47 Закона, не явившиеся без уважительной причины в Комиссию, распределяются без их присутствия в заочном формате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. В целях предварительной подготовки к основному распределению ОВПО и НООЗ, в которых обучаются граждане Республики Казахстан, указанные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, в срок до 1 марта в год завершения обучения предоставляют Оператору сведения об ожидаемом выпуске на бумажном носителе или в форме электронного документа по форме, определенной Оператором, с внесением актуальных данных об обучающихся в информационную систему Оператора в удаленном режиме. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z200" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z200" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Персональное распределение граждан Республики Казахстан, указанных в </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z201" w:id="87"/>
+      27. Персональное распределение граждан Республики Казахстан, указанных в пункте 17 статьи 47 Закона, завершающих обучение в текущем году, оформляется протокольным решением Комиссии ежегодно, не позднее 1 июля, на основании которого ОВПО и НООЗ подготавливает направления на работу по форме согласно приложению 1 к настоящим Правилам.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z262" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оформление протокольного решения в сроки, не совпадающие со сроками, указанными в части первой настоящего пункта, допускается в случае более ранних или поздних сроков итоговой аттестации и завершения изучения образовательной программы высшего или послевузовского образования, установленных академическим календарем ОВПО и НООЗ, но не позднее 30 календарных дней со дня завершения итоговой аттестации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z263" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, уведомление граждан Республики Казахстан, указанных в пункте 17 статьи 47 Закона, об их распределении осуществляется ОВПО и НООЗ посредством выдачи направлений на работу не позднее трех рабочих дней с момента принятия протокольного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z264" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Допускается оформление протокольного решения Комиссии в форме электронного документа, удостоверенного посредством электронных цифровых подписей присутствующих на заседании членов Комиссии, в том числе в информационной системе Оператора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z204" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Срок отработки граждан Республики Казахстан, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, исчисляется со дня заключения ими трудового договора с работодателями или договора гражданско-правового характера в качестве наемного работника либо с даты постановки на регистрационный учет в органе государственных доходов в качестве индивидуального предпринимателя или лица, занимающегося частной практикой, а при отсутствии вакантных рабочих мест - с даты регистрации в карьерном центре в качестве лица, ищущего работу, безработного.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z205" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z205" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документами, подтверждающими отработку, для лиц, работающих по трудовым договорам, являются документы, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3433,430 +3807,596 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z206" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z206" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документами, подтверждающими отработку, для лиц, работающих по договорам гражданско-правового характера в качестве наемного работника, являются договор гражданско-правового характера и выписки из единого накопительного пенсионного фонда о перечисленных налоговым агентом обязательных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z207" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z207" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Документами, подтверждающими отработку в качестве индивидуального предпринимателя или лица, занимающегося частной практикой, является документ о постановке на регистрационный учет в качестве индивидуального предпринимателя и лица, занимающегося частной практикой, в органе государственных доходов - уведомление о начале деятельности в качестве индивидуального предпринимателя или налоговое заявление о регистрационном учете лица, занимающегося частной практикой, и выписки о самостоятельной уплате в свою пользу обязательных пенсионных взносов в единый накопительный пенсионный фонд. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z208" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z208" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документом, подтверждающим постановку на учет в карьерный центр, является информация о регистрации в качестве безработного, осуществляющаяся по запросу безработного посредством портала enbek.kz, веб-портала "электронного правительства" и (или) объектов информатизации при наличии электронной цифровой подписи в виде электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z209" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ОВПО и НООЗ ежегодно, в течение 15 календарных дней со дня принятия протокольного решения о распределении, предоставляют Оператору протокол Комиссии и не позднее 15 августа текущего года направляют Оператору все материалы по распределению на бумажном носителе или в форме электронного документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Повторному распределению подлежат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z211" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z211" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, не поступившие в резидентуру на основе государственного образовательного заказа, магистратуру или докторантуру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z213" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, уволенные по основаниям ликвидации работодателя или сокращения численности или штата работников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z214" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z214" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, чьи вакантные рабочие места не сохранены работодателем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z215" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z215" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, не принятые на работу в связи с направлением на одну вакансию нескольких молодых специалистов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z216" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z216" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доктора по профилю, не допущенные к собеседованию или не прошедшие конкурсный отбор для занятия вакантной государственной должности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z217" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z217" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, не прибывшие в установленный срок по месту распределения по уважительным причинам (болезнь молодого специалиста или близких родственников, вступление в брак и перемена места жительства, форс-мажорные обстоятельства, послужившие препятствием для своевременного прибытия к месту отработки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z218" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z218" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       женщины при наступлении беременности во время постановки на учете в карьерных центрах в качестве лиц, ищущих работу или безработных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z219" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z219" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, не отработавшие полный срок по месту первоначального распределения по уважительным причинам, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z220" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z220" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       увольнения в связи с выходом на работу основного работника при приеме на работу для замещения временно отсутствующего работника (включая замещение временной вакантной государственной должности);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z221" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z221" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вступления в брак и связанной с этим перемены места жительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z222" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 с изменением, внесенным приказом Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Повторное распределение лиц, указанных в пункте 30 настоящих Правил, осуществляется в том же порядке, как и первоначальное распределение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z223" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Материалы по повторному распределению лиц, указанных в пункте 30 настоящих Правил, направляются Оператору Комиссией ОВПО и НООЗ в течение 15 календарных дней со дня принятия протокольного решения о повторном распределении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра науки и высшего образования РК от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Предоставление освобождения от обязанности или прекращение обязанности по отработке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z225" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z225" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Освобождение от обязанности по отработке, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3871,52 +4411,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, предоставляется гражданам Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 17–2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона по решению Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z226" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z226" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Прекращение обязанности по отработке, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3931,90 +4471,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, без возмещения расходов, понесенных за счет бюджетных средств, связанных с обучением, наступает по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z227" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z227" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Обстоятельства, указанные в пунктах 15, 18, 19, 23, 31 и 34 настоящих Правил, подтверждаются соответствующими документами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z228" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z228" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок возмещения расходов, понесенных за счет бюджетных средств, при неотработке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z229" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z229" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. За неисполнение обязанности по отработке, предусмотренной пунктом 17 статьи 47 Закона, граждане Республики Казахстан возмещают расходы, понесенные за счет бюджетных средств в связи с их обучением, соразмерно фактически отработанному периоду, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4029,191 +4569,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 47 Закона, в бюджет через Оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z230" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z230" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Возмещение расходов бюджетных средств при неотработке осуществляется соразмерно фактически отработанному периоду по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z231" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z231" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S1 = (z - d) * S / z,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z232" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z232" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z233" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z233" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S1 - сумма, подлежащая возврату в бюджет, в тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z234" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z234" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       d - фактический срок отработки в месяцах, без дробления на дни (при этом округление производится в большую сторону);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z235" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z235" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       z - срок отработки, указанный в пунктах 3, 4, 5, 6, 7 и 8 настоящих Правил, для граждан Республики Казахстан, отучившихся весь срок на основе государственного образовательного заказа, составляющий 36 месяцев (24 месяца для лиц, указанных в пункте 4, или рассчитанный по формуле срок соразмерной отработки для лиц, частично обучавшихся на основе государственного образовательного заказа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z236" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z236" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S - сумма бюджетных средств, затраченных за весь период обучения на основе государственного образовательного заказа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4461,88 +5001,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="123"/>
+    <w:bookmarkStart w:name="z118" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Направление на работу / в карьерный центр</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z237" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="126"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выпускник(ца) ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5391,100 +5931,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z241" w:id="125"/>
+    <w:bookmarkStart w:name="z241" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обязательство по отработке для лиц, обучавшихся на основе государственного</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>образовательного заказа, финансируемого из средств республиканского бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z242" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z242" w:id="128"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Я, _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество - при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7858,346 +8398,346 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучавшимися на основе государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образовательного заказа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="127"/>
+    <w:bookmarkStart w:name="z244" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень сведений, предоставляемых местными исполнительными органами оператору</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>уполномоченного органа в области образования о прибытии / неприбытии и продолжении отработки гражданами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республики Казахстан, указанными в пункте 17 статьи 47 Закона Республики Казахстан "Об образовании"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z245" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z245" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы (далее – МИО) предоставляют оператору уполномоченного органа в области образования (далее – Оператор) по его запросу следующие сведения о прибытии/неприбытии и продолжении отработки молодыми специалистами, докторами философии (PhD) и докторами по профилю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z246" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z246" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) фамилия, имя, отчество (при его наличии) (заполняется Оператором); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z247" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z247" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индивидуальный идентификационный номер (заполняется Оператором);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z248" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z248" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование организации высшего и (или) послевузовского образования или научной организации в области здравоохранения, в которой завершено обучение (заполняется Оператором);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z249" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z249" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) год выпуска (заполняется Оператором);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z250" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z250" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование организации-работодателя с указанием бизнес идентификационного номера или индивидуального идентификационного номера (заполняется МИО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z251" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z251" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) занимаемая должность (заполняется МИО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z252" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z252" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) дата начала трудовой деятельности (заполняется МИО); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z253" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z253" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) текущее состояние: "продолжает работать", "уволен" с указанием даты увольнения, "нахождение в социальном отпуске по беременности, родам и уходу за ребенком (детьми) до трех лет" с указанием даты выхода в отпуск, "призван на воинскую службу" с указанием даты призыва (заполняется МИО); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z254" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z254" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) регистрация в карьерном центре в качестве лица, ищущего работу, безработного с указанием периодов постановки на учете в карьерном центре (заполняется МИО).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8523,31 +9063,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>